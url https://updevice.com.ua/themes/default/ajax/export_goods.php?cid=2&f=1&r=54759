--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b5c5ce9493d474e2dd534187646b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aadf4b67feb7a461989f5896aede7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42945e00755325876c9dbbeb50f137ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455b9fc56a71f0c3abc5e73a18430744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551be07d8646a0bb37593406cf7e706a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0ff6fe70a2e3cd8ab3466bc8b9f256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bb0d9363a2d0ee9cb8db970ed20d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cab22d880cd1fa23fdfde85c0a3d6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8de5cf15888305ca1996b9f7fad369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701781ec3abeb89f06e5bc4003866f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588a070210655b797ceab9e094b441011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55482ef7cdb72cad4cc4c4383a608ba412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb15076e4ce07a0eb6b29b630d6b3e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6857f7ff1a1b199b9610b2a5892b95a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30a53438b57e9db1ee00ee6a5cdfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383145f527342270981961375777d7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf5cb21b343cd93543d3bdfec4d5b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b8443a9233da28f6e8af3639c823b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372833ae062016c88e4e81f62017b5b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8be0b472315af859d3180af075e90320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42259b06c9afea36402268752573135a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae6b1b117935cb71eb87056a80959722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894603ee85a73a797021a9af841f15923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87563a5ec7c91b1fdadffc6ce9d6d0d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae037e161b2cafc850e794641c806425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8951bc4cd5a760b0ccfcb978d672dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519450b0382b6b07a2511f7b651254927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24b2bb5ac03fa76981134536695d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125f9076bc2a8ef9b65806d14fa8df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8c2beb8cdca22749ab7f52624405530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d80e14842810b33248b41c022e9be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56be2c3abb38b6307616568c1d871932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bbb2e10f8deeff39de19cdfd5e60733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce1b8c088dc468d21dde06d285ca5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850def0429f1fac37fdc16a82883bac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f04d8dd369291dafc12752477e49336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d188b906b021a6960045b4c0a771537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0e8e62e2c8ebf7fd9a4c0b5f8ccf938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e1e0f3c25123f8c85a729bb3068839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afc3f1a89cdb2def37c133fa9b193f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf294b403afeaebeeafdda2fc4077dc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d945757971a59905ac597d12e2ffe442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a1548807826ce9a21512389fa166943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a6aae35384d8ff51b970fd5e47f8844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89d5ebe56bb36236d4630834faca845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26242a21130994dd16a18f9e96ee1d4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4744997d36423f7b91296dfde7583a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e8a97b604bb1deb311167c25fab448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c2fff085c9a13096b85ec4266175649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014836a1b49ca79babac8dd0012d75f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45baa514ebab276e1461f07603ccf35451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f569f6926e197eb7e4a9d17f8b41d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538851aae8827dc9b0a23c8621e606453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e23789f25aa8fbf208bf4bbb920554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8a732df67556af0a596b0901caa2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485ba947526530c44e9fab17899a4a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59872ab987eb81708661d76f325f6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c4173dcc9ba67ccf0e592f62658d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827dcb713a94d4c5e826aa81e799e4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24f55971639743093f84add8281f0460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a37604d870834a6ec6158643fd56061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168ff98fe9ab7e474e3f3fefe3bda0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b34450304462025e9cc3554af746c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ff9bb6e32d57ec2f940869399dee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f72821095300181dc9444ac8ef0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf69a5a0535184c4f692c02d881de366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e02ef3bf964499f7f0cce907fb14567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9746b709c6798931dbef569d92ac4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc85a789272e794ed25fedb51e63cf969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fee243fcc988e9256cc8798ea2c2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4b1f14cb369918b388fd8ec3e49d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451998c0a99d4513c4664f6401033d7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b3d64ca64a3d2f9d2e25d4fed14c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd66ca6af8c43050dad88c7f83119a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987685cf878fa7eb04e314e1db60fd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c5f649209621e1ab642526e23f44776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fdba3084b2404ca2703fc6ba248ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b8d258ce7c567cc6da351de9b59f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe74b7bd36bf5c852dab9a913a5d8a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da7b7462bf88c09efad9c33e6986e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71643295a033a52361fdc9c33604235d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d284195ab2f342bf5ac061b0f2d6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8a2d67076136cec0421931238a6ff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c98f3149b7c36e33b65aef6dff6dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179e094451b742c3f63b4447a6e78d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4eed5723aa93415f5a5dc6fe30d9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3d8f1daa2f5339399acbb7034952a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49652cae7432658dfa2c02e835772b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0f36d24b3bee90d3517cc08981ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0764e0389065cfa87517652725458b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd129d9525ac1ca9cb8aeaa1c9e90c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515bcd0bf42ff96c4aad8783c1717992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded707982ba6072ed6ae8261382b4f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61761b965d8859756f1415ac83e75f8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650a3b586fc7e308f532338a45936c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26de699c564c93878b313df671ac9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1055b1b2850d2215e4d1ecf641fe0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab17a049cdd67329f2c8b407d0a91998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3aae1b7c97f6fa846bc0c3cf39662299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301897ac4f712c3049889a493ff4725100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a518ba3c693b4c82c7a6b3f278cfd9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf141089bd73965039fb222373a4d2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e216ac9ea1bce262cb09cb17ac344103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad22a5bf597eea0ac2e5a48de43206104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b2a9298af1272ece8316ae2b6c0ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6b8f1dd118182807049cc866c63f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad134b7f208182a1beef8d1c9e45b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546682e6b5a5d66c5cfd4f54cab980f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a24c183e9a996d84686a70dd12b55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676387932785ec3c1eae6bb1bbbb519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3547d8e5ad46f42abdc19df02b79d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563e68c34b5bb2585ec2c6e42bb45e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4551b2e15d3e923f070af085a8a14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d322677d08ba5dd082389b9d6693209114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a411c76e708d9d9c3da5f511d3c0524115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ff271a9140c8c01c724ed58ac209116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d8bad7877ea6c26d505333febbcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec223ee7011d81268b84af478829b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c0632bfa70162a061df954c560bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcde4c50752b55575e4d8d2d393f74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25825941232ba83f87db8dc99f2c1c73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e073b19e42159d012d17e728a9534c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9b86c879f217eb3b02391560bafc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d5f8873f8eec06236330236ec15ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe7716bf6c3a2960a5cb3054506e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abef42c0e616f30ce384e234073eb3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec787b55a256b5ef44e36fb3f51e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4b0ce32c90b6e5cc620a4061596c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dba41041c21b0be6ce84bebdab9c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a92f0e6c97f91ff3452c4cef840a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ad03cc2caa3936f4fc9eb29749165131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca5437437f041d67c149a8ea167442132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ebe4477caa904d68459ce66d227b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12230fef2125ec2d6c652846d22a2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb19bf1bcfa789f7d23af5532296ed0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d17bfeb9d42ae1f3296256b9426e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199a1f6d0593d78cabb3000c05d536c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61ae986bda01adf2b4f9cfe9c37d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae8cc400000750e563131ac3c3395a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600a36fb665bf3a01ad5754695799e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5cadb4a321e6ac87d3b13a02348dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfabc40d4543235b8ffd2e3c2c75908142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912d9271be38a9250e9524f141348e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b1c09101477d77eaaa0a717d5691144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f929f363ab5b0bc4b9567aba356fd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792345e683d40e2bbba5dd154dfd8746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f127efb27b43924d4d42e76f1cf08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd9549f9430aa19adde5eceb2fcd46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda50230df9b044ee9bdea37e5a02a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe847d495a6a310372095ffb86b070150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810f93f0dda7f9d73e7b89fdd62467151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f711bdb7b17fc002e4c0e3c3525de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122fee28b0033af6b78a2e84f841f1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7040d8ee0fc06fe3ec7853a9721ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c8655d7763f0fa521c853ef5731b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bdec70e6e490935801455b2ef8d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558d706591399c0f61d89e7cbaa7d4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb34f22b71c43aaa381189ac3ae17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60babf11f28b8bf703759184edca45ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa6890fb46f5eb7118881718ed11df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403161534d3249ac03382c4da53af0cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d6d3f3b5a17ff53ffec3611391b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97968ccd0cda05f8b12ef83aeaa56577163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44e210b4aed3a08be05885c3690f41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15524ef82ca0d0ebd2835e6fee24126165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd84f8e7f0a5b910f60971803128bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c19232af77ac4ba7f1fc6d4725697167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5bfbde40876cda45e84f648230be5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46839b3f9dd14a49372cfc5b214778f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8bc6b060abe0189a4a29e41602901170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11538b952b5fd3c69cb3368fae6857ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d21bff3cff18aa50d1ff6d9c73f38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365d42f63a6fc45fdfb5f630d02b637173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a77393a7faaae7e7207690aa3a02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e891e2668c39cd0b1e70d09e8e07d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d8daf03aa10f77f2b6ccb3906529176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330044b5436b2ecafef1f74d8ece6cd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43cca43054ebe829a4143839b476a2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f869ae573a3d8ae66e3c368c96a075179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb11cf7fb2ef017705a0c5ab695021180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039aa7c96696e5cec42e4e4b65c85c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cfc4577de2aa3f404975dcf23399e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fffac9b4f4ce061046787b9d05a34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a72164cb3bf8eccb935bdcbff8c727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792c5e3899159cbd6063b1eb3097fe0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53454cd3c65c507b0a9ab77deb05b63186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383de43256f999b39b94fb7fe3256a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e78780be04850b20089b426335a3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1a38a5ec9198fc5de63310fb48898189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb16a3afbe7ecb53c6c2016a329f233190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c96e811b45182f31be7e75d9e004e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cd4cc04b719c3f699e0fc3ac79542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c72334266762f2d7d479d1cd7b609193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663f328331d101ca6bdf906dd6bd3da194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a415e8417bdfaa2da0b1aa227ba4df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5b89367669de7f5e5263f8e43b98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96201601778eb3f1dcfea31e32e85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4816e344ad82524b95f9a95a59b90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae0d8034238c2c3c8633ae81532c8b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67ac46773a774446d5bcbb92df64c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096f1b8d9464f62df236ba8931d7c84201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441c9900247de10c1f08ddd8a64d1c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51559594bc4f9cc119ca7ef5ae35334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27905cf11b95d20c89bbe541b2bec2b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539775aa6f25a0857983eda615fc49d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a999738623895c91a39566c871af1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a099e43b203b0eaf5dcf8b50240baef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee73147210e398a02d39f3d7881e746208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ce43c9d5bebcc860dcbed38c0d4cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc724f94b0116dbff0dd90502e3b88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d70469a7aa0a21cf69e83c8c395a23211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97725e0a186e855256d2f9dca882fe9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c720adac8d6641359120a45e46f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568968f83a8cf85fce66353d728b23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185212673abc887d760d56fdeccda82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7b338906305aebf66e688be154ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4a232b944c66126c82a9a6750b3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba47ed694259275b7eb82feff31d8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645278c2f1be6aaf3e3bc27edb9534219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252458040d1c751579254409dc28f33220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda089b8152613496402e329674fce33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fad328b31a1caabddfac20065a47f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7f18017cdb83e64234eac28951260223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3fc211181c7718d967550d385383b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ac7ad1dc082416a43966ffaeae3c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4865185bcbca7d937bf8b99de2358226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d48cf1d5c8ee0e62a1397757c03e68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c1d047382f6b47641a90cdef8d62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bf78260edcc9e86c5943a05052dbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee5d88e3e675aaa9ea841710d0ebaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99489fb4506bd7d8e611393d36d7c57c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e14762ab38e8fa7d38bac4c6b775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d894446eb65c544752bdb0904311ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3ab0034de0528cc4c39b3d5d6980234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286cc6e4f1dc354e2b66fe6af31cc57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab13dc1ac293a97afe7a4f527ce7e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962b4df8fe4ca35064aff3dfbda0f2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e60cacc2cfa2e374116232ff8c0d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdb812ae33715390a60d758c2c710239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c04c18b18289b2e9c9dd47c66e9fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d52e21a1e9bbc27356d7df0ecdf69b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e8bbf8b0a5a20c777d07169c24ac6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b010aadd49dda3f01711c7b9d4f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd58a3f496b2cc1d490c6f45dc4206a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ca35b617b5b2deb31c15e9eb4c95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e0de61c84a0518e2cedf38a0d60b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb0ba34dc585ee6d0156ffeffb7c49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb9b755f4ccaf5d0e1a4fd3a2519f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ade75e954d835c068f56ed6cdd61249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc89db227145067d42be46aa0cbae9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ce6bb4e7134cfb16b76a062e9fc28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257dba939c84e22f98a4d71184a5f32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ffbe8a8611cf629be79cab053c418253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f258eac17bd9687d76e576c02c8781254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d542883c174c5275dfb19c2b8d603b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c415afba278163e02c3c12818f7212256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4805b20900af98e7e4d6aafa7f4314257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e259142a8e363bc485b9ec4438ce3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058c97f2dcedac20f6bd0c69b4ba0e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073c8bc63b7042c70a97e70b2f6cceb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bfdf97272bc0dcf9911585cdfb40d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d8025b9b20fd3f2d3450ba89fb405262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282badaf3d97e920dca7ea12c2cf01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec065d14e8253ca805425cef564f3e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6013daf5fa7192b2895c972b8bed0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77487550dfcc70ff9522df87c73b2dd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d23222026fdcc7cc63dfe39149ef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd40bf4bd02b1078f7f203f9c3276268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65add8606d9527f7cd805507490aedea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f9c732430c2137de4fdf817945c8d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720916888d33cd24d995a49a564dfd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460b30ae71273632aaa1fe6d1c2ea57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146832353d4a81981ccce82f64995937273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde884dbeec3ca1306f86e179149e2c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4d45991783b1189408c92b27985c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef4fed504815246fbde9278f2d3059276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20502bd9274b7b8e7c941314fca68ae1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c600d9b08b54cdfd583de99b2994278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305d004512ae9023777763c70a76dae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8cd1be587c16f05cfcf4f33a54810280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1e354df56a8f6bb43fb563671ac4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e86bd04d687b196cef9a9f9f5dbc0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4622bd5a27c4f2f998a301e5eec0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ffe90c6f8f9f2207ab7460fd7bf86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e0d95a59ee1e250f820a267db31d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3993dbe82e86f633394172e4d2061c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74c0d3e082a37d4090df30733a9bd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c36ece25686961fc17c7798b9618288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800400a2e23cc4d1e4f2e70f5ab5a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249327af5be927441d428e0d9b3550de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89c28f1679f487b25e62725339f2d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229c73c0f5c3d81a20c140d478b9e8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f97f5f996bfa202cf4a7e78237f221293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a805aa161d06bab4f4fe9675221d257294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150b82a7c3bea600016869bd7e0a1d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfefd77174acfc4a6a8582df096e9b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81969536ed9eb7baccf51357b4230a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8543856e67125c9efca399b7bfe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f6137f4d848df30e790e6d2175571299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfa4ff89b258b198135c260222e33b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea6f76892523e05e8ae5e993615cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54ed9eb958b300061faea17dbba6f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c86ef1aa11decd047460fe8711660303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9365e64ec323ec2e24e71236927cb9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff9d8f11c84002ac2968b335d780ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b3d2612caadc1b2abe78a47f462d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b37534dbf07432b52af5d83ce42cac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd83df869e00d7f5cb9dbb61fed8367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fc54e0491a2db0510eb5bdf5e8787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dbff8ea43e44facefa46d9c390e6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295e11ecd4a6eba731053d8f5d3d82311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1f99450342890d42f62f9425dd76b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00fd19bea9ba084d8c4e7f6fc0ddea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aa51cef570299bf7bef23f0b25d67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791dfa2ed2b4bc225e477a45fb95d0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddba22b92b8f05ff32a9a5cbc33381316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1515d9f5065d0a403630d56b99b1fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8ac28e90491ed4acd302de0bdfc32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f60f753d6b24758f4a101c144a5ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3045fc3ca87de777ea4ccecb76d84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdec86d2f56a150d8239edc08a6ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b56ca82169615478751c3c8f0bfc59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14d5d8b83b7e31ac939c585e43790c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8c3c329fb7adaa18213198d71e56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b1985e84f91d6914e6dacad5874f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6eda71ce3b00386ee4b2b561c35c0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c183b684831a372fa71ed7cc23f470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d243b0882af64ad2084fe99276ea0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c506fcd15c0deb1d868c7aba8a2bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c189edaf6fdedd1794ad9a0c41afe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2227f4c6d5d105aeb6620f00e8899b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad6c186d7bd4720ac366208aba7f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebcbda559a4621ae9926a0c7c778a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca9b6a2159040652bcad0778a59f9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c768b9504d0515a5ce5f7714e9ba773335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b475d3dbe77c7358c385b9b4ab5a4dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173712e3a0a73e540f51466c0064265337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a738ecd1a3dd540a58734a374a5b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87fade97c305ddb01748ffebb305df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5e62dd8c91e6cfd8acc02a1fcc7d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce09d37976f750072b0259d55474997341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0554276f65426d300917f6acf255f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdb0c5f662de07c9fb477dee5a637e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f2255c829f24049e71c0beadb272344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84e4d7c5a4486e25b8fc459f9771fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ac3fb891f1ec86ebd20a738b8e7b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8da992881822c773f460b0c9da3f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f554854e85cb6413f5a4f99ba9f083348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8be9ff4c6736915fe7ea58db4b32f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c13ea422f824af056428267630c9d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af45b321fb3b5152ef85051a508345c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead20e9dfc250d682fa5e6ffc38da2b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a083397de4a1eb4a5f68ee629a922353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315746ed00e6b9bc850f426625154c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3a6a9bce4ec1adc046935de34fdd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b8a915b34c48ad1cc93e9d126454356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeda008cfb9fad8419137e187a113c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529352be504d54dd3ac3805bf27673e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ab66d1f6f535fc1d9eec80ce05bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092908f6964921e3d17002af33d47ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad12e4f861b47fcbc0c28e5f3112b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c96eb845229e8a8ecb0ab5afbff0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d9b8069e90b1706ed6f1919086796363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fc2455ee2d27cfdd1fa95685484e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1cf43921f87ccc965bc929ac7e0e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679206e5a42f44bf2ed2ad416d2bace366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f8dd8f758aef32be4f0b53e5f243367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54db5bbc742cb3ceca3256a06fc1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b2ee8dcc661837700f8ead62cc3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9333db1511f8ec08c9ba2f1954d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306af80bad6811301e3304cffcbc137b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc4a9622b4d8d45eecab3d3b0b92b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90fa4fc0d7fd73c32a6751b6d79f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a87e488d6c05c141e72ffa9bfaad9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b7f6c5dfda77eb8d96d7bfb11cef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd3b5224c8320f5cc5cee39d668021376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4a072a856d0de373e4b84bf7b4a48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0df66d59ed82ce953a4eb7ec6ba2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f212e0026d7ea1fb29d135fca05b532379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ec8659da44a5796e9b7b5e33646ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313b07bc9c2acbfa2d120742f42245381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6209a8f26b7f27736a403789bde7f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ec9859957fa4ec1ebab73c6e9d0b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236e3a844c37041c3e2e197cf6a8a97384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8aec5d3dca3c2188f413557c1ab64385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bc47feb381e0ffa3b1f1f5b10df5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756075957079be4a938285b583f277b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91641bd98b1c790944df1ab5764b8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459acf098202d187ab7f424c4f43f65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512d1611d912819c3836a56ca0efbad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2799c7a2039f6d8a1135464fac4c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6081d399266001f3bfa5e95d6a2f90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b6afa69f0832857310ef4061a98ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597396bfab33ba14460e59e0e2314af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b16c6cf6396324598176dce6686a8e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86514fdca00446ea2025b798f51203b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06dfe9e5277e2c4bdbe25fa9de1b1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b8a68d04647154a268221666d8ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc86585eea7f0a6f53a2d455e02e57b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc863f8b46b931659cfdce60ffe9d4b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9baa17bf6ccf3c32b6cfd175465d17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6503901dad0b267061ab20b0bb94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a590df5cfef55bd8be8e45d204d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e769376a36e6f04a36c503a8d41a9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94276446eecbaaa154ca42f6990ded49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3371703c5951d200b2fc4fef5805c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0125256aa83f26c93ab1bcf5f8ecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9edd102b78cc3c3cc2a64e73d815c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc110bbd5a3d42a5cd630f5df0700c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5bb9ac4d5388ab5ae495e3b240054410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937ab1427f4e8fcc166e98c9205648b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0cd92ac64b7c11580f12b9fe2624e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5467564683438c993d74cbed3c6a63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04b656883d59d3ca17a3a9878bc174414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a5d64ad0fa0af81a01da6e856c44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cbda3e01b3ccbb5dd8f51e6f7a030416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c33626121321d53c99627b21d6390417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf3087c7e3f53b2591a391ff1a1a7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73376614d47158cb8b0a56efc3832beb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d8b1bc22d765c976a68ed55e99a88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555f3a0c911c5e524150840766056b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb9801e2351cd4b7c99ae161b64b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd583409191689f5b5f6bf61a3c30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5853c90b34a1478caa5f54fe9cc2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c59818ecb70d66bea61cbcf380a66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d36cf5e72b16c142903aa43d6238f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95c2ad1b32255a97cdacd16227f28a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e104f6754e04d88df9270ef2d50a748428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff5e8c2c33c7e640ae95beef2638c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b6db0d8abbedf0e9b13e8462756e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c97846c43a638f8595ee73ec3a87a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e9b4dab306130532321b4693d5a35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e6fedad7dad0d9e3eabece2a997de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459d858fc1703e1d65c07f5e239c801434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfb79efd450b96628db4c9df7ad3c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfe205e418c072fd1355916e3290de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ee9c98edf331a7917f9381a940da0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b7856221aac0dd243e20987590be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7d8ef5469941afa6dd119cc477a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732f611dcbc6e2e00615660752b2885440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962f965bbc69d7aa3fea63c5d56cc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b43355834d60ac38b926b3476b681442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beec7b35b798c719942e1e533f3d27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449007da6db4d5fcb57bbe2d1c4e84c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033a261eccf1f8e64427e2a98bde927445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6ec84aa9dd4e26ce5d2cfd12f769b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5f5ea26bf3cf1c7670fb38c851fdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877db5e2a518dc138908941ed64f4e56448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b07c91e2b013b4ae1f0a635e0633d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956922a40f803f180bf3ab5967acb673450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d6efcf9ed4557d77ab0a23f4f0c4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503528831861a047687ed3e045c1424e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dbdd6267e417a3d953e4d8fc70e5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c15362cd7256001a976e1170c9bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a6182a0ef9650a89f7de325d90f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8705e7045a9e78b78b855238f6833456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ddaba628b786cbdb9be86df02f12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc635b4fe044aa8d1807e7ebc6c878458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50ad80d8b2dcce4d1951dd3e06e78a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ebbb7d640fd723810f8f577b7e773460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331ed07aaf58386af164e469c6a87dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d7942166106e72ba45244154ab735462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a7d948c3ed5623d68ed8649685150463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44d79ec447193b5fcfb3e5ff215f0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fb31d4268dd631e5311408455f4b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98053b63137cdeaddcd3925b3a214466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98182043821a3c3841af64d0d4a9a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae25d3537e1a6141b6bff49465fba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e954e7e22c2d04266ace7615ce7d228469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ef2225ba42efcb708347996936fbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d90e0d94f2a7f6272b38d7b0aff720471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3973525214e0c73172d4553fcd1058472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12572d1844ebbb2a2b793e2fc9c6d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bf47c0603338ffc48967166f9e7f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b1db16fc456dbd239f2a7855f4a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5255afdfc38bde52554841eed2c008476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f7466926847e42d8c0f82ee885a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0931ad81dc9cdfb92ea5caf007cec9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a43ec756d7746fd9baf25af4d4274479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef8d76bd3f8719a049293eca24317480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1ef7d545514007f68f60cd0d8803481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3c71ee08a3ce1f9d32f52bf2b7820482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ee2ed8522738f6e07d722bebe6673483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302b109fb05fda5345396ac3fcc305f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a27672bc38a48e17265582438fe545485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613355a91faddc3ea682886ed385f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78be7ec75de23539fcdd0577d090421487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482b19aea7cdb8a135b9f553e2bdd85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557de29a23f734ab1d0503f1a6b4cf4d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b82e4f3b7bf3379058e44137e747490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6f47d297178e12f9e202a0c4d1222491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bcd95b4f6321bc9289742e3092f96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150810be98c59d275370c0abe03e0753493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f51b80fe7be51166c3aea63134c22c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0195388eabc780721c5894e2dfc4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c372212d025a7c58457678fd8e28f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e650d006d5440c35e96c32a03d78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2e3747a81c39a08711b35f356e9ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a82406debdeffba1fdf1d10921b37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625257df2fba10f1628df87e1b3955500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09afb97dad4d9a2c37ee687b63a53501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a3cc3a18a949cf07d3af5233c0948502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cf26d8fae0f9b35599c98267a184a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1b0492198871ec2f4ff51f1683909504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb116d754f71dcb21c453e827238dd9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b000239c6cfec8c2fc2a0b693c14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8158de7497d76bdd27df230d8c5d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec214d46e949a38857fcb94ba311e96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60db44299179581a1d293a8c291e035509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1ac00830e63436e54236fb08e6a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca91f89d931658ad50a68c9d7ccbd81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399da6d4ac190d0dd2f6c4ed5c5723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee0fa5d7f4acb6a1e3af9ca14ef15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1add630a8f0b027a48a2e78dde6705514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56269a4f4870b170e711ac0a8af1d27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5478d11c1ee21781287aa6e134afaf8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a53c7126b260db772befcd7fcf8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9927a0390d2319d5dc2962a20ae19a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1a59c8759e59dd8af1a8f266a74a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943991c02cfd243554bb9def3b848f7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817e210576c56410f0b7040bc81ab03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e925c4a1577f6968ea5bc05f3e81b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473636a48126277907cd78a2d2c7436523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997471f79a0ce0bce2c2aad198d4171524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816b0c5b61ddd84eda99eb7b9061251525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44447b46bd5ba5a2a4b062cdd2aaab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea04fbc07278e80eb3771ae1ff3df4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5687441ad93db0a05ec9595cd9c2ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93ec33e0676156d8097a879b03762e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d6cfc9d1c556ed7e9f75f0c656fd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a5f52f4d67a8338007f8debd12eef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0419ee43c51b5c2d734102b68c06320532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90d2b8dd7a3b5768e9258e45226b65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0a39ef5e3ed9d302c0392760b8de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c3c84fcd0c4986fc1043207418992535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4b401b45f88164ce789a8b75c166536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55367fd9f9f5bc608b452d0506ed14ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb7e3b5480c7decff4bb842ca8558e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a267e5c2c946b59ccf7076ece2d279539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab3fc73eed36f55e145aacbe45057540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc5395d3afed3bba61f13747f48b77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e75496cc8f42d3c643c93d5206236542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955c4c37525298fc3ec773170b70256543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1f34a611ee6efff3b001d26c3ee0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e4cf78c28fd73c3577237bda88432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea4c15ff55877b57a1283c873ce24a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1737661fd276be7a4ec1a122eac5ea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019c0562773b2f73ee59cd4bfab8991548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baec27de9daf7ddf2ecdb829818ac4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34347973c11e02c897d3307dcdcfb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97492d0185c0b8ea0aacbb47a88987551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad64dc3f4fdb58eb6dd8e420ea94c27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238fe9e3c87f8fe518ac6b02746262553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd618ed13d0b933d2b7a881ad9feab6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b7e19dbf27f14f97500120aa6befc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde856f68b596b24ba3ec5c849cb47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aec830866606b2d3357412e7440417557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9dcdb8caaccd59bcb72eaea2f3e94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25057281715b7ee2c1c95b4252788ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7225b00059dfab548cfaf6b1f9ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a5aabdabcb859b8d19afcc8011933561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c415315d47d35d2c7b2f88fd4b44b4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b11ef06f386717e04f940d71117f3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360ffd870b093f330d563b21278f1a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c27d05b7fbf6a649a57874bb7be55f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eefc07b7d83c793f22e8b76d9484c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d862ae32aaddd0b0792912979dfa43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47478eb8fda9bab72d37abbcd0e6882b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e6d13b3b64fa9310b7eca8e027f5b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3369631ec0e99984d76d5afe87a72e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06760e1ffc7bf1ea11718dc0880c0e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ec1affda5f2a1790c7fa098d67b3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e43e226d4e0959060a4d610d9e80bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dafa93593f51c628af7bb50d33abba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092805d13632383f10a82278e7a0aba6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b66cb5bbf1402b9d9cea7a9299b64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa1eb3a888d280dab61e960b9c0c9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83847ac282a0e73e85ffb537bb7b4f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07619e98fa56314c2ce0b239e87d2221579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf7a720095ad264318513dc9a28a1f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eec9e5d63a5b0ce634f4e34b3377ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7cb8a1ce7652b0e6533900f2219bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5df52a25e355fe053ea06b26d0ab6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d556a34c3888e08dd943210c47d133584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0928a7972755f466b1f770c375091585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09690364ba3cd3d2735c383c7662cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3801324c3f8f7dea499ba4234d7b73e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d74540cd1bce56a742184ce695ecf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ecab7e8a0fe6bb9b1ed9f5c346d8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00346e2f3fa7744f2a319fad53859e47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fd4e9e69ab7059d63aae4a7a08472591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f58e7b402689e1a8121837f3cde1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246e8d2687d58687ddaff2ae0527c4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df88fc5796b5a4a6a8b955258454dbc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbea5de16f6dfdf9fbef77f7fe96e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d993309503baaed6bdfac89a3fc7b52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d133945788b840fa3432acbabb9ca73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990943488e32d171050a73b1e177e33b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75df5aa22f8623c0e94383fed12943b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be409e4c9592c5f7d7347c5a012cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f38ee849503626538f187d71461d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be929807dfbf6c64c2f4fb0da124742602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd5c67593377075d3240083c84400a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e9f00af4b5fb944979206fe33b69e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f472110c43f93fcf462a5dfa2860605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c4d7abfe764443d28b248048c6730606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ac2655ef005d2e56ad172213c045b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587316038b63d710e0c6bc02209147a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfc13c4acf3dba81d6b6d6cd439ff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa96fd798b266db48a35447d98641f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f32c0ca89707be858d4c697733f3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef20ece054afbedbc155f8ee31eed0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b5f0f3fa137dc8a1d41ba7a08993613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4203fcb866b29e7630dfc9e16d3c9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaeaa958c2c7c880a87d7160e168c0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1b4ece32d103658d5b37f7c0cf25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e034b1085e405fbaf65c1050805048617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3060889dd49f369e00e269da5828eb9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8a06346c9cdc79a25fdc6cef5d2cb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40048357ac422cb696a30c76e4a906620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac94005c11526e6fcd6bd3b024ef4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98749b9ec121aadeead9b29a9c4192622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803e9da6ee45ce38cde46afef4b44bf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8ad774af3de0455747c533d5e90a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4c59b2ea82754c872579512ad5dbb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e75ed99f8c7f4055ebc78026c0e832626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b3d0fc878213d3c799b0d58858a6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ca4f1fcb76a4ee528662297e47e8b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f65373f6663feb05b8aeaa7501b83c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09973f348691a6f0de889ae5681387630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc65fe18de7031a9c71fc837ca8f96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb9861d161564b483831d76fc8d9ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7eca8a2b37066f8c56e87d64f4b49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf0acba5fdb6e585c828f1b55f4874634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cdbd6015359a7328b9c334f1fb2a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2252aebec8c865b6cc14adca74cdb19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c49a6ed601bf9bd38d3f8a8861073b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c88db9f2b0c57f976069b373a2d45638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60026a9fa31c484749d010b0ce7bc767639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d848d272fcac3440457babcb85c2e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce448b4269f6e347fe954c2138ecb33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4ad91def57704c8dee19fd684f3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d55341ca2a5f9dbf09476b6717bc9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5e0dbe14a8b7925da30ccd312d229644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a431b521f16339db736a24da5697a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d96366c7fae71f24ca9befb5cba8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016af7e9f12afcf63ad851907e8f67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb201b76d0b0b78358f8dc87ef514c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d05273145676dd62bcfe65b7b85ae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca942bbf65461f83c353f2fe9f96e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f67ac0f24bf1433532743a8832b2d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2d4b34160749b3b810e3fe0bf4deb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d85d2932005f90beff019cca81bd0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330ec2d2af09e3b54ca019f26d8f9be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e69849935c42afc73255113d01f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5c3068d4055fef87f279ae701bb6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43e5fb427f967e687ea798e8800e61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b45930151b9436f5405765578d6f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34da9338a1d53fd7c7f66ba35428fe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ca3afd031cab89c289a7358c8fd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eaa91bc6a693ec3a10513cb156a7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502545fc908b479afd8badc4a4484b44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2141225561d28a75615602661acf64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cb032f019f838af7398db743017c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127ab2ca1fa71a5552341bedbb07b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e70d254bb3f5e0a4c64668317e596e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2416d473672e730193b26f34d753667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa333611958e66263682859ecd7bacd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6652901e5ffcdf6814b9736317cfc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8fe3d6bf85bd8f8a34d0bba889b3b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9090b761a13058b04c6387ebf9b92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ccdb8b933609437c196a836b64a34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcfe82eac96d9649f6ab124cb9a5eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d699d1832caeeb18d5af55ce785b42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9b736d4ce590546f637121d5f6d15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d261c6c8eed4bdfcb7578f74a638b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662772f94ee6801bce8881f03513952f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80004f6446b46b50fce8ad4242eddc65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576a0f58cc64335f3f44091dbef2a13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55100052d08ae49b6bfdfaa0fa8dbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b96c1b2e1d731f176fd253315e68c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4a3e6fc1831550786b1cc542c5af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee54924ea77e1f8014b0587521f6a08683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdd360315ce441de13660a28b102fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7eebcd89982511deb354f6aafa57685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f7eb7483f63b360634179bb58e93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494fe585858384980974458fc446e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9272603839b0d88eb0f68bcdc8585e8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a28e0d67458c3484749054fc3fa59689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244e828c1d2eaa9398af855b8930a3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4feca07554ae4a8284ffae80d58ac9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5731f1d4c79746e31c7a38ddb66a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e93480dfc66f498520289aebcdaccd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7c10570db8c0cee8d8ecdbc0a56e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948dbda1f15bf70cc93d23508bc05a28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da9bfbe3af34831f310c7b717de0c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642900980e9f7c41205cbc0b91ba64ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df9925e8fc213962a6cde48f75cd1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33d6a9f9931f9c6ed105c6fc2fac8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d88a2becb8fa98971512bc4b979526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcfb5fc525bb1ddd7c062c011318b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da0e3ccbc7677088c39faa4cbd7a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4059eaf5163615eea67810004a77c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e59e725a688f038f6f39253a749e3e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1421a2088677be506b9651b1f1ffd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346b7c1128842b5aec8731dbb702b25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b7cc6e229049ee104914def63d3a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e028b3ef5c4d02c0321a5c40f0c3cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31d13000669d7231ca39541180640a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551feddba73f69608cea12811111589710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b990cd81ee0076d474f1281cce868f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf42303579a547a73fcdf3225eaf6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6241830e3084b7480272197fe76436713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a78838b6db79c189e3c2ffe532b85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098a9d345d88fdd5529752908248ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498aad9b871284279a671c1b5dfc11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01866a125a934fc886e10ddf8865f69e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ff6472e41507d44c1110fcfb7e6d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab982855f2c6b245476159b94d3c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ced7e7e84cad2353f960c8a709ab1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5f897cf68c56ff192865488cd5a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa886c393a9bd40819f0217532543722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15716982b8514f64726c1ec2acd473b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1801de8ef42f876668166ad3adb22de724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee6465aa7152f0a3fe0360bd2d0105725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5aaf5efbdfda3e3c5951adffdc029726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f90c7b43658c6a80dc5c1e5516ab7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691d3fe9454f83bfeacc543855046d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7da79cd07d60062442301472629ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195421101de23e9f9ab733510ef0ff8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e191173134deee05615f19d0abd6f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa8ed6dac805d95d9f541cca15d0b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d229c12faa3933a08fcc0f3b9c2e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bc4c8876fdc594746b8b855a9937d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192152aa0bb9d4d7f5513e902572ec0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0267e452398c47567d84288db602e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d563358ff3dfed106183c18f688b163737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c166f29ab5d63a3a27a31e34f2fab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58211e8a0329897708456301962c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65460eadb6d55e1687b0ef51b3beb37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb2dbf694fc1f1d4cfecc907e249f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990d23c3b65a21a75006734ea10d613742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744569ac986db16ebb165be8e66a8fe1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd80c3952fb283f15714ff11e62a6c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c9fceaf630f3f54847a16876c1075745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600e44119c1f6c64401749e19ad8c28746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0460fd9640ab6e9bd501e129a3e5e9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e54ad531e035d4a734247f04ff680b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb655ebcec2ed024c293a2859d0894749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e050d6d179f1ab2c7f89bbd184327750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a191bfdf20d6884aa790ec2ba5ea9bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c0178a047d612cf32e2ac501af98e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d684702d33c68019dec4e4692b9c5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f309355f8a6aba3d609cde8a9e39559754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fdcf58f7b8c1ebfccf029b0f99fdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f39b9a5ddd4e39b188cbd3bb385f9c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306aa6c38b23288e721074eb3398f15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b74e0a0365a5d4df7bbd30793d3b7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eabaa26ff141887833a31ae4fa07c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef45af3713d1397b8afc06e3716502760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807d8ee05ebf3e71f85fba91f6fdcaa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c54e914fb4142e5f7c564ca70a882762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e64d561e9d7ba6092fe9b7fa2a4e3c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb7bdd0018ce92c5c97fbd075f60e1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae878019792c10ec43cdfb36f8e0b59765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e09d507145447a568ef09b6faefee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591a2ee44dfabb2fb412957d5540a43767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341459e8a35681dcb893421dd4431c49768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3e4ab3c789e42e43523cb16d3d384769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f9a3e67c0e531b5180eb3b2802514770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f41b68a72fb470a449f0e5928f11f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33207af476148ff98dd00df00cc2e3c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d34fbc113cec5961329588c05a1b71773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d9624e2caf14346649d8acc1c389774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefe7cfc6d32ce9e562b92e9bdc5936775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7adb4e56780a1b92c825c78b7e74f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7303ad359c97b6fe1f2b92b525d2795777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd72eea2d02db29077b730dcf1d4ad778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a3020662c42d6f9223f8fc5c887db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604cf7275ed9b3cf88ff48de5401aca780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7d311fb92828a56a9381edf0def17781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59b09b9aba4321c01ad7c5d3f89469782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39851128a34156f678c5cdf41d6b326783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae6191799526e4d2391c0b6d20b49784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075e32d027ddf4204faf32e3faec1c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7cde286c6986f9ed52451e385f456786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2de41cb2a315b5186e9c4c2733772787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854cd4402dd42f9b3cec8e6a0ee06d2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70f8c1e51a26bae1b46d8af4335352789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f3088e360499390da73f8c0c2a43a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001a93d820bb36a4e3979519385aec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67267346f1b1f1f32a3472f053fa65792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0ce2920cc5bfc61fbff6e717e971c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e45fdfcafce18775abb0cf2288d6a0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd63130fab3a5800f7ff5a5c206708795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e58499fa6461af86740571ff7200d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bab05a643d664614dd766f5a78815a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b996cf9c7441583e96617521bb105798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a48a635a79a8b76c45674e78f53faf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9840b409d82a290e4054b5ddd1b0fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757e7eff5f2e6c4adc0a8ac36232cfb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f23d7c6260a6d317ad0470a47e7e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae88312822a51b2169f3fe82da9bb24803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d8fee2743fb58ae03b7da6660f8b0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64186eca2858352f6b90eff2d6dbd33b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676f1735b5a1600c6483403348339d8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df4b183cffb6988b01f1a1f2012e0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92574c85a440ddfa843f6abff428e4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145777bc9184c6fb58345b5ec36efdcf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd034f7f09b287a932765753d892a89810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f97b2170711cfd31a19ad3397f049811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95936c182393fda4a4f32ad7a5908ed812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac0d85db8aa2f87db03387e7e1f2b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93471ef1f8eee00535f7437b189b2ee5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a1e18eda22b97da414df98c280b0d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d973521e0dc9d1c8b0284a77a6ac816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933215821436d61a66ffc33bdd375dfc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0f4ad14cb43b288ef4ef145a04827818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10dde40c3352484063095da1db9cca819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbbbec6ea4db751b508b5ccd0b710820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed5210973c52c2fce9fbac40cd9076821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131fba97e1dabb888172e15fdaa6d1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148368eb9c9d0f8f390ef75a514159ca823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462048549ae54e92097f39f1f5fb56141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fe90ab95ec57df899adaaf549268c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862f78078173006870d2b11aa37ef213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a7f9bf4f787238a625520b4520624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5506e7aba0198f815010e9e53b7fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736336ac01c6557694500e296ac7466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f26fcd01978bc9070cd61a39cb8977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbb5b69961bc3846acb42b03d52788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daeb5fcb041c43f9b305d323102c179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b26fbb77ad406fb723dad9f1ab37210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c89608cf661bfe115a54f1188ba911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da43f6592d39c38df695068b529b2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f75098f16e11f9d0a37419a08e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad667c3e596e31e6c98af51c1dbbd35014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a30730da299a6fdd3246f18bc3ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8638264d257770207e68820b25e6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd35ed75cd1bff4b4b0766cf15549017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c0d5c96b5bb92c9cbde64f96e7a5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf037d2cb737afe147b476635e45d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c7ad964d9e38d7146d189fbb99b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143105077fb3a02e59c7d5fa7d8b23f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf644ec7af78433f105942aecbff8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a85c7c20a1baabb9168b7f67b32ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528fa3e0327c24531a12e057d6043aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee05da866d6dae749cbb2c6ff937f6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec0784ecaeff05ab590f1b8e8175a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bad183e491a9de8f139a958631997527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4671d1735cda682d33c4bec62f6bba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772f52632d0dd110c298eaf741bdaf229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e838a0049583ffdca6c461dcef0d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee07ce0754120c2c1d2713fc81c5ce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c372e90602738edd80cc51e832d5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de5b0e56ce091d7838e2cd6ed9872233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb9f7ee53f6b53a81c4c8d8681544234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25e163d528a09a6006cc349631613135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16afad2eb67417a35cb23a0ba812c4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b5cdf1beebc8bcc17512ea68285237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b888c0d23fb783d705155b57c2e05de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d0a2c5f19a613eecdc09e3214e8ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645818aa60f3bb3528fd8c7b43227bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64982a2346787b8eaf33f1290a1cc8b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424a869dae4d09bdeaedebe7ac95eb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f54ad42c120187ad8d154b8b842c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5659fc3db95b9d39196e87d30ea12144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49ece368a88c2d0c298e989cee852245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a931289a8c088b59aee2b44b5d753f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53084d17d54b843fd99e761d44831c0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831994363b5d2195781323f40689d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3214086f11421e6fb834f1f9419b5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593a79316ed61fb14738b2eb4e7142a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e9013fdb45e797312792441363c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bc84bc75fecba1807ef2e1a625bb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d3369db9f643bc678be44e74e94ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e046e53eb1b9ae352c53844f7b1a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8686818c21ddb1a88f4c00688715f2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c0283d00da10270ee1d086ac8de6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4487c23e9cd559ede1835461bed33c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541bcc3d74825811dd5ce6524754d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff86640922d545b48e2b940a8b4e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069fca32f29e2bb73cc60191345ab2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612dc353260c727a772e14d35c39cb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe3831fbdf91f2769aa5f93602f9e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7eef09d696e08e55f23d26b59f923063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf826c7f86bf816c0bc77bd59221964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a1770f2359a8776818b0fb0fe17c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a64639d093f7de46f4e5b1b32c4c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818023a3f01f81ef198fdf21fbc0d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de48316e9194c696cf033c7342048068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f64306bff24614a158bd4e4c746469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709680c1a0d4bf757bfa1ad29fe3be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6f9e90a579eb331313e306aa7d99f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63550cfa1f26a43586d3f0fe63a6a6ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e2836cd31c891d0f39b75ab05ffcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a3586a551d40db7f9e0515a0d95974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac1794c5d69135f493551d7621a0ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d35950a26059a9e551a50df8289d5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b471d68317aa6e68c2ac765409f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2b0c5b4949260dc5ea3319daedb3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd0ecfd2b5a0822591b901da2d400079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663cb5f9a781dcd34c3d5d324f046980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d72c3961d0f2ad098412a4155e84d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38175022bb76f73d0f94b28986f5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94717e57086270a1d243ec22597098083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcb56ba2f7691ee90d16919d81fe0784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec85dec6f94e69b151354c7098c87785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24fa631556bc0dedaa004eb615601186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b99f88849f39e0a39488ebebbe23d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852cddd6426f74b5738df2e64a3e6d288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17f762703186f0cc5145c89132ccba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2534950ec1fbeae05f616b6f5a95b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6835cbf301d002f1c38efa45dd067b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1614360670252c556f658051a085b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75bfe50a9be1a13d0f4866eb6cf23393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923ff014a46b62ecc8244ead97ce5b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada2c2ac7b391e978861c3880d0bfe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7f7ba37e69c2110d4d88ffe6fff2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a975f309a4ddb2399843cf171fba76597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c4a091058f3168e0efa8ff4e4468a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93d7bcb61622561eabc1577057563499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c5c8899ff3976b26cd3464b439bc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964879e8c992eb2466c85b34d3d847b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f98b0bf357da38254c49a1c8a8b54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a1d6d37c71d9be251a3f77cb5d61103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f09eadb527b0570f0848365decafdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377689b8b44e355a96ebd8adabfd4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69456ea52a9a6442545f98df798d54c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ecce62807c5b6eee99c119b06b01e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e345744548ca3f737b0b9632e7b9a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d5e1fe1088e2bffd418bcffa7da1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac54f314eeaa967beb5f32bde927838110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106da28ff38269fac816dd0b57f8c0e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce03d48e2def4a9ebbf679fe503213112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae626dbab5cf49c6e89906d66ddda0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1862cccce43b133b2a19d6886c2cc3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f7a116f38f97d63cf229a5e83d7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8a762474691aa826b1162fc612782116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d599cdc90d7afcaec126212d937286117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a93e07b0b5e76c573ac81858d67ca5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57dc96a22d1ef3a6141016919616e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ed36daf1436ac0cc390a4f0d3347120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88e6ff6bf11a1f7ae048ce2709e8e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaddf69ae986547a146297ae71f20f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fadff96c750846952feb9c20b63b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7b972bd30afa74d10510698b6ac90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec325bac9b7b33c0230a8876c07715125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd464ee4208c9687f0a6299e9f82fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dcfdc9312ba1df463e38c1e840773127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccebb24e13e8360d2efb179248333a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e64bbd25f01c5e5ebd6f68a6e7bdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a685146630d137eeb3d17b2c2552bb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f368a0d5cf752a5235a8d93cf5ef5d4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aea9d61ca86c1275ccf432f5de49f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304febc57111a14ee59ccf92d5ef294133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89031e7bd09dc7ab5241ad9bd778a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c96be77952588e0f652d6871f67cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b3ab30be2e4b03a9c38c280f524c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b55242dfd4225c18688e2aff4829a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4f980be791683176ce70c4837c754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3518a12571da771fe3c1e002556290139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd31e1156ca4b4d14de91b2aa4779a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173b7da08b751f546d299248f99cb62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b27530d89d74f04da0c61f42156cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320d1a7e53323e94925f362e2b1be6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03fce4e2cc9c870954f9876a670e79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed937056db6df95419b8a3aa6960542145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c107a41d438ec70cf47f9fab03ee2e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c606744bffb7ed136c2e745f636fa08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae27931749f30daf964bcf299a7e70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0925807e7052c66366b4254dc1766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2b598058dcfdffe7daead4957d1aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d42b4102171d53091594780315aac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62cdfc49d1670a3e235abfaf3ea1db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbc63e26368c3f1301c71ac39085bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6affd721a048e02106f87bb6c35d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6e8679bb4a92233ceaed8da1359b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23da7292fbb28a8e6cdfaebd0b9ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c300a1820f07c47021619f85ba9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c63ff2b819defebc5dc3908ae2b0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a648338ffc5c7e2c565818df1426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4105da7cffcf05e8d7d29722c831d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b8bb32af82763b855d5f97181243b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262e226cff4f0788787a71ad75c598f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7032d9d68c352be0bcc73be863fe9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d3e90024320a0d0f48294f9b77e74164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9920658ecd5f35161706a83c6c8bbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f9fbb7a64562966b45c9d72d00499166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7800ff23e34a7e35d07a34505c7b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce1029605aebf8148a8a11efc339ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35569a4783db4f610dda34b5fa484552169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138cfdb7c18c4c6b9ea7d0f7938f09b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b58577c244f5a08e60cb812b6a66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09ca5413b05cf08867f3dbd07ac15f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da22a908a2ace28e36d328da8681f37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f1ca92ac6b420d1ae730119ed36b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1afdbf3db298d17bde464446ee471e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002386a51bf84fa0d090d643aa1f3f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba59b3f79038bb47acff557b9a5be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20c292df403a4f5e5c0ee0842e344c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553d8455a700e9f4841bf69da694ce9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990941252a85325bd5ca8634b450017180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c433b2a083ac58ebae5eef350b27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f282235ffe15b43e8f5ad6f227219c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a55eabc865b2cd8c2eb9cb81c3e2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b75fdca7452fb5fd9241205a6d3da184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce7372965d55baf24f3e300338347d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f9bdc187c4639bf312fde204a1fb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972326218ab59bc7312998435500820187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153452543fe6a8446332afc5e07db8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56266d7899f28208a6e3eec8945cd2a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86123ee9ebffb41b28bb14bc200f03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d1c41babca3931933ff728fdfa08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be4fa19616a8715539f31253dbf771192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95718735963804e694d763ef77c1db12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8d2b900c9b4c57d9f16ce7a10304194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79f0ff8507b321a59347fd016191e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82796140e1cc66d7cdb602880a0511196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7bae520ae2faacd7960104a540c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779411ed866ee8c999f6699631410dc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f3fa28e9669f3957397838fc8b075199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2f06b2bacc436c13eacabdb3a144200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128bb9b375c61d272642eb147bcdafe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb6b71210ffefa3fa8305934b89ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2758b69e1778e93bf38a98961d951203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf64e0caab0bd1e6e9e7c8fe3d9332204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb519ea5b6369365e95eff4fdc8f348205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e19c6c8598eae5d35741d04f3670f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ce178a559c1d6745d24b73630a47b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d3704e698e71cb18d49190818e903208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4985a0a7b3fcba349f097e9b06c7f14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28142810ac7463880cfcbea5b610deb3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874783e58aab00f1a0eeffedff2eadc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481898b0a9e7892ead78417a214d45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e0abf9b97241f0662fa990da110c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e02500311ab5ac9f6a5783fd18fc80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d07e49d10957761275e7ba4dcf646c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabccea93b352b7467df9d686c655f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa792aa4285f4e286a08aef5d741de9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603cc7d6ca192084a4b1a5146ab4d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d274bf4432997717af5eeffc46f57219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815c86cc23a4d62a0623b72368635e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05cae97d0c5d96a280be98849c25e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7581bbd5b27e9b94a26adbadeeb7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a9405becfb3947f1cc97ed4d45093223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daa6776b99d6516619a1eb0f2567e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171958aeb47b9fcb57b98e54c2361b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1898dd6440c3af936194f75cc5685e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f25ef37234256b14aa6f4e04ea01e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe17287d43799bea09ec8920631ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef9a5cb3bbc7d4d8be27cf1d5ad38f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f780ebb5e4e4f2304a6928c7e67f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ccc266d848bb9b226a7f22dc4cfe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba33022b925bcc58131882bf3c7708232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d695763688b70a76d77740580d0eae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789826f79ba5df4e8d7cfa8763827c5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cbed27b513497f18623c6a0842226235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce184b5938274d25553fab41504a8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2f0ca0d2b1c0735967f3a031a6c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfba9bd39da4293c9e121e4b277b3f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a108ea6e5597cea038d452106aeb0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0258f1ea0262bea5f87a83795fc84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c043651b24245b4fc420a9fe876df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822556a488f4b47251e2602af9f2e63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee8b16290c6ad85571a37e6d87fce7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5d47eaa81bd498c2e4aebea57b368244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6558eb430b4555e00bd29e899c198245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeec8116dd72fb70b4aec54800f77c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83acefdb0563e769984ea0ebe84f3e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449215d05cb092f87c0ae6c6b1152e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a683f39ded60911c06e7cce6ed6fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf3e8f4eddb96d26aaa11318f02c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ca50b41b5f7ac1186b9c6ab7fea76251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0561e3da919deb643134003edcffd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4074bb7a230c7785b3a1370b8c166aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae81d7defe2ec633e47b03217e0a64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b8eff9b12d6c78d0381957e55f06f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d44bb495522546d993f5f443d4813256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6532606fd89655a9966ef4fed2a3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2d89bcf1be713d61eddcebb5db2b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3584f6cca4958c99ad6a4b4f33fa1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dffa80b88c4cebd2efe9514b33a325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152012f7cdb453a4ae52564bda8f04261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427b0f2c3166466da2ebcbc494c43c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72354f2a236fa07cc53caf8297e032d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cab441e0b9c8fe43b51b932bbc077264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2722a39694986e8031af06f54fb4c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d252fc53f87cc0dcb088a82bb566a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0216a68931dfc9343901b9a380f9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80936c62d91a3d4eef6b324866e1a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf5e1c36a5c6b4c7d78d76025565d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310631107dfde81fbb9b4023e285d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df29d28f9988b6a1bdc9b4a83808e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c709a233705271c25016515425f4d70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabac8ff95327fe534f15226b7cd86a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ad51c7dfd0675ba742f28e95130e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd691bcbdf59e6d146b166021a55241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9116ca573ccbd4f0806192174a14ee5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218037e4b4e037f6617eb0ac44b22a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038612ce7a368a7cff82449dfd3a75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c3f334a0f668159d682067e351755279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a36d804a8ebda56abf8318a012a0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df313df283162a3e03f44bcfca85df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18e1b508ba429895340cb6be824b21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee015ab683c2627390d295e06911176283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecaf661295050e013f5bba22bca5e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f7b2138a5c8c41ade8b1b7e93d98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2cf89aaa41af943ee0e7895eb27f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a50e225fc5cb8a3acf1d6493d70e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09027ba91b6ea2b337feb216600079b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46627798f68cb666ff76a913bcf3999289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8df1d0b07d80d97a1c65394e006042290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3deef2469e3ba8bf124493b275a75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9c94d250d0272c0757572d318626292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a884718dbc5b4129af08334b66c41df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd801b5cf9fe188035f706264e8c88f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8ee2d99c2d0e9944f889d49487268295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd6dd0c4d2cc26adecaf7db18d6b4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e2cf49a3d717012c9fe9e26f4896297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d1ac86f8093f1afb2df227b171305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae72f2e88cfdb72375faf088455039299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563fd8b6b9c000341498d49880ed9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae80daa1ed7a369a4ee2bb689dc180301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35f5ed2753830803c4162212ed632e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29d7e9644e9eed3c216b981ba39c03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585371f96c9e3093e77ba262ff30716304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8ea2fc0b1da60ecd6034ab398cbc4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9c036fb709753636f42484977d5f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa779f93c936e81c2a1854ac1202dc1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdd248fd673d83bcea2aee86c56214308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfe4664aef14d43546fdea50032f50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf851500663ba9f1441fe748236d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ce01e92df4ad60171a66f64ae57eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ed1ffd03bba151fe1e98095a0c44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2984e85fb6801413a9e683283c2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12d03e7758727ad5cba6f309cc6f2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b467707f68c943eff0ccbc41850a63315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cadf5cd3a0a6b1f3ce195bb2294278316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f310c475d3b0a8fe6b068c1d464a150317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083210de973c4f39443377a48ac7d2e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7358198e0a4cd68a04ea1f2f90eca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f269277d5d92b512ebc501031c06781320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ff4c823e4cd2f2463a9fd6d38443d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38ba0d0d6cfd30c1d9364058c97845322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19322fd349b9e219bfaaa1362acc5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cdbab2754399b92b3898975d772f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72958e8d6b3d254e3d55103b50b0b9e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fca23cefae2b80e5e40c7aa970af8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bb7f45cb25605f8977f11f3d3c814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5bf175c6ba47b8f9161e87768721328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f235603e0541e833ea0be677300c7a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6d5b018ee03afb463de24ec6c14f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cc299ebb1e1d9c8b167e8fc81a1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4598288f6ff1b49ff0974c84e14eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952118a259ec61bd4f104198460542f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203398a44737177a395bccc37bcc86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca69af32267c8dd4f852bb21983da8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cabefeee53ed30f5f49c9c9b16e41d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8a40920c649f90795f8b4525f4b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3b34ee23740ada415d25d0332aca9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c543f3f63c42dbed5ee91cb35fc01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be074c6b3458e1fbd7bd275b752f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542f613d0c1ce3ce168c1245ce3a207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df66092392169b7869621ab5b7f6cc6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581e92ebb38fcb99d0b944ce254dbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da83d425954be02db871419fa9b8c4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143870b8d2e6efbe7140dce656e82b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815d595979caad0010f9dbad98625b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf66c106b6576eef1bf80239d6ac0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dffe3c221e65ab4d84d7bd62698c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18317cd7d758460584b5c8618f6dc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e372dd602ee2dbd51d4ae3b109e555350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df64030faa396062a0b65ac4c6a7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bd4451fba9e2c22132ff8d25f30f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037247b6692f33288df0d387976f07f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da48308a6570de5fb48b03cdbd01a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3b263b462da36f134b31f309f0b4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183deaa42e7c1711595bb2dbf354be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bebad272f7832613c269736a1a058b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aba994b57fac8cb6835c13912d90f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2923569a6ea36816bdcdad8713045359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325c5e56dc623dc75ecc1453ceda45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09abcfaf3b436d657e5d237051f120361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f0cf34e9029c0b085c0d605bd5f51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ddab151c03642d15ca5471495b468363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d3bec0e35595a2d24b0405b1f1ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899bfa0aed0114f05fb84a98f581b5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeb86a3852acac639969498cab715d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37084268769bd9ba5176e7b1cc8dae9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9ab1cc9e18af123fb948dd11903d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd325a2bd24e947e181fe7eb3df5a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b48aea8c070b979711f9ec9de3e6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97d000e6a8b544c4dd3454f1e4881371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4183505da7a980b5ba3ad27576908d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc701de3290ce9c1562fed340758c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967adee47b1e17afa74091b12818b30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ee06b1ae5af2002f6b47ac2c15744375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc380b7dfe8b5c0866071de1c9e5e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae4807ef9cf1a14506ca91108ea16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f72bd3cb9cbabd4d5e1d5f6fd1438378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7671723036fc32a8d9843c44a0fb8d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083047934a748468e9ee7af76fde11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bb029a30c5415d303fa143f40970b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c19aead32c6a200fd166d25afa789e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f878def61953483001c5fde552b29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c72d783f63ac4a222b7ad985c283384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19ee4393f5306d1bc4f2491a6625cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56fc34c8ce92d39f9705d493cf6861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c30e0299bb18a9b24826543b10ed7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1fc8ae9953dd3ab72336a8724d6d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468037b5741f2e717eb4fee4ae6a7830389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74995304b5107263b3797fb64dea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2615ad545eaa58b8448912624fb69391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8448082ef2c02ba0826a56dd14f593392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d59c762ebbe4f61255cb04e873938e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecf179adc9d9211d9de0da5df004f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928ddefd8e70e75ac7d1ed795faaa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac5d34f2f288ff82721b4857d0c333396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec0a2906120ed14c1c43d866a5c758397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc983dfe1a88ed28b11454559241183b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc87bf14bde15e35ced7a24692f53399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84fa5e7448e1bb8e92a025d97c7b13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a562cad328d6abcdee994c952aa98d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedc4de40d27b54941ee9b1c6048f42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5084a1572d57781b959dcea29d58403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb774660421f8f74ab9a0b3f0195ceae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0465a7bf4e3877ab53e815df3e64a8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd6fff94ec1e60824e08c7e6f0f1da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7bb663c36b9aa8196b10555458a00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676b4f9ed853e29662df86f189e5356408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82377226fcbadd061d1a13cd17ab361409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c53ba5992572b0bb742e7315b154d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa505b3c0bce69a14350f16c8c3bd1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85854e9a7f008146c8aec51183081703412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febbc9c5f120962870456df83a924df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91603c6be35589ae9b19fa6100ab03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e9716b387b3a85b94d2a45674add4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91de1a40a609ecce0e94c4f3f3db9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59ad8acb7be6ea752e084bd9de1ef0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69110c7f1b19e1f0d50d605cd5cf46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc32352f6d8244b15a1e13f50a741ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9a9bec2c71182dc17c9d839ae372f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93ff6b3ef19b48f10ead201da42337421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3afc9647c64e12a96a1b3d9acace422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cd43ab9a4fb89824e154374559d82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b96ed14a1bac50fe198f8f45fd7ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c58da52e00a1bb3fb8499fdb02de4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70f4345046511d65d94ac86950e9d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9e6ba1d64ff4440f8da1caef42d96427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928af6110f8021756bd5dc92f40918c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec7c7d132d3f56bf90ad34602d363429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee675ca760bea0ccdafcb34363ef89b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679673f9e3c6bb9c80ab80dd9907f53431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a45e36fb88957121f8aad219ad3b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91232fdb095cec4ec5ba300a94f0b553433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aaa5f8891393a897576f57c12fb0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bc7b85c3bbad93022b90a352c1fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f69db56811da4cac2a4864ecca88b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3d435bef8684c12222c6d8938e420437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825357617645b51a03d3700de90be26f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e709738748b634054dc32847ccb5b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c628278a2a30bd33e8f599d2172f136440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f60151775bd1f73892b83040af96aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691561d324e751eba1025e20b489984442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e036fc26701ed0fcca8116da35e128443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249a726df9f882863f55b6dc588ab75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f3cf5ee6acdac3d5c0f615c93151e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f20b6856c2f94a0ac3234bf518de00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1880927a9d2b8c12dea380236d6987447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87edc74fd72d9ac488fe7c149b2c81448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cebc0bbb66f8eb4db44d2c76ae1d5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071dfacc024c2b015245ccb0c7b3eb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a254267ae89490ba5110110518552f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc367d0945de6944c305570e0f5e4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ec17c6fc8bf5f53ffb0914fc1e6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dc926af033ad8365db04c3e5e8db3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7180371210b4f9120f39f88eccc754455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04facc29d0627bccc1d85006da00aad8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339320512cfdd8866a9c3746e45102b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620b0ccb3f07a3686c61bd697bbe2ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c683f0e057d14082148d40cb8c38a28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa651a4a4cfadddb8cc317210e9817460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ef11bade80cf37f9baa7e293d3cac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd4d0017c6e3b4ecc39b38d9492e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057cc0f3acc7df2e3b59cbbac76fa8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2967c0b772733b583467980561966464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905be2e16bbef69b54c3f4cb73809b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e884aec135616ef2b560e00f76399466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2889f29abf4ba5361a713cc361ce05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc474887b2b53cdf7359874daf2e8011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc752b2cf01f727578d037d33ace9a83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c87c46eb3c1d2c56b37d1a14dd68e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695247d2bbd14dbeba4b3216ba48c7e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f1e576349141b221f76831a89b108472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e6ff950ae16faada19b2da3f2f25e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c4e84677cc4694e6eedbf005ca369474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03bf9d48a0f5d93c469e02cb3367a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f6d5e4a45496d250e382864c5fa76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeec9df931ef8ba9d418dd2097123b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702544d5d28450ff1a9934bd7ab0b9fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a809458459315972f2026288a7378479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cda5e22d859ef40291e5c7c0f5058480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501630130fcbee676fca15518372b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02805307ea8beb8155729c98288a2cfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3947fa2addbfec0bf71680b8adfed41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e33385f414e5ad5bfba3523c6b671484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220358f37ac75154c28df7afdfce1f47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce2122e1c4445026c45d2e7fe66927486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11163e25688c94493188e3e6f468b2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f905572e8b31d8fccf3b3e7b85f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be872b6b7c34c91562f97100db17611489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e388ef5d22125246e896b929d702c1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6073f73bcc5e791b83cfa884e9152491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d7906e3521ea378d62b18a830548a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58516891e68ce5fafbf77c8dba790a50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb46fdddb4f11e2a799e9d10c22a65b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d76ffa51f03c287a47c184a731ec4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f878cf30d677d5da666d486bf36c5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100198aa26c8868cc19a9b9df830517497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1b0a1af618f70750c971f1c33b18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faedb2a19f84cd28044d8636e25456499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209305a4fc529d52970336cd1f15159500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e91fc6bc8d1c2c2734cbac9f9e8e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5a2ecc5f201da1aab5d140d70b697502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb68133c8a1d4cc72cfe1e78b10f00503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e5b166a17744842958895fde830fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46b584287996039488d5b07a228ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed78ca78f69fcff74d8f56663ac4e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440178adcecfa4639c878343df184a82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5c9dd9b80e35850e89d83c77e16c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1848dccf3b12cf2cd5dfcd5441b748509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6d8243bbb0f27381e0c66de173685510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20de5e498369c86d85fbc28b38373f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d2e5767eb27a7e6b96e9f58231c62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef195b407e2da09b01994fdf3b1f311513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cef624b56a4f4d6e9520ebbd83a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc4a1ea7f8997c2fea17c9fe8f4e25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c732de5a15a5510737d67afd6c33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c0ee06c1bd893f1426de0ec0fbc3b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65633e02036eac5fae6692255541352518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b52c823bb8798cbc06ca0d9df7d81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d108675f71fe4fc9c1cb88092efa9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c0d2a2ad4c69e7832cdaa38dd403521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5bb0f6b9ccce7388d00a49bd813c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8eec73eebef3bc7756e2d36ccb60f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3ba07db73c97a786cafc9231eb17524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9ad5b65da5d5a56f2e4586e7c10d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60200f94d17352c06e610f65316617526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f668167c49bf60a99a08739ebf929527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002ec5372172ce4b9a12cddc1318762528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660ccc734f7c388c566377635478a0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37a24ebc583f8ad82ba68897ffab7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67d4ff12163c0d7086ccc4ebeb63a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b073004d307912daa92974e3b04b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9151bb189f878bf0ba7052954e20bd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e0a6bab8c63aa2edf548450113f70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091cb185e0ad2142c882b36cba6229f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c544005ead500b6e5786f778dc83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d59e77b8050568b2fe284b608ad1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f201a8bb07092650117ec69f8ae63f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a430cc353ea533fd2b0ec6d19b5862539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dce832f0b1773f93183598543efce540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f6d475d96cb8c0e89df398b06180f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c69c52b96b901ea10f47251b7c32b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0151a1a8c11ca1ec909376ba130740e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a0dcfcbc5afba10274c1d89919262544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b08998f058a22d090a24313cee10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39834d90982065aaa81dc50998dc5357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49bfa59649900e109c320c6b019f0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178068542aeb40af9783bcb0637444548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90dc03ce73c95ec0ee062515c9fbb3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3445f253ff7a730b9d8335c9a1c8030550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728ada025d3538476c2cff7a204b908551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012faed5338391ce23e4b0569042909552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff9b9d7e3b608688043a8bb7ac8752553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d379e44be3150cd20e076550856c54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e088bfe039bcd643880b59856e3df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3b65a53e092b21b1c56a296cb5dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721967d757bcd70b502135a7bc69084f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afb304e221b9d37344d06cf3b25b81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8c5aa60f1c641a82e9a391e91346559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2410bde1eb6eaf61ad1e3762ce85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485358d55508531a0b3cee353ac4d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fced076acb2bf9c23cb0a1f6abb65562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e150a2933e2ce262c823f4bd27472b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af825b038f0d399c6bfe80bbce7028fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14be0a0efb8a4644be2da0df2227562565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e12e87d379db55d188e0a556f9732566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a7259cc9e399fcc320ba7259a2ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08667ca33f534dcfcf5e27d3e97097568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e228c3ea478457fe2f31594189580569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7a1110671035432dd6095bfe4aa5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8dc3f83c1bcc210090c02cb5b1fe1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605a92d8fa3086553d0c04c9f26443572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371835e4cba254cb1a41623df5dbfc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105948789f9224fd33311555eff2285574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060aedfa7a4d0279f6ba2a4e56509f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3c8497b0b469a32a78cd22c63046576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606010279f298d9920894da7b62c27b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98ca45fd94dd65aac97145bb122e9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cdacc40fa3742dc47389f45bcad0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f6d3c4c32574bbe76215defd7dadd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3102b390cc29a84b48ab499c592bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd9fdf90079666e0e3608b889b5e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f75635252f802405014ae85cf96df3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8f67527e3115dd9aaed04f313dc25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8bbe7718c19bc6608bc7ba1d816bd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e13c98dbcf1a6f11e6ed8afe731f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3eae53c8bf6ec9b0f453b0346b4f28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05b29f9ccf5ddf823bb9c4fffd10e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbb4f893e3858988e5da2da9d1d7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac555e65e05608127faa41c81c2fc40a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18d0f8ddc92233b01be6c72a1c804591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b8d44a09ef87f4ffdbc82fb98c96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6fb7b33d8ed7f29c3947012f72188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd7bf70f67fd72cbed3f3e27558be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b499b6564b5dbbe92e6ee7d91f4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4748fbebdc4d9f1549167633bfb15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdb2476b7fed1a13b0419ea9e6202a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dfc8adde9883b356857e4eb335e1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71837b1a3e9a6e220759ed96dcc51e0e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75059f8e070764b26780037370b6507c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832d754fafe101992f7c94bd310580a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6282053cc96e9b129cdaf45a14482a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eb1f73a680f0031797e46c27e3b96603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467bcdf8a8927795dc7e62ad54459a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8740c78b07528ead44355b9421b95fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88af2d97d7e8be52838869ca2e091c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cd7d1be3f928b9082b79e12560f01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcee38a2a8e381f616124c777da24e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4257fd850c312518381ab19d5ce2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871ce09b7d039cc31b3aefc46aac999610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46d638945b2ea9edcaf3363c58683d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafd5276bfb2d6a0313c9f95a90c8ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e6c7010af3166e4b4160a4d322cf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b450ff166c1088970a4f6e0d9af3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8f34183d79cf7cfb3d743b5ad20a0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77dadcef77bac351a7e7c2d3b2dd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc0d1cfec8dd30899c3b63cc046b9a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931316eed7b461df367bafd23819e252618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136515fd0f685d21b376e65361462888619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bd171a4614296dc1c6ee1fd774632620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e57beaba531488045e8b9a3a72363621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c94bcd51338f5b0f59777d90425c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599c0cb1b8712e7ba56665e46c5bc99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0b8d668e54d660250738f2375e22f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f36f0cd4c755fbe02c6b349622ea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434abe3d6e755a30e7487989b9b42f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1370d1d76210533f10f50762d4fa0b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06df33aefebda69cfde42084e570df5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bd1a8fe14069673ccc89a77a4b016629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1c16d1a0efc5b4cfb2b25fe2d5fb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f8f63d3406fd254b0dc317027a8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e48a14f10752961b6831b1fec467632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aabb7af8e41fb25bae5193d17fcbd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ab97e5886814262edf51c56d2f54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c568e23bc08286e0a0ea110b09bd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b664f90c1f7a2a6d83de490940d264636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab40b2034c95b97d2f3523afb9cb3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653e882ce25c4f2eccf93819c076baa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c4ce4e3708a931f6ebad8dc00f2b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54298d8741fccbbdc9e3c004c381b44c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d20d88aa41b72187ad2d1b52f12494641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fff24ac208b6c9a1fe68278ab4d314642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc74251e89297e3a16359347f13f6d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30baa1adce73c46905baebb3428f9fee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d5efcadd6d395daa5a5bbe6ef3887645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690941d6c49c1f3cf2caeb3bbd3b0cb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668d9fddcd94a04248d847e4d006f3e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552323e6a1ad980a93c75a03a4301e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83431a531479dca7d9bbda45b32cbce0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e382c14e2a0ca8bbab687c523037a1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96548fc646379a2a981afc2e26f1415651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cfe193f058a35f1bb3132e27442d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f89ea4c2c0c6d987ff471133fcfb1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f127c09ab3f403d09faae53bcfe12bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff4669e62125c043959e8a275f9c10655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfacf554ff160aca96bc749904b86a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434edc86bf43fc810b58599a2f0457657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3566987a3c10e0608c50a1afd9743658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2f90e8c89d6d5ed0dfcb6ed709dfc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41abcd5db774dc5d8ca83197c0b3124660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a0cc68867eec84ea0b147656f632661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b889a8a633f8951923ce8924b97f25f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe469b5517db86e56ee551fc80da1b2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c11fe67c608c5dc4c1f998c1c0d64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d1fabb109f3fc68019113180d74ff665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16578cf5449c217c8facb6b3c2908f6a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f33dc353fc2b0889eb10c03831c8eb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a4671bc83a3415601f85c9f3cbb4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb7c6203c4fd0adc2276066a9390c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503d10992e8605b8df196b176476b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e9e25eee3bd3481fa18111850c7ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550565c87d8b02488c008e663e418961672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758522a37f7557820b41dae09a621fcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277383610367d77b2e8fb330ae3d3d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72465eb0610b64f91c0a30ca72177a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9a4d3cb58b180a960a3fc5c263b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927943a16eb29d1e35d80d56dae33e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4934357c75de1751a233e94ce79ee98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aaeec0b9dce1366cc29e530d5cf16679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9e99355d8842e3de2dcc067f83053680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d28dd7067b4b24ddb0dc62038282b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b1d078cd8e860e6f034acb9f36418682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266075cca0e9c8098367162e18d34645683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac53569327331b63fc168b671dd4b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaca1281a31b377a3cd3872fa1fb26685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ccbfb8ae4a4295dd521a4cabd05e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f679caa3d9f9d7e82c5c95c1921ab1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620480d8fc8d15adb2b793b1c74e2007688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4bd0a5a2faef7ca6a747c8e823c88689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437501e048e9c1e2e8b6dc596dd2764d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329df498026fe14c1134c7dec169a25e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e719d09b969f684dd357657dcba2ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d2139d343dcc5529a7991a71aaf1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02fdf7e52750f9796ccf60c768cc97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d55eb0f1f402b2e99b550b3bd3fc3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266f007a52cea5d171b60976428bae5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba54e3d070534efecae84a5819fd90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93adc937cd32cf6851190309f99dcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318a4d182fe4e3017362e321d91e29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0bb5e3bee58c8c0d0c0a17b985b9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0eee1ec5015f268e713483751ca2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57ade5be3d3925664f85fee3fa4653702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9aaa82917c9265ba6f24518a43d60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa95ed1d1ff7c7954296c4b4c0d6fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae96a11f0e08878a6b3764f39734440705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab2b439f03631541d69562992f1d90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b42fd8038467da8db122f41db3baa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d94d5bdc202afdd1a7dd4696e7b2e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932cbb2e4f49c6db1dd6b3c1d575984709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516448b6ffa9f6f1d6d0e4687e3d9a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dd7544027a7a3d360506de6ec548e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89b354a73647584ed6aef27f4b7731712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d2655867e88eb52564a3424ae1e56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d313e243312bf9942f5c0e08fb16d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e2b96af32a11a74e97b5b7a050f58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3466a8ada94982a406e64f1bacf0dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1a3fe1bc0a17aabafb9568fbd47e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22498b1f15d03350d28d71a9ee6d1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042136ba967784ab2d90e1d1e03f7e5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3db01a1c7a85ee2426ba02e09deda720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd3ee3efdee54d1e584ef37c8aebb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde306cfffccc4a5ee2639f1f9e4bc94722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a244d8c559411bc9b918c1c8ea40a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e17ac6c09c7f40d895b572c085d44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d431538aaebf2811eeb20a74daa9bf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094ad77c3fed6df831f7b460342ed4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a0c97c3a4be4ab867a64c54c6d19727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9231b8ef1b607395ef87782132b3c62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f040c4f0f4b9d91b44b3b1fd99493729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0a4280594fae7e7d3864f089b750c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c25e77c9695341d127103b565544731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf427db8ec5a5d5f5b19bd0267b0ff2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c87cf00c6199f27065dc8d023d10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03a9fc74bd9a8555a35d4791b0125734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71692c179b689b26f06a353a58e801b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469381783e6f60c614b2f510e825e964736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7667e14c89bb25a0c3d9dab5f9e9c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7debf6e84182139e5ea7e5a7c9efa3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa8fbbbfa46ca9464d2d6e76ef40ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5067e15531b8cad293d2f9f1c5a1b26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913d8e278a87c972f1b61ecb11746a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dbe6882cc86145dcb4144747c983a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef117170e3d8dd0f46e0037e8e3da0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156b6cb65e62855ded365652cfc85b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9a5cd048cc95a386d87055d0060a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd83d7b922efdfae670960e935b6e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0199cc17f72107fec3cde5423b92b1b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e251bbfeeb863f751ab834e70fc1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57006ff30e6af6a31f6c240382ef00749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b44c50268878baa107caba63e582e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c9ce486abb07e35faacda605babd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35d420b813219bc8141259515a7a23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478e5003b2019f7b9c9216aae14b972753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d59f33daac40c14d698feb9f4855754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9a8aab233ba179ffb7e1c2ec9a719755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844975508685c7cc28d8d3ac60e6d8f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1172e2123de559bf3710db02e76f19757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780770fff41fc455106795781b92d1b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e2c135c55c2e84e0d093e7da11a21759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3781a5c8ac2457b00f827e0e0e6e4e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4335a31b08c893c95b6df7b9a5a3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabfaff28f5457b1974efbddf46d02c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032e171c75510bdcca0b5766dab34c4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f1aa566fc577e9f6ac001f9f7bea764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79189b62fc6567659a34972149179de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad66a12a85ea72833c08b0c63a5052a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430172c9f5071aba679a56ce36a2af6767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>