--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51578434214914a574db1dc16d3a45c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be41a1a62eea3ad57ccb24267624b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8149abbe7d9629420b4975d24365f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d886294cfda8525362440b0c81570f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ea708be6af4ce5c3790280ade6a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fbc503d7e95dbd378e34b09651b5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347589cea7aafd18ed28a9ddb2cac0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57201a3eb0f41083723a5d182132f7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3ccc5557f794c390517af48b77919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa2334de90fcf7edf2aba25af5027a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f02cab826d0df82bb0b76ba69f13e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff077d883119b05909d1ef73d85ff212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968078fc7f685dcfa7c5585e88b35013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073597035a6cb46010bdd3904b1d81a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb65e896c8acd8a62698f18c64e837115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4173917437ebfdc4fdb2f1ce93c5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b93ede0a2ebf3809b482cb4d775c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda58a70a6d3e50c73828eb523657a6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb74483323e1f2b2de4b3a3e5385aa019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d320c600541c139a38870983b02020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16efbc2e80701c9b3364f9f59ec1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504db84083eb11d2728bfefc1946a0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7193420fda4ada25da81a3bb7c7a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183800ea3105fd4204c3d28c4a88fa0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bf3053e01bc8ff03294cbbd3a15425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928df79f780eccbb8a8789a96571c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8036b27f695e53ec2920eb392b0c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d1e7a54f8199a960a2f5bd9ce9b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd84035ba4fbbcc8bd5e7a2a8c77729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f32d9ec2a0acf8c3a51bdf688355e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd432d527195026a421f748e4f8ea49531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54d997977c774477f4df456aba55f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634c6cee857c61e4b5280feca1521733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa89403781a30600f5366353e9f0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8496cd4dccf473d638d4c5a7fa1ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a19fc0aa1e3c893e659e95684e150136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26a640b3101b9c8ac09ed71a94ea437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a21045c8fdef1f67419850d63e2fd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c3dbb9baddfe6b2036ca5c91fd88939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8daca7c70d28f5ee2034d2aa4666040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce677a735595eb77d3373eae66f522741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf3a82a38b674d868073c644d1243d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd2cb47ae50eca34394ffe6ad238ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88dac5f982670d001593350048a2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab963df764aa52a04b6dd67f915d93c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac707ffdb348e211c06dd150b992446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0ab7b1b17bec01ec9a3b087aa506b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818a34445e29c9b76f8bebef2bff33648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a9d1012b854ee1d5464bee0aada049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e22f4958115cb9cef07563780f03850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd28f0b4f2b8237bbd056aae01c3fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962a4ac485662ba9417c28943bb6e4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b776d24719dc37f10e473c3b2c00353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2a8584937f8b2735cb4493592afb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4d11168929c3e64bce9b3128744855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dabe426cfdda11af7192993d5348156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575544f26b621e3c2786de8a4ff5bd1957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7df164d35dece773da978f87128e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6502ba45fcef22417a36c39825ea759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f502f922bd0e94330147ad677efde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4905b86728137667dc79cf73085a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29667812d7be236e65a416a272501d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca456b8e6c9895caa5188f8c2fb3cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d68afaa132331be5d18445549db0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff2584cea7de46e2c2212d458878065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d957af76d4f89d522dfd0d5beea07866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb31440067328e921152332dc8da6267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35baa50336cc48269a6f6e1a540dc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf040a0f819f666a617460cf3c4602c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b47d6f993bd345d52f8cb0ae5949f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec44347565f2b22afb96101582f1b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95187f24c794c3a739dc7e7c20d106572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d282938cff11832d6af6269b9c8ff173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3456085c215e0e8db364a8e8f81dfcf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da995426ece17fe133279396c9be46475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77adb1af1bcb8535149e37956c854176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6ae768144f6a7a1d9c5f2e010c49177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c87b131f7f79341e1f7a67c58b6f1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311669c9ae2d88a87e26fca06cd5dc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ceac648619e1dc18209714aa82e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d94982e05d9fff3ece1155743929581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151eb2651ae4c7635c425726fda20d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68497545823f5d6445a57fcb217c1f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de56e3fd4e8d255c37660c8aa93b73384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210aa0805a7279df20c9ea05c5fb79185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ffc11a97773a1fef94d0491eaa6d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8264a64dcedc20e5601a937af52c88a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4d5a98fc8d9c190bc05d51834bc7388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b72411566719cc30189e764290a3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afbe3711677fff88ed94232b0268c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3599c22f36c0b6d41f2c1461fbcb9ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c73aef4a20f36111adb2cbe687e2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6d0ba043605c7afebcf8006b51bb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310a7728926f325341dc77cd71b770894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80328f248cb597eb7eb9c87c82c80d0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cf012d2377b1e535b3541b19fa6496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1289d19c03e9129299a5ed1870fc8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dffcd9531e9f5744ac892cc791a4098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc86222fe5cea315f4d41b08ea3266299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf4ad5f231336a450f6f55dd634405100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184624c8826dfa52cf6fd5c12fdec0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ba94ca00c6d26a0c3c1fcbd79fc4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d035e740613b5e412dc0bef7fca34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fea775d660538592f2fb7a1cf93ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c5a0c41f8aec9c19fa715f9b5999105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745e1feff7f5004dd513b50d062f4cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de46a6541dc5869ee395053bf0acdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667b5484d9fecdaeaba6ce03a420d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef26e7629e7069642cfecf56399a5f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7c0010067e7ff1a2f1365f942c195110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f846669e374514865c949ed8e523ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fd2b7b688cf9cf3caf2fc59ff81a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382791eb3b8a2707ea1f84155f23b764113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ff8f330587e81d13416c8a7bbbca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a13137db1954d3ecd75fc5d933e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c588744bfeacc6e84865032dd152a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a204efd96362ebebd2c9afc7a295d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb878d5e6edf8ef45a725053b070f06b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168dcf646ab952bf18faae4725b0837119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777164bdec6c6d1065e22e9910ddd72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c268b020ab9a3ae688c256cb3bd0e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309aacbb4717504720cebc690e1827122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489d29dfaf2f030ff8d6371ccce40e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc14b4937b8b927fc2ae8e39511f1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2f0feda98517922e49db21343ad39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f3608c274783eb5d600b9b758cd2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7155a4b1be7afad44bb407fca7367b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dfa243a544be9ff7b7b4cf009fd69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c2aef52191a71ea014d279bc047af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ba9894911199fea3e3e60e1a08d16130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf04af7534e48593a98563b8eee1d3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c347ebad68f05ceac01004d678538fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3440f1de0f4c19016c5492a5e784db2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314b758a5880ca689d01a86dc03fac1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ee719e537af007cd124453983c3e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a151faf4b589428a72917f03c8922ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084963f42236346c1dd31ad9298c70d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132045052f4ee48d1fc6a0a9aa69ea5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59677c72722c807affa6892458b8353a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0fab321eff941e0190a62e8be9cb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57be1788d56e7188c5701c6388b6e2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294cdf0f3512b588e25f73eb8b1337f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bc68a344334244505ba8a4707ddfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d1e8b82c1ffd79dd703d5cc8b8d84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5801968e639b4b59584a9f839f9bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2aceeffc79bbe0ae95e36d7e05cd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfbf51acabb589dc8618bf4fb335d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a47cb086535c7c5d224b46ae8a49d4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f987abb676f497128d84e4373fb7d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdb2c194549cb38271f2e7f9a6e06d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef6e0fcbb0c17eb1346ce9995949d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3057a5a6c09600ec8494fee3bb6a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd0cee85bb10d8dadb028d944a706153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564dbda6a6bbc7c710ed8ed08be1c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663e37ee3c4fe953cf113c877e2bbd9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a3c7f1167e928878656a76b097e4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2354f70724f6d16dcfcf7477510326157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e946f0e9a945f029d84e30763824b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38890c424f918876a5dbe8ad448866159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de0e628e35ffd609c417cc66427397160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352144c498f42b6879a7589b867337a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2028469a99bfbc65cba509ec204616162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d6b431dc4023596ddf2fc5d0cafb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c10bdb661fed5d3792c1cd4c71ef2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7c145aa849bb94698efc9dfa41a29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf680aa31d58717a36ac330b78374a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae8f20a24a06ad7ccc35e4945c6aee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf17cd26a83e5513cc23e1de33bff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e3c96fc6dd57bfb1ef6e2f7fa86db169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6e85080ed20279dd53ff700d54eb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660b0399bf53b9d8cb4fbf13d55d557171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb58e211aa6227d0052239e6c960b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf817b5d587846bc5cc0b3f7783bede173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e26e87cc82487b60b71bd0a435d348174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2518c4c3b30e8625c68c56b5a5b20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c022b35f12ce14860b0b748b11788176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8497193ab3dd0c753e4ca63165f3f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11772129fc5a9b244cccbddee52a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc802a7c22f35f04ff73fc448338492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a485887b840fdb4b2ff6afa90583a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3ce69c17e8603a11f0e281c0bfad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adf2bd02108285cfcab3ece282f661182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b75da246c0192c1b3bc94dd55b2f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e5f878859ac0c87381732cee326dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e509bd75c8a2e2320d84f1487196e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513b79e0c2229b59d025f468a023c21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cfefd812c1b23c4277a54ea07afd0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962785b4c83a6373e310811446254fd6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572067a2e1f2f49c2674e477029a624189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c2d014cb9ec2f78b827a8f6557483190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7afc71a2dea66bc329642990d3ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20023ce0b6f614cafb567728cb8bc654192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b9afc8619f01b9f32ede166573c7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb50c21db1bf757b0b9af2f7a24219194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0868007f300a4fbbfb63e9b117e6422195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78379b316bebf09b9975d7ce9aaeb37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372540e87a19f06535a1562280d3e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dc87cd77952795fad00e63a5046c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d728669e0e318f4919918b4504f44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcde5d8dff96524173e4c3e26a14f3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b93bfb978b1693a1cb548706e4649201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdcf1379a874f633699aae62fc2150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cffa31cf588160f4212b653e14d8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ebe9cd7064cedcd6211707a193e09f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cbfe201f9637d95ee75b475dcfbfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4697a1feb2bebbb564e3ab86534ace206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb043e35d0f179b168fd7c4724617c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1c7674f709eaf3b1c3800c6a8f08c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4feca85c29d7bdfaeee1e3d8926ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c49ec78d59d63e51ba3259f9e77e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e918e4dd882322ae177819fce8e30e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55355e046863e6d3e5e5896da826ffd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5fccf15a0de79e2e6993e48801f35213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df7fda362aae383cba72d76ef8fac7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd4bc404e3448dccea0094887bbdb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea788fe37d8c7be5a367ab6081197814216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8731b9335bd3b013c7eca6844daaf5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be13dd138632dd8822528a8a1ea433218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5bc5ce98df885d5959299087cd3da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d97dd161463b71fe23d1735063e88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70731fbc2d669a50bdb3ddc663d310fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45268945358650a74c8cb2fb135ca222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6d233166b9c923ae2ea9e725ffa9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7e389563cada6e958de600913d56f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0a5ef8f958665ec8e486887514616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e81712154356de20347ae25389707226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc79b88a47446ba18e183fda870c25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b155780c0464632bea217d737f2f58e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f8ba4b795e3918c0ab75e8263e52229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288293a821eec8bf7ef546ef9cce8e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d642a8915a19c0cbed0fb9ab66347231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a77c720ba00d03e8a4972cca6d40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8ffe6ce49bea4dc55f926d6094d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044dc9c6d07b88933f3e535a57ee20c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bd952d5d9a0735741478e5b8c3743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4efad0d4f3855b54e4869b9dd5ad5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b28bab21aed315cdce17664e4f0bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789739fb355a12dd3067829b7858b2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672562e1fc72096575829b734d56f459239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee1393a9f17e207da970fb573c8fb1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932897523fe4ba933b3499a1db595b09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f9789dbdf18f49d73a049a924f0fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2701cc449b56f53d01170e8e2e96ff8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bae9cdbb070287d89538d81d71e8c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f95d2b720a3b4d2f640530997f55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b872b05eedcc4fcc17899aff23428d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5124f73739fa36d55e9dfee0da3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef8b5dd8e08fbe802e82cb3c0f0eb3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e27b93b3af4094dd8742d7f33d3fc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31c6eca0bfca86e703d7a7eb745d11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f6a7d2812c18e28bdfece1a4cbbaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1645103495482142a5109c078793c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58706e37aa5abc4f3e882627e39b6ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441fd5a31e6364bdeeee39560d33f37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f291bef005110e41bb958325d67a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec944b97bec8d46257223801cb44bda0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056fbac0f7e16b6ae116ce297acc941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6da6ccd01e5a7ec98463399f706f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f05e64b353c0e3790a0324c18faa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0697e72e5fb0b944f1a7e0a9fd0f38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89717c8e8096e3921659673f0d8b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34939be04c9677e2b1966f90d0026877262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3cfe7ac6bcab4d3986f5c1ecfddb8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a8ef229abea36efa0554607ae2894264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f663e59adb58fc474dc4aef847fa38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387602adc0997124f52ba3bdb825b55b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514151eddfd99d5406f36ae214f5ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8fc25b50c1bd58e16a53179fcf961268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5029e14ec3625a57eb4a28f69907c88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d86dc8054af8312689a475abfc56e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83e78b941a6e2095faf13ebb8c4b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894635a44a9630169ad793181ab7978272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a8836ec2ff8bcacba31695cdd2abb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b5b561239e960118b25c05940cce6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc4eee74ddbac0c07c0036ad3c8d18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ad00ecd7a44549e034ec7505c36ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ae60bbb1072c34dbaf882f96b5549277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef916ba1ee0c64ceface29575b884278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530423dfec35efc1ca7c3743f8ffa56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795ea3b55c84269607d5a54430a70f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f6e8716981e559c2ab1b60359a4c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098b91782f7a7f6aa4b4c270fdacb03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc927a013d15f5a84d03fa8ee1837283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596e77f2909d809b3c7b175072f7639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ba439d5de4acdc42036b7a79a17ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87bee137c08714b18ff6f342deacfd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980fd97c0709af5cb70db5cfe1e2d2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeae3010ed6aa6c8e16c5f64170bd49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9a5e9ce3c7ab6176f63c95f1e859d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca78212a85e88defe62ce540b29ff20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1c7f5dc40d147d02f3deb5510567291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dce3412b0e517a892e6ec42586a9e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113947dc5fead18a6a8be1e0ab48e9cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ffa2080f970fd629f0ca272e33ab1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba2869f78c605c7eb43625aeaab058295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e16e2f66a32f40b6b6394a33f75ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f15bdc0212c00d4bc116899621ec2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89a5965d8440ad4d7011f0ac1cf754298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0c540558fb078ae2f2b983439e3b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932834f3191382c23e825c4a4cd5316300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f979d20d7356b06031f148cb825c07e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409dce3db9147378e37ce3929527c00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22cf2ad7fa370b2f850112aa42f45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b91820b83b31283c3b1176c8001b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71881b0058b27d47d4f6746c3b41361e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9139b946663943a8d5988eed5de0cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faf3f730e135a8c74b0427e39cd598307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e25637ccad21af44a7ea40d577e341308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3510c6f6c6224a4c3d2969b7dcb7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaae078846e5fb6ce354ba318a677f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c5abfe4900a7a5a27f45c5cbb465f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4678faa86c7938d37861498395284e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aaa24dd8f0c5cb0b72ea33654d7a1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf733a2cf910b9ed84828d3b531f2049314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6a9c93e93e1f4e8ce3e9251f95c01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543ba250d4eedd20511b1fe83bf50d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac964da77c1e2e9502c2f315274c33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa4b49165ac0c0a34ff197de67c3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863caa07c6881fccb9d5f8e14ce0ac7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02f850ba797eb93c0cbae857d5e314320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fce48b9adcc9156489b2ded9c393ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03881972ef76944df473cdbf23d54939322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df2d9d35bd2aceaf796d79c1b547f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8814fdb396fc453a33334ccc6e5d63e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566207cc1ad9160c1383a774a92b6846325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797160a897ea47514f5e79b11b1cd339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71431d04afa5403ff10c4f847ff41b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883a1351664c6278509f4b2d950655a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97cd8ee2b56b88616bfb22ae820d50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d02185337fc35422aaaea3a3a46f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468fe4891211a5b10a434bb6e1035f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ce0a1483f8ef30f646bdefc105be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b8d1401fd658e9e5b368a1fff9733333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cf803fd3782e4f533287f958a8548334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e5548cb9e820763184a9919bb3bb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c06198ec42ffec3a7f15d47736f67336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51334e1751cb023ef33150157037b56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba3f90689295969275cc162e2e6590338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eee6eac579268427978e0e0509146f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672693606b375d60424839f18c9725f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c560a1cc91a293bfa8dc85478b9285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696274affe0819d60cb1417553cb5f6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eac8cb005185f2e0c54055ddd88cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424ea1165729ec6bb7d91ca9ef15dd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7475735c3892027552edf7c2af3850345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340476a03df5bf7919ef6e34f71c0c9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c8ab4f55419d87dfac6ce15ffd578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5c6a9670ea1d54176443936d205d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068619da7392e44dd55944e4f2a408a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aacd23e052a146647ed25e65ade74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22282a0c3e7b5a350e95b143189118f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f6668f20c0029dbf5009e6e1ee4af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410f6b7f6202a466118ddb51b2601d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf03402452f39534057dd829a0c20d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593365dadc7cb92c7d7b3a9212cf4dbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2982fb5b5a83180779f6dfa21e7e6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522b37345ffa04e01aa3bd7bf4ab59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4e7478b78f491df8e91d64b66ef5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55682d7abebfc146f6845a437f9409359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef3e13e3e89d946f011442f920e9fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029299fdc5ca02b297d2daf828c47439361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ecbc017f7dba958ecc17f59acce05362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a702ceba49ce4529b9aea048261d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ece19f9a1f8ee9c5eeeb849422227c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566611c6a68f69a47936b150577b4546365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96dc1c8da30b1dce7c2724a7b2f1d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac7113b4e235b4af7402bfc1c85ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bff72292ed2c0ad33370d60dd75612368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53899ddc3e79e2eab3ec02ce60a13302369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee79a0dbd83643c9551dff013716d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01510d172d0a86efa23aee868723442f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645893e7dfa27d1f2d9189d02754dd8e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ac32d5e9312a46646ccc9f956537373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844f6e3a0e41b23735ad0f2114e34e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9d4501a47aed435d29a148d9d7ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435e15b814de6d2623d480a2a7177fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94b984387145b7d679a02deeceb393377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15644e36ad5d947185c846bcf0d3746378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe12c9cd3ebf836c5fd35e10a175fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e923801272c09c011f2e26c237a4681380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6caa9ace63e3922bb5de905e4f0ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41463ea35509f4e0dee2564926d50c5f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce693c7ca8f9fea1603c89ec88d3bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32a74651f61f13bf7afa3c59efbcfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfb39e33920b2426ee4f86eef6f5f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c41bb09b29d35018a7947f34521f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d5a61c5cf2c5c66d144c504e41a29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386afe02dca3b78030aca08a154427a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa53297c63a719314a40d6e3ee9c87a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7ea6465516c37e510f6d5fd64c91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f3a2d3687d35d8c0f6e3606dcb0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed417f65cb0a551d6778f53e1d315b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a834d33886c489a5f716483557f32a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c596952890fe8c89c0d38e39065d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290769b9a5dd8f652f7d7303d6aef48395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db07824b090ffebb1207530f04afcb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551b656d875ba2b0e204dbb2773143e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad94d24df608f5c66e2efc525f2d29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b8f6adaac4679df27101a8dbf81ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c04a209379f45adf11d8e723033ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8a1dd625237d92d840e6de4d413c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaee98597d0f2c06ee6360f6ca271bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f506c8c00c23501bf6ae7fca6d62062403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f0cd0e2dd8c0745794eee97b4d715404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a14091dd333e4038f9ea2b5cd03e6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d478f4012645f705ced54ea899aa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c3027d09c6371a89e40f283b9011f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1809df10ae176c5b2ed7d4a9a8eaf3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc651ff9bd35da26e2c6580a520ce1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b27d4dc2a27586f51fe6998c2be5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39764352f210af14f2e27ad3d24a7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb6b48156911ffcf899afcbe7a355d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cce29f1f127f140b4a3fefecf1d74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b3e01146b1ce3e9f93149a06c7f8f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f35e23f5a5ecb1c5f0a8b6ca2ff5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56390d876bdab6918fd25ba796e8668416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74dc96732298335998d156b512b70f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431afcaae42e7f77e5f25e14bde2481418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106b71554ac256c51e658dcc78ed3a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2231b124abc0b7e06ddfba1740aa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ed5a1a7e9ead0ad3af6ce2dbc0881421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2bf5a7774d99ea5ec62ff16872345422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43f82fe79066a2ff3d684bc92ba514423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778a6544cb525e5b95771228ce8dee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fd5f8d318f8a3dffaf55bd03798d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d01fc3b7e4d123c05777ac9f0a24a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e71ff40a7fe09dcf80f14837f91cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258a25273a372bcf90543d44eb6d06d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421e3eea0cf2bc46a168a15e611c5d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107ea266d4dc2ae1119be1d778a0ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bab426645e75af1e13c3094a654f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdd8a8b52fb0f79e114fb928de355d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50cebbbcd377b4782c3e2d2e904635433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865ce9b41061290d86ca6273e64e2bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce391d0c1e2201f9d2a385299767636435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d403b5ffecf905ed3b43763e2687436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6b4d9758c9bb819048eda25603ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cc99c34e1014774a4e49fe18cbbb1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c23fe0c47d970d4d04f6a8919c722439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97313b06f185ec37eb83f4ee1904c57440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422be1d1362331f08f89c2333fb6c90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e7510f5ab275cef451a3e043fc96442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef1694dc9203ff3451a309fef73571443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf0f2edd9ddc5a6dbae9081c1bc84f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29263d6f194ce7938511eaff3ac25d22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23f1b7e9bbd7af03920e94de74252b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bbd3db3506b86f885825088593c38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cbf27739c1e65f370e555d51b5bd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c45484da616853f45dc35847d527fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526d382a831e55b63812d623712ef2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7229b455dd0120f33dcf5eaf58fad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babda09f69376449a4226297287ebc7f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa073f6b1f7cf8893caa4fd3183864453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb6f362feea7ff6a3495ff5b4083c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb9b51e5af99a586189f616d5506f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a0ef7490e9edac11e8609dbb37589456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fe07d9e120c3fa2bba87c371f1e43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694525fed5f4a3419bbbd38ea8094b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c18536ddb5fe3d2e7b821e42ff7023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797027aaa2ed52b380311e8c58daaeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bcad18c771f3e7faaf93ea36cd750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5685cd9e275e6ff6e2eebb178532a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44790bb787a982f85c6f17bb80d298dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471b7f1491efd58d4d94aa92fd31564464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36fe2706e74873bdeb9b2fc7d0e27f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5965a31ec32963c0bbde2a1d57ad9d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c178d3ba16ed51a5dc9f0ac0e8002c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff105312c5f5d2bdeca62eb469fa17468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992822135e03da260d776bfae4c15b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788ef28c2c7b66bef7fa8020c08a43a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b015c741d2dd0426ebb1528d1c4f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb365413ca73d48254f3c432854eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990298dd8a690d7194566b3b8a217772473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc40c9c76da94e99505d0b47b01c9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed9e7ce8a9bba43d15f06535de2756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae5f243e5245f5c08ae660a5b5db31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5d8b8d4a2d757a6fbd283817a737477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf6caa1e6b80a36a4f806a295d9f61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503737e39da032499dea1b0a058dbf22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59a4c2cf11ee08ab3e6c439f80fd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b838a83c682e6569a434095348059b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb89f471cccaa04012441f6251c40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bc12564bd93c11fd9ae9b9ba2ed30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa342bb40e101f61b4774b0c5095cdf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6437efeb3d7c86384f0b7419bcfe28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4e5cce4498f2c06c1a5badfa2ef6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ffb080a48abf9ebe3d5db5ad93b6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccca69c71dae7d2acd25796bb9fbfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134fd9953205a10e54d3262b7fd2e6b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3a7eaa1da750ad3b851d11a145b6d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1a1acd5d757ff487db059a3da3f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37808c614b5cc13cd8d0c5a2d8a7d3f2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb73f95fcf5db3ee84afb07eaa6aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a771653e1770229f1446a02de973a05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747b1005bff35303e15aba5a6c754f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52f0fbe8c8a8355018eec8d4a879d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eae68d85ae5abffa2b47bccbb5d23497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9eb8373062f7b9d01fab0ab6e9ac3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07d43f89a9adbb2831e3d9f288686499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66f3bd2b57d5c9e8817fbdac10888500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff36c8cee3066f56e2f4b699dad472f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ff85b8dcfc769275ce1a5b6df7763502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c9277b22892960758b26ef5d5cad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9e1837b206a9ce83f56ce5b56594504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12781621bcdd94c5b6622ba7ba76ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32769f40765561f239b7bc3f8b18cf5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fbd798c101908c8e1926895489c99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66252516c77b6f4ce781438d02d72989508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0468a404902393005fee52d7ddca9dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b54bf27ba49e449fba0ac48f24d04a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8248d0447edb9c3ae51426d15c2ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef2ace3ae315bdd2d9b688d13e8195512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37962425f47b9c16826ac63e5bcfd06c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83033382b31c2010da671947988a5b80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1090d3f408c484a885386c46e55dbe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835722c18afe03ffc7b5d62cb923c94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdf50dc60c43014ccd470b33cfb94e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895791d3b2ab0554d073fa7360fd630518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25176dcc6566865e3f9872280dc790519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550967c4cbabd421248e5b1865af615520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575e3f637b9de579428f86840deb097521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcb9b0f87e674a6c411ef5fe4b7a6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fa5c9422f125ea896a32c411bf30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84611888d6d604fa923081d064a72b1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8be8eadaeab2755b9ba27e486082b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392e145fc1f1b274d14dd7deb29841526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e190e1a3dca6381362eb4eaf4e91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a2b695a45e6e622c97ce2fab73e7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b1d2a421ba7a32fc8194a90df068c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38bf3ca1448b4848080cda49c8b37d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025a9a708802ae3526dcd8366057577531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04486ddda76f79943845a993c1f3197532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc270e8a68e2f3f028aaccce16c4298e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846b7bdc951bf141513b131189f1c6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2403860ae0ef8dae371178cd78d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b55e1ede99ab72a97d396e6e485fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb50db00623d6d3eb849804a446e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca303a1586c7df0ad7dee0e12662ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b0c2b1ff95093e706a997b62dc893539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeead11a2095be8575186d6380f0526540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7f88d941f1380fe29a39a1ab83df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222867e90d8e5f5eac803580809d854542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d525baaf9074118c37c064e4799a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff84c788a36e7bb94eb1421354149c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b895d7eaaf4e2225db62f2814634d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a0aa1b52b2548d8f13cef7666c561546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da5c30a74aad8b4f118161e333d7f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9f6e317c72f5f2919e4b8d797080d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ed014ea054f501cb287bd3eea0f2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84068edfc871ac277075444c7535c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f824f5516387038a8e6cb047efec93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa3f984ac9a72f1d951fcff5bb86e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f91c28cbf4f392ee680d0aa290460553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682bf1da9b70b58b8617a958c7fe83b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14ad9cb1b17576bdaf0bfc8256343555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a097c959da8205133de1fddecca8433556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc54574797ba1ed4983c8c98f66a1a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff72ea66489639bd85ca34b3a2f881558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876c2bb72853676a28cc70fffa109eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd41a838cc85f622a7a8c78cc044b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d399ac7e5824edfa2bcf43ee0899a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c212ec16f9723ad51a024fc4270413562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da961972a2f0edba902283c61575efc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adcd3534ade8b65c15ee9a3146c21d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8cc3449e5a9e790c36c9240386683565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382b558765250d3432a675a65de5b33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072fd014bca87fae61ff70809b94e1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539d7453f18808fdda9fcd645a0c6d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d52c60d10102fbbc88745879fde4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5363e092056d1273248467fdb43e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e911e136f12a49ff15aa5ed4c5bb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc59abd67d943ce133ca1a9fee00322572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc6dfa9a75b534d13604ec2770814a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e37170dd95464a3bf5876aed51a5a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e88624294fc0ef67c49a0a4043945575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd7317cf8ed98a74daf546d74adc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c4d6a9765f96f186186056acee0ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e6aac78cdd173fb3b6f537c186e60578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab764705bd7d3506106a5aaae0cd25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d91e526c5befbf21257e528d805c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd6fb3ea6f48c7291107041d52abb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ee34c5c16da6ee968c6d4d59b6272582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18cc94ba34d799fc5681adbf04714583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f5e5a6bd1d519cea549fa4fec5af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16a9f427dc08c5ee694767ef1a1d88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccc52b43445fbf3cdc2e9f2543f227586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de35d335417f69ebd91337e9cfb01af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ebb323621176530bcdf1f548e833588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3c6395f48d09b7634b4c2f12dc382589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5221c5df0db0eca9527ba885a9b3c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188a77dc569c925301c4e241d39b1cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f310eb890fa31a1eb81611282d99ef3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e458786ab76a56c83016737002b05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb574bc30089488fded78f6e4a06fd4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfe988a5d29be07e4afda23953888d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc468e8bc3ea07fac6ca3fc54a5f048596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc9a2bf24bf17a2dd0d2e6bd4fc39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d21c545697ceb9fc6c848ee09c821f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f18ed3f6dd753bb74aca31ee4fb76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255c08fdf4746be84b87f88155d0dc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c24a42745e8886311b0262636c2b5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ed3ebf604d6259ca649252ea75f8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f48bd97cae461ea68b75c4941127d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db5eec3ce28531fb1b1e3956003227604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458111c54fa8cc0c1e3a7f3786051b11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7dee2f0b691b33b57fd5c7ede3fc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7714605aa0a8b7ecfab6a418973593607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f36722cc692bc14dd07e18f644f5f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223938d8796dee316f503806317f282609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8aa5d098974df898cf58dbe6bd6de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33225fc009111284987591e34ecf6d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876a79e44f88aa3d7d805d6d6375389612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d49481eaa1a125efec625eb3273c7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3cb37133a371bd9b57da40ae00e72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fbcad6ddc8a001e74c596bc368eef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3d1919de6dd737b8b88e17f2d5675616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26ef31931a3c61aeb1188770e106d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e96ce494b03bb629509ab9cd6b80c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760db8bfdd6bd2df4fe4dae07553c97b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fac499d30db3f7e5f40e840725b75a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62619dd694c346ae267a3e4b66ceda621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc9f702f6d090e9b0209f4dddd3d01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd66623e4390be2a1f4fc58827521e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52488848bb9cbd89bd8e2ea10651ed6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd314151f062b0b3d61d66be62f4b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04900813691ec8be31ba038189973a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48685b11092a08a8ebc733eecee3c1d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335553e83f398d7d1117fcbb65e9866628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a0db7ec71d8b18e0454bfcce073ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2c8a33fc0dad48a7c1a505c3d6d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cec1bf9f10e2d3efa8e4050a748e5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c5de58676c6d52ef96fd646236aea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314c28966e0ec762b9456c2a9aa76ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294768a752ec16938698590c5ce86b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb07034810816df2306c25a9b8da3a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840b44a2c897794590ce861065201a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d5d730e8342553d67c9e677458cd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d2399883c69e3fba58a218709b364638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fb7592af42191a4de723767c8229b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0bbb067befe04500800466f7c1578640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21473290007a9c2ed0cfb664b83343641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55028803ae1053469087a388725f93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef3861171450dbb9d313cc304436b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81462966b005422ed879686e024cc93f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69383e5f1e306cfad290b11702c0ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad4fc92f100994235ba884f97d101646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc0213142f5b0279a851da8f83d5c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad8fb51ddae1bb8d1bd23913577322648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e00af9af9bebe887b87140be11f263649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7d3c02c181bf1674b5c22622ee7f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99f8afb534cfe3ef08eff03e1a55ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517574765b8eca371f035011ff5bc970652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5ebbcd80fcd4065d194860389bb82653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eba0208e0e853484b76b481b887806654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8e0d85d8b3f590ec900d70547f494655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6259d4f6e52a3a1b7f8f8aeea258656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa166f525c2bba857232e4009e5d21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254233b98ef7c9fc6145f849e5f25ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e879d3abf89d93bae2f8b666570d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e8f704dd4c796a629b5068b184d08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e737eeb97aa054c0832d84608cffd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977f0b721602a104539468ce23fcaf0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065636cd54d2ff5d4fa57565a823f2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7316e3042614e8beff5e0b912fac4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14408adb8f4b27bdf28d0dadb0493665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb98e0a9b2fd1d81f8403646aadb36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7c63c90a34385c152d68aa1f06222667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b3752c5ac4c50baacc4dde698f838668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8b0e9d48f8abb14f065829324dd22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53475b846231c8a62f83303406546716670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b553fdb1bf99fd214c4c927406ffb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b0b0f4ca86727e9c2ca286dc7f9c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df78c1659922fc03432f9e604053c9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155effde0687fb4822b8e0e1b09662674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffc51d978c8fb13f9e5bbb38a76cf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a732c1275ad70baec0a215f4d30b7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b6bdbc8d6f371c07f52cc6f5f2531677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ec72102f869a789965f8fd111bdf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd4858dbb84f8daa5ee3e0303f7819679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af23ec1cab9ddb9a00f77f16135846b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c768a53335cbaa28314567c7b9ff0e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e05009510595e5dc22746e18561f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c5cda44ca51112cb51d65c9d825ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1cbb722e90ad9dc6de661fc5363a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b8ad853d0126d264dd0f823be2b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18f9b8e49abffc787ed9ab60eefdc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c2e40f7582366e9716f801c48bf7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f39e6b05745f885693823fbb9dc26e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b2c86f484da06eee26145b6b2d220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc540bb38b4b20dcc8925b29c64a59c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f580f07f1649417328f2c397423987691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e1873c00df26da0d36528e268907f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef2bf9a5061f7cdd0feeb46f9736e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b44f7cbe9e7070a82bb5373af80c5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2edc28a93628a0d4ac0436a4e3497a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377ca32eb5a11d751d42db15fd4e90d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b9d3d670683d2e0ffe5a0332bb3b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c0d1ad5f5900efe1e335e3d39eade698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43973521e869911aa6c6b9475dd38bc9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275bf67288bc5d95f8310d0fbe9789d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac29d81e308b6a9ee4fa991ca833451701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62a49ba776e59751174513c4cf6101702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6cd021db41d8559fabcf89b8ccbba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243fd77ead8555e3cbf1ae6a6879b7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d76e7c49dc733ce6cee831366838d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d3e41a03c1a002e405c2c6e26be34706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be03c4fa5629b38233a050c0c988610707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb49cfec41c8b3213c2364bafa9a8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7be94b1e15e7bd61123ee0e4dbb86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a47f0eb3deefae1a97b4791ba108710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160332b5b1007efc5dcd599493692964711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d162765b222a0edb0fcf716c3a6700712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f02d2dc4cc421cce598c224ea6ddd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e92518ddbf87c408527cdc894e318714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae2842f902e9fffc8da0ce0078a32e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e85c19afdf8fb4c61036424d3007bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54beef21c540915d94952838c2afd9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66d24f6e2e12edda5cb6bdde04fbf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a3ca2c3de1e21822d8ff3cc4c3b53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7a1abfd32f3450da3f26a8e794812720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d4ec65fc44c834f627a0b0f12148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027fa3483e7ea710358c62671e6f268722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83f45f2aeeecba3d077c6d4052e37723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ff0f33ced08babf0b948fea2040af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380308508b941ea63b7e7b3271565f93725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edad4b28f9ddef6c6c02ac53d69d1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129da3f2367939e929b84e6a6bc984d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d468335e349b51a70bf41bc248865728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342901aff0e29d94e3fcde662d602473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a71252ddcf8eb06a0a1bfc71ec84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd05bd7ba8aae75f38330e37d2af74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ec73a17d6d016a96da45870161b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c35e5935dbac5251a9bd52edb94d5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4985491b60372e2b3bbaada87dcb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d0e39e02747a3444caffa084c0b98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fb8d8e90a3204cfb4c3e06df80e18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e55c690d8d3f6f4989fca090fc8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7fed42c9874c20b0a1501aa6bd04c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323dbc1810329edcb119d33e65c29dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb353881761d1b75acbeec20d91765e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162a16dedcc36d1cd8b41c16e5763f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79812e070a45f8bdef32b918b5472742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e8282a860109f385bc644bb95bea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4090aad49cb558b069101db5747fab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8762f1cb6cd2b8da05e70fd5825086745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bd36bd6da4f62a1744193549ba4be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb695c266f97827b3727576d05078a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aefd7e35b61368d378f659b1a1bac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8ad3a22d57f1fa83cf9026e0b6d9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4793e629678acf10b70fcaa4a94bfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357dfcb1dab6717d631deec9f19b2cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199fa6112011706918889356409867d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da7f20d3fb3842632eb0547503057f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d0df9f67b17da473b65e75dfa808754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05485741b8254dfb72a005026894a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109e99da949e42dc38a87989f6cb1f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309075365f3f63f8bbbb737758e670757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d849781b358935fdc34056adaaad4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f01ad06ce738b454ae448c5ba5d3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4da9b38074509297719f0f2830e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527b7ddc07224ca0699582bec9ddd17761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473544d894951ae010b88ad4fd5399c4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995bf0c51abe3c4668318fbd3bc373c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c80b1b718e6db2143a91e5967c245764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e734f55de6f4d6338d842bd9e55404765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f5a68f400966d6083083ccf7ad2f9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80faf61fb6ee8b5a52a6b041ae1fc71767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c53e28c880ed8feeae7f38fab4e11f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f11313e6fc19d60b1e4af474d971d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bd25fdf4e9ed45b7785ebe27d7640770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73506723a67734bbf02012c90b9059fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef047968967b72355cc80d3163c3e76772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a300216a329bc4a1035e5a9b9b1b4e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789165c49b3dd25f751d0968bf8e4dde774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce0f6c94882cc606455adf203f97b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d577b581222d061ebc2563d6dc542776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434028e366d931910056002a2713495777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5370858930c78c154bd1b6da6eade778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b2167b3e04b80642edd353749522779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240092db95724efdff59ab10eb5633c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b287230d5f76c759da388afd2f949781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed666be15669a0f305a97b49021aa99782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830841cae0c6bed8927a5d9bb07eb02783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cb0772b2a14f5eff436aef634cc5c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46b8d3e719d43e7727c56e464c7809785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c60aa00fd769cab2448fd0ad3260c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b7440172c2e3c2777efccf1e4d6f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53b1d612100212f23e22dd8144268788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75faac33250e0ada962d66b977f2e4b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06d0d3e22f40d5800cdad355c4e03c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95ebd0d9d608233fdaf6cb15218039791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab442f6d166c98c817e930aaa8cd5933792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3249a53878221847fa4fc85ef23ce9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cb2a1dda2cadcd63ce9634388c3df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc8d9340e0af88e3d5ee606b9882e0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de1ed73b23884189c849740a1e8acb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786cd4b87d8c7091d669f4334020c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855a866e27412ac758d84bac04ac14798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8088fe14e8acdc93ec332545c57009799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ec4cf9c41eb8620e19e2a7107637d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ea04be87c6196e8d9b082ee751bbc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0907e9ef5095e603888bbb8c86f0a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edba18d23811fd870170bd67802a1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e510c219ab078bc277090e901328824804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d9e34359bdcfaf448c742d9f136a6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6946c05bb50177523141c6036a524806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90a2ae570645fe5c550c81780c2f3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c831351ea5ddedf24241178086223808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a57d7e0cebefed3048e95b8a55a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859dc5d8d32a8cfd131c875c2d1e85d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c708dfdaac6a146ce0058a335c08ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0998ea9fd87732f11d2ef61eb98faa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a227920fa2bc86c10e0ad7fd15664813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191aa89e4fe70b3d83f8926cc4f218814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b283f49ddb895fd7a9e6a61e02365815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21cb035aee1df6a3a7c76f58bbd394816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1e2c10c99009ccfa58ac42559b530817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515b248c549097a7ec455b4991404401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6519bd4c325ab63d6436555e19875752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f64f98fb03d27621237b3ecc96a213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fc33d2d9cf3a03e33a4fd1a3db5864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7bd150c1250069d1fd31ca4b08f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f891d4217ccdb5ee4e0b8e5f0fd466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b47069e6d264bc46b58af90e2f5007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88242a756f13d75ed4bac95ba5123c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb0c013731bd504bdabc8f727d5fce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09fbf389277383f631206d0f93a1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4e59f504704e4b50c3e5900375b0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4be5a16e772cc3c8f7100ebd0f64412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f892398e1b8ce78b2d90d71b8ae68613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685a9627bbcddf1da890943d10523b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d8fd7d37b0b8fb8a2fea4745f668715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1777bd60bdf7cb0d066099a4fa683b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907d211573a2bf90ac7c8a895fc392417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e80b04302f5ab4ccca94cf5c4fba5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacec9bcdff73ccf331e2ea8f8eb3c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f854d1f62b3007a2339f721a2fac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a35934d84e9485e014f278e6dfed621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873f591e58f48a20d6e0c942d4c076722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796b08f3ab346c85a9f4b026b3f07023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de7bd34491ab9e5b84510b44b61b0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6ee1a94136c223257313218ecc40e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e6beb07c259ae0dcba6b3f7812e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74700b03dd40c976f3d4f7789fb8429827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc0fbe79c2f297509558a7d6111bea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0404f75978a9fe36da503baa6051729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd797dcaa9228c81fdeff1caffddd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c169e1c761a1b5ee29229fa4092c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5b9f8f5d27ef1207e1d1b9dc184a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdaf774fabe85048a6099261c0877633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51131b20324372ae0c511e71067ccdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cde5dfc4f3005bc07d2f7ef3cc08735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c0d6ba5005bae5fac978dc9fa036736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6c2cf966f24bf486c8eabbfab7b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9c7c77d2c16056b0327e2cdd537538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745e1541c3b0162c55a426f1925b9ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b509f25eeea27b20da39ddfb09de840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4b105de2ce2de1039c310ce7d62e541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32b1ee9b978d6326222694f6a175e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dcdd2017fd995ddae563526e0fffb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7566fc4a4837bb1cf868ef54d8c4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1def7065918f8dc99a1f96c18a0b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d639e7cd4360374ab9c8c1e5eece1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f1d6639f042b18f4952463064d30f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520149660d529961c9245836a9d315c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee02044295b5cd8888f775f5680e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c086150a655edc5cff636dc2e5a0c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accfddef4304ee6e073e85f7de5056751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab495019b4ab13c1888ea750b1805f2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f2c07cafdbff8a3b7c31391e33a2753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cf6b1799a4b4a0befd415c19a279f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780c9e5cf4f6f6af53c5d6f330287c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83425e7029f580e85460caa426145b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73f63b6bff908b76093e07b76606cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4567802f1ab1220d22d89c07c26b8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77645f1032d725f2c0ee7c171c01ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c199f226ee62cda697962345370b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189835c90cb79a2c0601273aa65397f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce89083a46f80e0a71c18748acff6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e238a59ca366ba388753254da53a2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fc8221d459c1275d5b0473337ab4264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4553b413f3df33ee22704873a6c967865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42820028bd6f768ace02a6aae593d46c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb14f8af959d24fb33d15eb6f6a865c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e0cf2f6a8fb67e69c7e236076e04a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5828c6fcf0aaf8ba15f41226a2d7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c253b5ecc5734e43b7ab6442c5e7e7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42187c88c7da2635a2b2daa2c236c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6552d8b7482db71c1f24b0cb24a2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e50bae5f6c7a171a6241b6c63e36673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f22b8d9db2a5e84a0f6d28fb8b0e1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e79b6ecc7855f539f6c9247b2bfcf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6f4f6dbd1dcddc8e375861c1449a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c908ed9c90f7444bad9f87986a2e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b53b64fb72686d6c43488ac1b553178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894df02f117c540d18eec8b2ee4d9cd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea877e28ae380438be33dbb6a3429b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43b3b32ecbc22669d37fa46dd6c39681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3789cf72b65f0a6c418a98f93dbbdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4349cfa713f3bc350bc1af26a0f1fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8baa40b12fb63c2305fa9ee4b71f7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45078a1f943ab908105c8a51e11bcec385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aab67c2f6bcfaee8280fb131beefc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3933533e853d6f1af5923935309523487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349364efd766fbf7521b245d7a5a18f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec755267dc2e581f023cbf66b212589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fb5df755dce3ae59d35535be3b3b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08ee5545bf37cd723c2b12836bd24991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c8ff93caf996f6d8c4983d6c2f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda1f0c624d0d56f9e2e28e5d6d42293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366e139818b1d35ab8bef616c0fb7a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d61b97d0c27eef042c3b7e9a06e7f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e257e0710e0a1a493ca1f50566dc76b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8ab804046651a2bdda35c01ff0bb197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497eec175945005311a65633061857b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073ce58a1d6eb6e7ab76a8339284eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1df570023bb324c37931c2d1bd9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d12dd346cb110911d96a54747708c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b68617373e390322071e5edaf4781102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446df17394300efe6d6af728c6bea87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660c8a4ac8a7a27c61323ee32606d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578afce7813b42e31fe02cdcec97947105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaf2c7c985e7e3ebcf47d89997dff9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf71ac163763e5a3d92340b3e811dd1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017465e01ebcc3d12abee7da685485108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d72be00af66d775d9c6a8ae8d4906109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d0b239d43f0fb19ea117e735e75fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035962fb120c2cac95b350664acd784111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215638744751d0986b5d4815166789112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7be8e5bf7254cad272dbf519fc143d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916c2900a709ee9d7bc12b037062f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572911f3173688a3990c7e94a0b7a37b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa7abc3442cfc27c4442f58b764f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b829160e334ce9acf72fab522567e51117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21b03a50779f347887007c963900bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ab6dc9cc24ee49ddf6be589f75a44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcb80693bb3a1b14129acd071ef1d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dc6d6a12d0de6056befc92535d32d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924afefcc47a4e549a09ee63078f320122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bad0bf9765be074b02efb57eaebd0c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452523bdc178c10a1b8b6cbd3faea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52898328f8529b129638b957b46bfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c947a58bcb791c52b3d8eb7d8f5a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160377189d6d588dcabb19be41a54b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620506d23b29ee1e15095267cebed171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c90dba7cccbe11a7200f135ad4717129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c57febf02da97bc7ed1be959fefc2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e580396d89c1dcd6a509339a6b91f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fb8140029fb6e584896dd9ec98428132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1c3496b28d5c5c0f19508aace5383133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778187b903a81733734b4d1e91864c83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51fab455cf340ba9a9b95159aa6848135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9162a4bd62431118186b7c1f68bec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa546106a1bc7f3c9bd44154bf6482137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096468d2f564ff6517235098cab006138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd63ee7e38a87b4ebe3f42cff4fb85b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a9b3c8fa9be179ee7bc136ce25a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3aaa734e94e64472d15fc0b61c096141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bb9203bed372c3bd32e2e3baca749142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758886892c0f55c77ce34409173a86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8daaac69f2964a92aebfd1eeb09ddf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b61b7cd704f927189659715ea4ce36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36cfb3a8346a32308383ecaf67aec0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafad9543894e92a726fa63557b0976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942eba7d9afe6046e9fc1cbfcd738fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651754d5afbc249f860632eea9dd429149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980afd9ee7aa4f0997ba04ac0a9d588150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4362242956830783bdf3100d00eae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823969af30f223442bf5c0511a1d715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d6ee06b248dd363c298ddab7c7a71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355dbe306be637eb873f9f459833ff51154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf0ddf139622e6c880c3947711ff6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a14182129c6843ddd5a3a8dc0070f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375e05ad4c9165beb45cfd697d4289b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebfa00c95ba6900036cdca5b609d95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece1df222a9be456eace740e65317c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3f37cb37fe54a2ca2d7207129acbe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be303ef37e0c28686d0d12cb9ad46f0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32da78286374eb5eb8cd67b1b5ee6f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe389c5d2ef47ab8d72280a9ec1e5b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b0f8f9f9e197729479ca35c4ec27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc227501b26c4b584fe2fd99b05d70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b859610a7bdb991faf8c032a0eea28d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27d403accac93cfeffcdec7e291eaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf921facd7121ed033612ec68043b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de81de941dad310d3b3f4fceaa216169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa32343c01f494ff3d28cc0929fa601170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbc0edddb9fe91b45acc55494d0520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45465badad4bad2e233e7d42e364358172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f774f45f49892fd98b53b2f2fcbd1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e25e826a668992993401628771e62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54c6c5a7775bdb7234e1b31a308482175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ec447803fbb150e961b573ab72d21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728339e067afc851c450780bee58c417177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426fe3d8318ec79d3c9911069135c18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20cfa59fc92a2d5a6f74794a849ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb9ad7bcece83873cafccee1e0d930180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da44318e4f972d5a160c1c0955ea51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbad4a65e0cfabfbae5ffcbe81db59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7325f291dbb59fae8002a56dc916183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7ffb9b044ad0e8af869c1379c3adc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a80025d977dd2758e2cd6d44331f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef88fd5681eaebbef76e7107926673186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea1c1b80518a4743901a5c528629b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faad7cb1879e0e7e256d2edd0e444d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada08042064bf6dfc9145652e6763f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963524b8cb387ce929d3c8e0f831ff23190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa150d9c121d4ab06aea6bd97c5ae7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1f3cec2b646dc64ebfdf8dbe8f2a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c11a7c020136e25ae6f7f6aebcee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7d223610c2e884a844bf9a36aa650194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828a638413e74a7f7b98c34015fb229195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb5f09a971b293e42255aa08e3b613196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff035c5da12fa40a33ee84447a6ca1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af28acaac2a5cb984759924fdb30b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee855e6654602d515f1e818553e56a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee97afc1e407c9d770f8d3085fff78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df555f6ab46ec053dd826ece02e158201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf7f7f733cf407c02931e89087e53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01793c11d41dcf91551005292cdcae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bb5485b4b0773f88c61e944f255ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c127b40f116fc71b6fd135fa58dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c20155af2c9efb1f2822297785ff7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b306ee5f21113cfabb9d592460e46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22089eb8ca04590ae0f77d06a6b3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f3208bdbd6595900e7da33bb2d63d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34deba16f3c741293d79fb294d2e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511cea9ac1cead1b5721d29708ee5b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7afc7e2e3d2dd60fca43d5d247d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc86ed4df84ad621c6675cbc758dc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707cf63f498b4045b39ea2bebc0b523214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02f384653ac8038ffda7687d03e6ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e707ad67ecfa6faa4a0739d980a58e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f723852cd9b5d1ae14f9a1e3d9e5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb386ffcda03dd035f99707649cbbcc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319778afe23d89cf35e1db3d8bf9dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b53272b8b3b2d8371b9121327e3cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1c7bcf3cb1a1564396bceba8030af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820df7efb51244173e5ae74db45f454e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdf9ccdd0ffef41768dcca343ac85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41582718abbf26fc3673f01926b95c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400f447da48009db4600773b9a9d2b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f44a0255f931b4a40d870506c0d53226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657b635f9b951ee4bbad36e69cae0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc04b51ee08e07339a4a617bade867228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c2f54dcc73d6b5d09b677f7ab4d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc49f5632a78aa48b720b388e9e49b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc815eeeff8c91bd83f88bdd35303231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13bb7482dbd3ff824656efa684f6fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658a05a3557975a7c600edba51389b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf856ac1c0b5ab52245c7ae9b99e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb780631edb4e050480669eea87610235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c5953c72064407ddc1f31a124de97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8ca3985a78dd5be67b32fdc2b5c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3b47a6adff645ed04527d42016a2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d28a22c2d82153c4503a9a9a542a8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ac4db1db8bfc411ab1b92945f639240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dd55e00d164943ae1f93bfe4d2e91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98d165b8d5887ba3d4d7188a422fad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330b03a58341c2fb63b31cf29fb13bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df368f94164ce338d414df35c87cc51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7483f1e9b9eab9d23a3b8b4a28a484d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef523ac879c96ab159697e565a9e85cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d7e342fd1f5d924f4e1243872f12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b94b33a4e55822a17d61348d9447248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18757eb1b4cf7387b330cbb26ab5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7f40e3a7f82eb2836f3127538250250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87012dff6f3bcd89d3aeb02ef65fab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23c4d625c64fb95ae23ff07f2ab68b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7151a9964c0e44d5a8b64aae7960c70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78897046928c9af64273f5aca53571254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf8faf433d51e705b5a3af7f771e1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a5a948d9378e92527b6db1541717f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38033616f6ffaf9f104ba4bedc273a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1e5b43affff208600c324cb338bf5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e475e41b9e4fe5eff1d377d6e0a350259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141c5869070761ea98e2e70e6966abf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede77d200b9661245db8746e1a056616261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fbbcd7de44b1c80cad4599ad281ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93bea6b1a420dce4a2b1e3e3939696263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8d92a6aadf5d2b2c02ee4bbe969a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96df2c4afd1cf52f4ecb7df14fab673265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57ee9020152e097b9a4b897358813f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb209667bb1fd2b1e73b11438f270c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af09efb5408a505266f26ba1cfe5a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9999f2166a50011c760a6583d4ef4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a793bbb915ddfbaa34c231be2625270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b77b2cd99c6394818abdea492530c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55444cc1da43db7aeac5e8f5dfc19580272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39378116d86ec10e02fadfa65db2f20273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dcc2922d6bab7ef135e379e9414db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92cb7e4ae27876368164990988a17a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9494c237604c528e2d2f480fde0f331276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca998a509a7f66525c768d07dfdad2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cce67eb51d4bba9d7d65b28103889278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403cc57f10c45ca0e5f1ac8e4ef569279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095f69907092585abab8914f79eba89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1038b84b07b655e61b440b772009639281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2aa260cc75bdf9602072a4acf2e21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102daae6fa798210bf110f04bd3ff1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f4fd3161ccbe7029b2c26deacbd6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c996b4fa1ad356f1ab7bbcdf42353285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5daabcb0f41b5a1f93b12c5d6eb2d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab06b044db1be7e4790ae7d4aa5e6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43757a81c5139c01151df26fac439df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6e3c741cf8360bca87ca54e8b2b90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718e461506c9140979a3613bc81c08290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d2407277ec590f750b17f3f424e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386d2ea3dafb386a55cb13640c3610b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50c261575b82ba76e1b05a1e5915c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88b29d0b0ae0f652c16d3d476e0b95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8158d36b1de18d07657f9e6158f61b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187deaebd7cdbf4eaacf478336435f77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0abe6bfc16b2b1ef7ddb3299de4f98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ae674f2d86879e99394e68c376c79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc59cea69761ab98c4f81186198200e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486584102d8a239223cb7f513bc305a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a359b947aa6ffea14e5653f80f6ffc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a02669e5e927046bbee1b656b8daa1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4a40edeae173a0e6d05ed2dd979d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb07f238315f2c938af2fed70658c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82f97fcd64f9e4320446e45feb3c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c0963bfe483d0ccfa7a659852b13a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb85410706ab057a6773a096b8d3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6df4879f3e5b36b7f611d07625035308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97953e93e9bcd78600a57c672a3ddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46989252e29da9ee9545d356bd9e6a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16195340b0fdcd769e07000679660c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30de057b866e740f6ccbafb6e0abe72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda097e51d9e01a416841295c8ad83c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe74ef22693af7d72b83d527d4a441b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46900912154eca55e3aab0a584c4e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7f8cab5c4d50d2cbbf324370d7d02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739edbce09ae0a05763a47e02f6230b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadc7ef33f328dc81f2a50f980160b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5fe898ad6f6331e97d3895096f8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5728de36828a4ad8525bb69dbad9d03320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a368884db606a7f23b7160d955e4fea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7928b3958cc50528df3704f50b77b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42a982dcceaaeeeb109abf6abc100d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d937121161771fcda8770b5b20ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091474130a18f2ea6f7f6b6be5cf26325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e77423da4daa8158dad4a2430a8f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc87df3a8d7df78cde348d096173b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2250a78bf6081cb7fbe358578b981328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068c68d8ecc573d5dc9315e1c4d8be4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8f71d46cf6868bedb5d9a6c8e9aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eabee6d78b77ad2906aad4dc1c0c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab425194c1611b1f2cddc0c17af57b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48d13afd068bf61a048378cece2ae0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc7dc6570891b88bd0c1c42825ad1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c267ec3009c14b8a4cb205f54de63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d481902179420de586ca254c35e4d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fe9345c646307f5a7afccae6cebc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b925c3175275816b95e3bbc1cc1a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29b0b9302f7f009e8b4a3549a6cb78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7d6f830bdfc522eb2118b901390ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cd7ed3beed61a4d9afd52e93d46cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f98dff0c0bebc3979bcd6d4e1de3fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea1e9a9c7050e7dab06bdb7ea39e5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf1cd8525a98bf385c0ce9f90a0492344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1b39e85b281d9506ce6842d171aee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3032b3cd80108413dc40f6cdd50c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c9316fdcc18b72aa0f9921d8a8fc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f85ed82beabd006c19639ffdfaf19b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7121a02860bfd5b1f26dec6f640c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b30444341ecd62a5c8cbb4b13b0c87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b1cf6484f910a01bc3f177f2eb84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad58936925d3ddf49c0e0d9eaae3386352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93426676c9574d94bc09e028d3bd7838353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50163374daa8151e0c537c54a3443f52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b18590000116c19bd627142dcbec87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8290660753567dadac964d4cd8cad6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfacd2b948d6633cec337fac3fa3b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8a4d83b3e1b310cdfdf839a7c24e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530398cd5aead478a4c053aaf4bc98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95de88ae43e6f4334c2d021acfda878360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8561c4c050f7fccc2e9f64277c7ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e56c0f8f75e3a036ae5898c1c289b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7fbe36a7be9485b487e7ea273040363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e1e085f1d44b4ae65182f18f8954c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f56ceb69e2597a7a870304954bdf66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ef66741a0145171b3983fea822e20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824869470d55c4b24f6864f33c71aa6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f473af29f06a53c5089bcc334ab9886368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a7b8de011cf76388855a4aa8db7ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce416b8c8a10e00538f5bb2fa50651c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccdddf27eacf7e6da6d44d4c09b333371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f3eaf56d8a339e5f10dc251493ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2406da50209807f6f3c7760ccbf0301373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736446d88acb26098a3ba011016abed8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75045d8d4e9690ec5760d8638302a51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19524985bb522c17f40faa3707673b57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0932c7a18fe5ba7e4cf3365508f25a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9e8db5266f4cfa79eb4fb1f0dc0de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178dd0d5fb76841312175508b0ee78d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60447a46d5bb90913569ba13a3288d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bd658605075fb011f5353207ee7b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229abf9245f0b5bf7d13e50904e66b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd205d73cdd2392bdeede11a521a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13095c19df92f6789937882331c8a3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adaff89fef06464d7d2299706325b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227ad0bb1c98c09734794499ac44f36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e5485ebb68c0c3073f58be0fa9863387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dfbba26ac562a0318175db4c2fd91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb3e367798017a78fd825bad0b6bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7317a0a0556cefb5686f0fd41262eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef954bfa28672ec0817134c1b53f64e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ddbbdb19db2532024bf77bfb30b80392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73571594eadf9866cc27d57766a0cb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314de5a2118645629a98ac8a99a11d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bf86a6b07415f11b7269ea9f28ea3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbfb73f395c7f6a922292101526f45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37da8864dacdbc0ebec696915ff45db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42603efea2101ac1d218fa8059747549398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8c89f55b6aef1d9ba299d3786c8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574b76b4c7b5f8c01bd48c1759b0ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b247be72bb0b0badf3cd5be09ca0c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f846bad8b8187becaf1df3700b2ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d0b9f16b00e1f72934ac0766f380403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689488b33498ce136147f7d4b5ee1fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a7210fa055b0570897608c75d3874405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c253871d72c1b18ed6c6359403ebd41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdb19d8c56db9afc8c884b4315ee7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027c752c52463288e37c1b84979943f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe3a4ea534e079db6985069a6fcf74409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40643a67ae9a8c856fc0756ae7fdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936a87ad7edd48229cbb64442fbd47d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec06dddab590b8c20fac823bbba3be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec5c628d513af9ac685f0ab1691cef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375da1dee2836a27e95b4d0c1bf15b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3bc1e24b58c77da9888d0220af411415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcf58aa7b5f5f0a681a4465b50ed70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1606df058550896bf4d3f77464f4d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c82ca5e68f1f450073d2be0d5b742418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd88cf9b56ce0616b2e32177bfda4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7260cf27babbd0ff4f610cc176514e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cbbfa21de764344a1ea868dbb97e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc06a3d084f459a56829a33fceadf2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079cd0d5af9c583a36c18b0372fc57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cb0c091db4ef24af48d3f81084230424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9526211761a28fb45ad37f77a4282425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd39a1d73ef50cb892ae904496c53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1d6dff6493d2eda1972ce1336f1ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202eedd7ef124ab243951180c4cf639428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052abcb0aec88c7755514067c25b1532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa364e3c3fbcb74269a45e8673a02b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22d83713f187086259ec1a374f879431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076714feb7b45b8b9b2507b7087a65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a07af839e24bac6d58eec9171920f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847340c5794e0b552a6bcfa078f36b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f754cc0419afcade2eab5df4b0474435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783174dd1f66f157fb74bc8a4a1dcfab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580cb85b81087124ec68b4e7975e212437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6892629070a716823c79d36d64a765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ce5e63098e831e5e484f7510f8d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197b973216d825ab569fbb0f2ca3fb9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def8b51eae34a0bab38ad7f11a9d40441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b14dd0890b4b7030d8749b01c2a17442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5220bfc411e5557c2b258f5b9cf8fba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb653833946f5a85d742c5a5112fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54671adf9edd2467cd3a731c229a7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac3afb7174ecbcb28fb759fd0cb1e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a6c83671a1a4d6517a042fe31cae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a21167c4eef68b923608df1f0befa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cbdf7d8df46d3db671727389c515d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb13b32b4412890e0dac1ee5039603450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badf6ad9fe78e8fa0913daffcb04fc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7046478b2ce713c51155c970a06e8a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec1914b07b7bb91273fcdc4f39b338453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e11ea96b5948d84a6b3aaa37b9d0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029a43cc95cd816969c02346e73058a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d5244e38b23c34a1fe1e8cfb442a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc980fce891d1beb4f39b44f6fb7d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd7a7b9df2992f760700133d6a0d65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174479c1f7f389cd744a6f2346ce129459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41d3f862825828f322bfcb2214f5f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5875d3b073a3d323621caafa656afe0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f5fcc31cabbcba45f9edb726d5d49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f290bd6e6d182076c4ac019aa1310463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e2d8cfd7879d3c767990afc4890fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255f9a7c96ecb7bb63ca151c7ed9b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef46b3ab18efd97ad7bed05c5fc8e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b6fcab890c4d47ffb2316b56d7793467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78ceccd96ce2e3a49f1d5728084e39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210ac09e233b83713ba3a22e812b3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc6a1ec581463a96c36976fdbdb919470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8046c7bda8eaec71b433c249b21ad4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd95179032d3c20855f46c921fa8b62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5a6e9cb17bd1bb036968d9f2a895d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17c0c0c4afa88044622f99c234756a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78718f40650abbeac53f9218eedf356f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f688bec7e9d6b88a469622cc162ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad75c0f72836dc2654ec12d292c123477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041580ddce8b8d3a25692be973e5745478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45afe9dad968ebc6bc47f9c27e186d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c5c147e625fd9ea5edc5f8f2e6bd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb46ba2a89b0a18608bb4594923da82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a6aeea0660a2245553d69b6eb5e0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7e679e5f3fb507a6409d9720e732483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6caa5d26075da6662e7948d7d31e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa996be85152f11a9e1dc37d366a8415485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1419ab47c4f0d0dc0509576166803f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9981724ec66e03270583a02f358237e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3a167844670d3240fd73d6075b5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d62db2826edb65607d6c62ca03343c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c303058168d58126689fd9f4624d77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c483a1bdad29b34240c70567f510491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784f83f9c35b3a617b8b4c91636c63492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761098581c974ea02557dda52ae0dbe9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313b91ec980a879bce63064552b8bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a81db478eee8953d86de6b2c697dd2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed88e0fd451b105bd5d1fba36d739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99a815de7bf6fffdd7dbe453f568f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704aac134ee92e368b3e723d7e1b9a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91502760876e6ddf987658d1cb8c13a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016df975885f6ea995a453b0fc58eb8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91bfe0d1883ae99fceef46958707d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83475734074b3417957310aded14ff1e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5388a1146877bb926de6d2a8c2df0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040aec0adbd780e4c72d39c64afa3bf0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ece6d7201d154543b9bb970de2974505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0505361761f79d8b4596a69089347e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbada71b858740bbb4f9c2b793ff0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c247bd28bbb6c0c93d910d7b28e3a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14c6abe4557a96e23e188d2c85681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a718b200483ddde37b8fdb92d8ae60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14dfe24c684d03b3e15819a1687be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2b40eda7457c1bc471a6788201e2e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df249160dbf126e0b630268d39c0055f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3b548072b3b6117ed037b5b1f30df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7932d3f6037254fd905864d0c3da1ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d304088c53c1a8b5744b66f4678c0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c7fe9fc83af50f46744f522acf6a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6163762b3c012dc032f4c606cf32cae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f85b75ca594eaeecfff7114135d3d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245592f3cd060a9c994389de3e4ef788520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ae36223d063665e42c77d59dc5b4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abae34897a573241b10c332326fbfc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487332f2ef284609eb065be44f3e7eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88293f9ce351e6d86d22e5a554fe61c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac4167a25e49a7003eeb29cf7abfa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8475157b23a9061d1da9a92ff13dd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a45e704dbc191ce0c19c4cddb62873527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35209ac68053aa3a6648925b4cb1e40d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb56c9406c3582b7ff5caeda2941d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b9e54e4338d59f4dbb4f9b9941ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f42cea46f29a23950f50e06f53bb7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf1f2ef8036318951c2e83fc098186532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678b66f3b8e2754225711dd2a55ed02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f595ef439c968df53652a2e8ffcda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ccb9fb5aa619671f1ef4b7b09a97d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c65d4ed16b929fa5389daac7aa11c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284078f413ebec0f742c561c8ca9978537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31809f8debcee845f4a6e30162adc3a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aaae7758d563a54e1a74ef29286529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52599d9e956c20a807d06139efbe6a72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0047819afb0816324803081f9acfd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012f57f8d84f9b31e1aa7fb29f5fab2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d8c751b709da9eb0484fe9f00e5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af265433faadc52478c2f066ced7ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ff22606fd903571e789331fe401af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fab66f8f001ad680fc7a85841391b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d7a011e85104ed53c8015101f5bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f17b67b2a3c2e4607d66061287924e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffd4081adafedf4407f4639ff68943549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dde379652b867ce32703644440561550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e446cc4f5b7e1d86baa822cf4e77be8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c472f7147847919c4f03373b46f8c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724f22aed8271cceca83ae3e76da88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd08b2dcddfb72561d5c5ed96f48b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceb0ddcaa236fb765085850c178b1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d8ce9dc7f80d7190a95cf997bd25556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a17facea83766a7d12ab36f924fde7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d5b8bd9eb4aac246b410c893fb7bc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfaac29380bdb0bb226337f6ddaacd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d2e4f2b89da91913bb697f1867ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8819e1b742ec2e5cfca450a5fcf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa679e9807e48f26dd0952b84b35697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa11c00e54caee4c293c5da7b08aae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0453543dda7e64cb228b688f59135564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b57216cc26e56f7dbb3ba8319f3a31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105749aa99db7ed444bbbbcf4cfd105566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045b200e10e7a5545db2e8a7c8b11f4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6140b4b2df7ef3a0aee61d3a565ad9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fe530090127ad921c02d3d8445915569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731400ad83b5bcdf1aeb12d68c28041e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937cabadb83ac1c3cbb7bc02c433792571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a6f074e237aa1393e736586346c7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d9c7e7bd0b7c7b8c463d898d0bc5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9a7df2fb4e5034ee87afa2c09322f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d14d5112ec705b5e48ca357d00ae3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52baffc3dcc510601fdb2a05036dc0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe01db7f111183d064a006416b7c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6363712187b7c798ca3a37d087ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4feb1db2ba5e77c2f009ca2d6b1ed67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c888b367c923a15ff899ca089a13a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472e8d05f1c96d517ffe45a7c9fdab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c840f208ed4d49ae15401d2da8f697582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c072553bc81c27aeb37c28f507e278583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a084200e534b6219211de1301e194b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff389f31f24592a5f713669409c5759f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2125fee61e9fc670372d46a1bf803586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec9a9aaa40b9323aa70bcc11fdaa31587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7361433ae1e7b8b14f9548b44be71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67725d44d57806c0313b66c355a7125589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032498210f2b4c701722b57a10b4952590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662cdbf988e7a251e4733df21c1843591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7f4eabf66e5d74c43b1e5e5742ea1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9bc1ba8fcfc320fbf064190621ea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6cc41515ed78285f565a6a94319e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8a530ff4fa1ced5ca7220a64ea4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560074d4a1fa01932bf9eaff2b74f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144a3b1389a4e576b3ce3984bf2b0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c9668a114fe3d9165ac551a2b381598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971ea8a407310a27deba0f62799402599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59820b4557ec88a7b6f59e37970de2de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f36e196d9a4f43b42668346bc107601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60eb97f74a5ced97206dfb488f31c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253eb7e5ecaf63feae6a29d007bba1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b399a5b052d995e762b320c2779859a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d5cbea40ee8ee4b4a45dd64acce4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bde0efba6ccc62a6b36a3b4bb2d783606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c99125390e0f1b100ec60029e7d9cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdfc44d51e006f27d36d183c7b396d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402bb9d4793622f2d6a118f424d475609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bf114d408a9dab1e101ca1095baf6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dc6090bdc0ba6d9f0e08d629dfd7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c88ecc1cdbdc7c9ea2e2291dd34c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea1ac3d7b474d46cf74a79a8a5edbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8524a007347ed565ffe791ec3fe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da362a10eb091700c7fc6fcb68bc35615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966dcd9841b24e8e4069c52bb29ffa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca7c167fc46d88b7b7fad2d10f80ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ecd47ed4bad8f65beb0e47437ba6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb68d084dec00468b0425b8bf0a497619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec4b4a6a389208e8166ef8dc71f284620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee16a945808bf482ccf1529c1ae8b5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf17e9827358b2e2b6688363481bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867324badeeaf0129deb3cd09cbe49db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f17ab340077b286c80a337e436a382624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbac808a309d4ca34168955a26140d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21b71306b39a9134f4587d52c93f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb52d018554c121ee5c1d8252c64d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1b31a11afc6eb0447835a8915f61c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442985d8d27f2c579e928c6c6766a8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e8d03f20ab65e95fa716b3f2efa64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed036b6f007e7fceab1f41267ce7fd64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0a1d1ccd7afb6aaf60bfbbfcbc24632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9264cd31b67e9550be7dad0dd1c09633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d21fb1480014289f6fd23b9f41b5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0b1d8d80bab8e3f7d7fe3708b007c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a0ed6015c3b3be298eb221edb3c64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727016c74c4bb509429296974e5fcdcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b52a1fe9a89d1028c9b0ed2d7fda44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ec519d1a7ca09ab46de8a4d424814639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a766cf0fd59dae24e8f30569fb913640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246becc569496ef6a196baf3aafbf737641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774d99026a0c265b8e0e03af4e95bf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d47d89bdee4c074dedb9a292a9ee7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ebd20d3dbf88d1f719eccc7debb49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe3806a8fe3873998704e4a672eac645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fab47d40166e50a614ce8bd66ca70646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20770208ab83848ea770ac2212364ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2d2d1666cdc76e0e0ee04257dabd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc97bfeb724d85dfc867f47493dab7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101c193c131d7a575027ef533ee23d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f0d57413ce110b4f88f3d2f3a976a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a8ee39d8ef10752fb4d4be23c325652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c2fe85f7335c4ec1c98e95ae2330653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323785175694bf9d9e0362f92f99e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f925062e522116872d431cdcc82c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027576deace97e2d5db503f70da45c95656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3153ab12fc24592b87b5df96f2cc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96831b83e906f5dc212358443f09bdd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61002776fee0c94edb402bccc6ed2cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33b0694c6c6a39ed7294876d6cc59e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f86ad0ccee67d5954d2f64a1e24aa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9210e9a6b7e339f06caee777b0fae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6481926e42dc44ec97971469f90ddac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d905fdf3199917b1ace7de2d7022dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e542347b05b17aada602a6134ba23c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdbaf31ef4c7f336007a031912b58b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d22637d976de08b5056867da7d36e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d940928c321ec09d1c62d937392ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c407f74730b0f3d2d41f6caa6f86fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c5add49bdfde227f5f2c2587255d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21282ed1ac0308cb4f87b34dcdf8c8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc1606d6cade64cdb45caf7217480672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca161b7e777a0d71245b976e1b936c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2a1f1a1356c3003832d700d0c1fcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216495f8c8444601943064951d9d3d2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db713cf6d7c7b4f726b167805a351fa6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5253c56bef9beb44b4dc889e34385677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e8ddfa0893645db05f7a36e947b53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d67782fa53bd457033cdfdefdc795679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b200ddd8d2c6b2577d670de246470680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a5e1f9f7c81eae9b87b830bc78362681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f148bc10ebd0026f4a2aa869ccb39a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d344a50aa55511f07ed95dd9611cee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef5066fe592138af66ef49122eba5b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc6bb8545def7cb66cf7594eb154b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd11021465fac2e221e809e3ee232686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69d04095ab6446f4150f8716c63df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a814449d22a2b1dc1921c6d90154e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cb927ecc3efb05c0b62bfe534040e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5941cd3fb9f77cb30fdc0d50a313d41690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ab2a06a212b241d9cdf5b5b780d68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b4c38da3077984c43939ab23bc8f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149ce53ce1e608e5b8d839f10f31db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b5bf6b1ca4da6261fb755310fc76b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf220cedc61f7ffbb69e5e542e6ea34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5947ff72d0ee6dffb40d00559de3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167760b39cdd28f9dcce007406559e2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e11858cb1d49e20ef4ce636bda9b0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda67ea3434499022fa89da0868f87f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e59ce8f2988fc7a04ed003ac6f341c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfaf77a1d9d1ae12da9597d33aa58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05e5812f579e1694775a594868f314702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb77e75eb6da7b371b61990bd1b39a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f9df210533e70b8751f96ebf7aad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2757b8311f4f6aade9044f60d0b42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0898fbfff27b07e20e03b463d219a0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a77e9ed4ff4e73dfea41450debe0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd436b764728c11c06aac3c97ea0ca0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f20397493c7ca2a4a0b29eacec803709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6b3db8f59a67e5843f2272a69ea0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0d000f6de9661300d282564dde528711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92bf8013df565acbf527139501f06c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb8a3fe25899aadc362f078104865713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697e3c4a9779a947cd58b6b3780a2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c66eb5b79b890857b9760fb642be2f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4bfea25b36440a7fa1a1762df5d79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d422d2ae776282109c6286d683fc84f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a2526a5474319748c2cfdacfd2ef5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542018aa97fd456c12b5e3b3ef8689d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bd5af20f17dcfe41b4e8cafd1595e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aff9807f188145cc12fd68ab68c488721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb011f0f4251311c8de0e51991ea59722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c307a395bbf9668ed368fb606cd1d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44ebb6faae6efe787835ad09d82b5e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d2974b1b93ce40166d65a9bb9188c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c117d6e49c461b04de131427c07c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf93c9ddda38702291329ac33cdcd5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2673c53d720f805b36e25f6539714cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646d0302201e3c0e5490b10ddc76468729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442d9cb783995a54ed7a737848e093730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86f166bc7bbd3ceeb19a242ac99290731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18a1383a28d3e4a6547942257b28f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eef0eae0d98a6694717275dd87f1b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4fedcf3aa36143085689d09de983d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfde4e5b77f8cfa5933006b3ecc8f9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7dca0bbabe4f1525d42d9ecf0883e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b068da98621b760d15e06bae5df3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f667828f5f5d3b40275325c7098762738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676104c04a7aab59183404900f94a28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebfe659e61e78d3650133d0d5ddc04740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5955254619c0504a84d21172a95bb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768925a35d11b6483bd41f256b30b5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362c016a1c31d41ef491fecb957fd46743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca037de9f73350d916fb8ec7e32bbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f5c8d23cb833a14cb1ec800750038745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d593ad2ad5cd718d7f8fafd5dcddad0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6cb0b99b3f0b33b8a971d60c8663747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f69ca0128eb2a72fc59dbd24c67b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536317a62331ec3c2f504c635417bef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768d8f00e8d69e47e62d2b8215b8c6d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c486d8cf6386e5c29b7e93375dec5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027df11bee4c455c82296c4f8b7eb5f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912c01f8067fb797b1fba58b2d409a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957290869a05d9f42cca8510fe104bbc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fda4974c8d7be9f92538ac9cd8374755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b569e5514e2789114931e82fe18d8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2421ec83da0304ce590dd54abddda05757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e308543ebdd50688dd7661342ff41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1bca7e088fa92c04f96ae8e713fab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1cab026014b6d6608c41b73683a9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cf32e0a1f27467526cda7c43e3ee8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c82136964adaf301dd836940214566762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447272086932a256022b1f0c3f6801b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8764c30e947ca066dd103a913cf8b47764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065567ecfb221fb304303d2f88fe089765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecebd0852860fda8ab3b65f20d23b6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ab58675df0566060b4d9476ecd3e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>