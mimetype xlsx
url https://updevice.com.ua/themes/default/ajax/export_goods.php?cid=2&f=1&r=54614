--- v0 (2026-08-17)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00a7cc670ffa622cb366c553ae59d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14295b63f5271b9f6b743a94afc3252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b10479200674737836130cc2f2db13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69053f8be168511ebbbe59277263ff304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de28a1851da6a68ee3840011f865e0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b80be13d37ece1be8662a8d03847a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e2ae2f83d07505d5e02237b8f0207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e47ab3908fe859a841970655f5b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f79739dbf3210138d615c8b2cc3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d8c5e8d9ac8243c013fab9d2ce98d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62e3faf2df95d4881371b86c02a1f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffcea01f36a8c9231f51f01b74003c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066ec95d2bc6935cb1a4641a2f9e08513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3b21106eacfd0190f02b0b5ee0cdc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b372344cc6f3bd6badd0c4c1dee2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811565c525abe8ae1c53d78af96ed8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbdeb7c6761a0ca6f2601adccd4bce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77a17d87ec98991da762d60e03ea6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f59764bb701d0108a78eecfaa8ccc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c6aaf20cd644ef60010e1e1d7f82120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1019fe7d4cb00813cad5ea4978223021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7328c1074d09b5212aaaddec619971022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a52997f8f1b9f45caabb749e9df04f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7aaa6bf3278d34154720d4a5a4639024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4df4424584a563a2dbe862f75be4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e91b7466c43e15fe2ede16224da96626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452281630e90e56a09684e2aa377c7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2390eee5bf0995588530c569368eeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f03258e86409dc9a5472484d3fc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187ae6556a379c029bf30f8fff9660a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bd580cb00b069e37b0c55a199b71e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de86e82a8ef274295c93ccf05b15e7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc7d56b48dbda854d7ef578d21eadb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96016b746c562b20cd5d17f982884a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd192b4e200fcd5b46728cedfa643c3335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30160a94fc81d9ec397df5c810ce90536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828371b11dd876436f435959d51247bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee763e2fb1e0fc8cb067c30ebd392038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fb87eb74090462b10c4f3c5c9663a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e420edf79ce9d7193ad70cf10f6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e7ef20a94c69d083ba4fe65526db041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9f16ebc606dc176d63b6ad4209afb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f7fa54e1184e30a4ba8fa24a7a69843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89cb8a249ac476a898897f893f550a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317c06c63497083efe435916d4fabcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4366efbcbbc7a61601ff318a1eadcff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb71b6627b3b560797a20656ebbb6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e4ef9fc41010103fbdf631704029948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11eeb15dadf6415f9bf735e35c36e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a9cf58acdf3ef0dcee58ff2cd25e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd51ce798fa66773ea8f1ba67349a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a48366da2096788afff6fb69ea2ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54649ae16416f49129afc7c5fdc5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901449200a41684b79df52305c764c2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47d4b8ed9f0d16fc130ce57423ddff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205100f7c8f2f4cb83912ea6d8202756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40edf8ffab79b5f87a95ceaf2a95f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6bbc3a77280f7652833cb4ee3022d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932262560f45b51c3244f0ddccb05e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0962313946c0c0f3fa0e7ed98103b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5791fc75a147a29c79bfe496142e0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8af98dcab893ec0a2d9f6073c0d92462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8250ddb49af0743037ad3916a5320e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf4f40ea324b6e66b79f671579ea2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48852940affe29234cdff8624305aac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937d5c793cf783d26149e196859ef9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6abcdc9f4a77e366b17875e3cc13c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda80dc24e373461c058910deaae85068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de535cef2119b0c5710c52f182690df169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a0a432a2b847a983e4b4ec45b68d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18b447fde3afc9c31217e5cc6eaa2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ff9684f2e6723586e0a67e246d7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4aeaed2758d229eede0bab618a7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb1e901a1f66f3996dfe1f8957b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aecaad61db951b281de6c192e13e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c636b496cc127a277b4dde7f8ee1b8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705016ee8b2fe6752ffb015a15ffadc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13fd4990fd1f291b971c159f2ff99878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73379cbff010b3a9a89c710cbbe6ec279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412529041de7f10c8f4acce2a4e5fd5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966143211755c8fbd5e4194823efd5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dff4656b44ae71c793fc518e31ce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32e842c49a7a958fe18320a86e516883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff154b1748d0f73e2c8dc4a2f43b9ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabb2d4bc037e1b057794e82693562785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cae347cd26fc5a20832f02961947786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec725690c656e8a9b908104b441fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49579319fb112fba258a5e75cb79149288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d39201d50588f72c4e7a7d9497bf389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860afd4336ad859d5ce3f116730fe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208557f95d603aa0d2d5fbedee8fe72391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa2131822f86995931789f7eadff8392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4152e5833e1c288a601f23c8276ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315489d99af78bbea05c1a4d0b56b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c7711a25ead4db81f9eaf3bccc1995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578496f37c13c3edc65319b9e4c85f3396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86dbe81ad5f75d20e953da9c432d4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2f9858c47c9cc3031d65e7471a21398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2613a1fc0eb855f60b5122ec8cb63099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e33b51b83ba52572a7270f58eb1643100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daa91974ad1a849793389a54334f88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c156527d8bf6233afc10c1a80963a34102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe1c173c83390242e3e0671b47a1fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffed518cfc29d7b34d6957156de67c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cab5815e3ae175a78d2532937c062d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4307e0e145d5943f3201120f4af39106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1b25721cc46d7b3e916800d1d5957107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e67e8b295cff11a5ff0ab7ccfb2b70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdab2caa5900dde37b94dc1e873906109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387c221d6a02256e028897fa7624902110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b5721cc73d128b9cf2e8c9143a8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba21e4cde321e2c26817a0a08f5e56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd13de6799c16ed81676210dcdcbc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb18c3974df80ba410837df697f9fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6ec75ec92aec0de630a719294c8fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cfe6941bb61ea9196e09317251e8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba53c92724cfb34c2cb8b6eed22e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f3147ff98457ffe64b958fe7155b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365176a66e7db54de753ddeaedf2a835119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba60222f0be78a19c946cddde09db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4243685819126a70bd7391122b8a62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848da150bb69a781d623a41da678ab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f34f6050bd2f05af7b6b4b5afe5c85123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536fe547f9c059ca8a85ab4023b152a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc28697d6abbe3455ebff59136645b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9178ac21c6fd6a5c4fce45bae0d15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a6f2f5f25aab8eec26deb351da67127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fbfbd680ddf08815dc90e8022fb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200adb463d1a8cb676ad0e5de1b5ed0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791037f72be1294d7f877e34d49d73cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922950a72a26a421cd405cb0c1fb1b8f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a737ccf28697ce6972590ace07eb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a624ba2bcf09abc6cfb982b451126133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74695e9ed68500265bc2f57a16307a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aba935beafff6255824fdc8f90bbdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe18fa7821c41ad942083c72e809d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ca446cff22bb55d2387f5e38af954137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be81b44e5483ff2f5e0f0e76896fbb6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b12d1f7a6ab1d544a0bc5a20c981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec689bf4b569c54e2b3770e167f78659140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a11d28bc214fb7f7d8dfa583685b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de73ff70b8224d2919505c019fcd70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a324402b6ba0f607b9899e3e89b4bd7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39df6733e67ba0b9233b17c8984452144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216fa58081c021cc083b57fe9ce118145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753596162fc3be28dd6eef35759819a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0140c39536671eccbf0f549c059d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fa963f82a72477e9cffaf84fb4940148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb6a0d3ba7224bdfb725272cb3fd78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757cfaaeeac4f49ff8ed9358251316150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703186dd0d8fa68b34948e663192fd5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bed8838d8a2297a5605a0ec86af0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a8cf523a1fb19ca751657c5f30ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be064a8e95f0a7c910975f0697442154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f03f9cbfdee5f1015cb3d7998b35f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b31cf0c7060aca9c39df287770fea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a11048f8021e2e9352f8d9c3e79f8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ab0d672a0a28de37d8438f0f2d4da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d8465bdf6c7551b984d0d01cc8b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0d360943ac87a39adb891292dd1f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bf1281916333bef10239e4c7770d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922aba0461691b9432cdf51902eb19c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f8a9f55c52d47fa0e750e4d1ee56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47911bce41807b1dea807d36deb79d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f022e33792dae1b41f027b725b735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cecc7cad1efc7875a8ddeb37214719166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495f420def50886ffc04f910e07b83e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41040acc8abab78a2fd95817bcb707168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04182e9f800d298b4594c68d36ffd2dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ccf9b60e80c2461ba258fb71a1d02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899384b570c269c289854459cde147171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077bec25c7319c9dccbf238d993eda4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87b10978aef2883678d55c26eb04f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345463e8d58ebf74337b4f31d07f1eaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072da116b5f0ac37a4bca8599758af2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee225e53ff75e72c7a9f7531d239a41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbb85505a3899c35650190241c7276177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df68076efc182b4338b2c003d75075178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df63532d08c9b089500358134710b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68a80191f992e7fb552b1929e2fc7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dd04482ef656204ec6b004544e19d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efb9b20262e12b78e6b37fc450cee4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dcbcbc68fb958b8e38f0f44e64acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30659ef761e0581c1ff8659a8f414184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53127702052e421bde705dac6570a2cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aea9e56a44dbf386c6f19476b6aa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1dcb5c122cafdc74473c87091ec82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b982e37e92ca772e68951ecd63e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592254f51de4236ff893bf1b868f98c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044038dec1961013cdbffa7127f427a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa670ecb50d4fedc6c4322ba7d80ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbe511c7e8661e71dc2303ea9a13dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371276aea522bc0ffa31bfe04d0d80c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f706e6c209f893c87f85ec5afe8d7b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d761ff22efac6a7ad491382467ca1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6cd19a02e6f145130834bac16b1c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f054c9b7fe53f40969e023a3a8e27a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1474c7cb63b3ac8b4e80ff000ef0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd9a9a78d2b1db020b1b0fc3565f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5da9996093d6224b7b11809724ad6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7014d33c05e9efdbfe237ccd312c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1f27d2206f409400ef631780de26f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f124d86841cd5b4c0bb102f5067d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d7e6ebcfee7b1c315031661a1f67c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ff3be76fd978462e48b24edf6244205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687363d9f609ce3404d272e778acf4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c0ac8d448b5c7806f8b2df34e726e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54e8a00a7fc0b82145abb8da3fbcf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3713275a49b7ef554ed6bbb7c0333c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8036e8a3f5a70472f50fcd3bd1e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a31e52d2d4d638a41cbd34017f97d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e13f4d418ae1563f79e4260a53005212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485864530eec352f744d8d9b0672afd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cd9353f0729a2dc66906d2a7caf60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5f4c1d6b7904cde7ddb36bfc3c7f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05777127431da0fdadab27950c29dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29848cff504199f6461aab0be7b5b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b57046c77a76becce83182ddf3190218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870620840dcdbd25ab432dc697f1090219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d12cd73b33df3834400503f4ff48220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb71d944864a21e777f8c00243672a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978b5e6bb9ba14e36c4bfcce8a1c152222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce6f6e0064a17d80243cf86bfe7e94223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7e0ef983e4aad70589ff4c67c175f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a633c5943da607c9b435ce1dada32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002961fe2d1fbcc50900c72c01a0440e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde82d3acbe64bf1710a4dbfb2f0bb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cdccfc0661665e6d18068e2c27d4a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd696a4fa89a792048add87e65d49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb4cde7f9fb16d1c64ca1a9f47f02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f0e47c53295ba3b46f06bc352f1d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf643a938a0a0ccb50041536d50c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf82a8d49e76223998b65df523aadc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00150ce56e563cbf93906d2f54e7c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2c0364d6f7cb48082ff1f66d02e98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477331c1e798d43141319950d9188fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a49fe1ac81905b0a32269324f6830237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beb24f85ffca78c097815b0a54ccc7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46567f6c97a61cefd567603ecd2519239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bea6db3eeb38fc3bca5d03c02d9d9a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9bfc9f049dad130e497a5b917970d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc5c3b1f43f1c02509c3b9296372a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0d5020d365ec97bc182d0553210b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39948cb2c698061313b571de736ccd4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f190ed1d1ee29be748206ff43ede24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809bcdd78ba0ad09543b0561f3a8e8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ef1c792cc2bd69a1977d603e10c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b0e5820999b55711d9796d7e75ea0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8080a83e1ecf7b7d7b257e58a343249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e12e2379c644ad50b78716c6f52a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf4ca6ead8628f0fee8c38fd4802f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1899bc6d07bdd0fc870e98f64ff5f38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db055796e6630bbe6bd5cfb8fe89ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3eaaa7c2650c69a09ddf6ad4b60b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff58bb695482146aca118ec75dd7bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b952a8aa9f37a85af69bee41391d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592851dfff175f0fec80452fe88e12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcd4ce9713cc7d0368953fc7a4368c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de946bd22cc6871a93c8cc4e8152352259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791f81ef5c7f249fe89c233e35b3b33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc0af5439d88f38a76a4b3640693d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c5de0e02b5d6ee5bc380ce33a4843262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13159569059273901fccc63d17bfcc34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1091b8649573482dd6babd7af3d6fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2731999ba3214fd19105d190024a17d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d347a32343df634715d0d1ca235fed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd56866bc2ba7d22ec3c91b8a3c71de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721000692b277f1865cacd1bb489555f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cbbe3c9b70f55cc4d8a45d75c8e9b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eb93f9d98d78a98fc0d487502be73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd478475943aa99bd6a445bcb0c83271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239bc52309dfa8c108f0849f8e9cab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67068d0d22b93aebded22d83cae9f53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48421c9a685a2e9edfc54863c533091274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad2f4fb01448107d88e83b94a304de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a15647fac4336bbc7c590bdba8de3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b6bd0b976af48000fb7e00576691277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa728935e7f509e85e19ef5fa37d28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ed6a54396eadc6044fd38383c4033279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac09cc9f6c3b223719bc9384a839e12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2403051853b6cd7c75c55be83041d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b1c0ea4729adba856892001e1bb11282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c74f139eea8f85dbf116f2f8c4bf79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a81396a919bfc61d023ec246e1b026284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d037af0416dcd9c7bcfd95cc791a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5e1d96481f5f36de4b3eb25464ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd06f4ea278af5ee0f95a03747fcb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d64b91746a85ddff1fad4cd72dad4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dd7b62133d52e5d79a8d43027f4fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40699f132e36e4ba40391bceccae36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d65a4995e74ccf06927301d8a91cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c40d6c26205b96f1cd02fe2aef29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598baa52f7d2ad858f06c6167e58fb11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f8f154d138aa9c852e7149379ec1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013c2d0bc1b947fd6955213251ff9a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11037cdd5bebd0ff44560c77e0f1ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d9ca0cda04d253a7b578341bd4bcf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa530d200a8fd04feb288ed6998e5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c9463594e3b030f92a4786b049ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450976349d8c4dd7d3afe86c099f2a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58916b9cffb4ae1d48fb3a07b34e9264301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7a5eb6758b6a916faa52355e36f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bafdede97e1a7e797848c27fdde6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293badfbbcc43cddf366893abf716516304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1081c6af91f1709606a960d4fafbc9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f8841c22d47df29a1a47256c424cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab454ee2ac4e78d7143485e86729bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c950e272ed35f2d9dcd7c50da499139308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc831ac7fca9c7de08bdb40569a9c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2220cbc970adc465541c595dd23af06310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29ac31deebc376c0bd118ca358d0a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3edccbeede988595dd71759288b56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7f8a6e0996cd8718d01cb7f63858313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81971aae6e7b698f23e9297df05652af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2d1ab6370677cf3cbfce886620037315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5360a0659bab3227383fdebe1662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d263f536872166e744dab8e2792bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ead30e60b26deee937e7d701bdc9a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482d252d358cb875824a1b823e89e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab0b60c821b95b5d3f029118fa1763320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493c0363e055d9ace66dd6615885b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4371c094d3e07912f60de5c897946322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8915a6f01cf893587e5abe96c6734323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa05a13550653dd2f8c1387b538460324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969fd968d9e8bbaa446e4ba8131df38325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3228dd8cf6dac0edb3ead485ae9890326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb7f475be147cd7d19fc88998636a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f96cef6e82a77c0bbf1bb7a654f3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3706d4000bb74df424276cb9e2e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86263b15846d1fbf67f5df41b035f5a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7638a47a50dfbd850941c36cb469331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb3123a53b7952e9c8a6429bcf5a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd55124a782460ef4129e3741c0119333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d43019033a8e169f2f9b7c27b2d1c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68097788b7cca1e12484f757d63698335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b92e1d2e93feb6fc9f76b1931c3b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5f3a44595e57fb3219a2ea85bd192337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8f754358dbc4a5723edeb6be50ba0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd4f1fc25f63f90d6dda6eb2f8dfb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e7b27bd632bf242d04483b7f2c30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f07c9f743ea9e340f6b4fdc607fd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fc4f35c8e7fdda31735698701f2f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d262ea9c7425db85a04409623e8bce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1413ea6141e3e781829a1bac5db6aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11701a87d47d19650f6b0bcebe916993345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1c0400fc23695da45635982d0784a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50750bc67a64a8d6b9f86487fda5d4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c6d38c587b6ad025ab10065331c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490f2ee1cb1da1edbf9ac37bcdd386349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035cf6484d230dfc792ee4879579140350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28748e99755db5fad4bb436c8a634351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c353c9d418d46323ee748da93a2091352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1c57e49cbb3933c5bd1cf45d47247353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76f82197f6188b7c023aa02924b3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568fe61c3e3e995af1c2cd9788dd164355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de4b5558b6b8d558415b0e6c92bbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36869cb18615d64899e645202882ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87143da205e6cdfba041957311326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb75fb7983a43deccf9bfe79732ebc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f81a87ab5a2e0dd5b324737a56f43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230db840eaddee3f2fccac92afe271b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0bd16d81639142d5b543c2f4a9ac5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726827572e555bf0d4a956e67198666363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17379206304d62765c75d4501d02cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f521479c724ea2ab24a54cac00c890365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c095783c6d0daf181f73925b50637366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c3a36695a30925b3d9c112400f0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21ae1cdeb0e75ef7a5eb2247df1be8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bf8a5ea1d042381815450ab21953369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3eaa90946d1283e78b76028158c5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf87105cc4c3a1d8c2abc348c7565bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c058d0a4abf5b5ace5780e735a09882372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bef1e233fedf47a6ca4f89ce6c583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66972cf1ed41ddaf811b32a5fa01459374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa7ee361ee8a7fb51aa3b7bdc134d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ee24c4015cfb85fad809698214f99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dff5d7d2214216d8069621350d7bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b66abdfa7fd2473de7acd33963009378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e0389b2c9bed68074cc37794274c6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bdfec0140d87deb5a4b07390017ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0b55e2f13c0ee80d29e912146b6d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b20f1ed3c402c1806090de1c59d52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c538fdf3f5e22e170a3d54b5ae7d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be430e51d47c470512a9c2721a305a3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7851e70f667bf20b1a42ad648bf59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b274b20a4d199d443788f856fdfbd1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb31c4eec5eb99d0d976ff6ee489f96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dabe64312a2e831fd3ca5340a61e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e812372ff66d363bb5c4ad13c1bdf6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2d8dc0c3e3a9e14e589f9e2ee8fda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ca1163090af7024425d5973d0e6d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915fd1eb8c002ec17303f84a229e91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff97ca8204bc5834a356c553e9ed22b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c838de1774b264f9fc26decbed0232394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b55a349ca797f3a74d636d03470f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad50a86c6eb906607ad936902dc706396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437d914b5740b0aa858a185715e9388397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16124e2d098a04e2b6cc738a777020398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250995ec0764da1016fa4f980888f002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13748d0feb172756f2db23ab2b4071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306fe204a99422db4810882e93a001f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bb0522f4080c56e5724a0550d4b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464896cf0de46b7b8eb63867fd7bec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d490cb145b3c3c250d58793cb580f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae70ebbb36e88e5a2755b4ef654e75e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b6cf68f813eceacd03c39fccd01e2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb5454f9ee3df170b20466302e552e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d017a7d27187bcac47ca9de8083f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d9db023cb5abc7228e6743c3d2de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0e7550676447f565a685fa4ea10e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452afa95039cfd80d7cd95c49c76f10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bf37fa159e8619c41c8fe1760002412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ae26b35f23c94888c7d72ec6f602413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a701eee1e960fdce11b92f9d47a46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a522e3cea2587cb68b1f274b768f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad1634cbb610a7dc2de15fde2471d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539496a0bbfc3aabe2b4643e3e4baad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001e3c37704949e3344acb365ccc466418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1c7472dd1a47bb431af55c609f037419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669745c252a17df0b5d1194de04bc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfaec7f33fa7ccda9ff1b1bc748450421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192411ba5dc8292787c3726b75b400e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc88f2747b7f3222076392261256d86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b1002a9165f693a9151df698c2b43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51914c696c5bd5a9482447c8f2532cdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98ae54cbfddf7cc52f05142edb769f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c668d8bd78db1d50cf72a3c64abfd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61f5bc23fe3952212e1c4d731fd881428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cce77dc5ef67339559600824360ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a654ef87af9d055911cf24bcc7473eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65910c26b8c270affb98b884d6dcb0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7d2e84c06a7c7969603eb1392db9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf05f0b43e83083700a5d8ee6894a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d706e60f79f7796aa4ff751fe77a48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede831e55272b973c94e1089426416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1ffcc0c2fc02f659420bc810c1eeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91dbb615a7a4bbbaeb9d65628b2162437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199eaef5a98e658ac9f784143bffbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f248064a4a61709587597d332ebabd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2b55d12df792f53107a029e6bdb1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcc9524f9471ba3b44817f234ed194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2528450537b7ec617dc0dda55e16c13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e3b03b73d659d514f1124a71a004d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8baea35e9d0f261e3aa69cbb17d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf53412f09e9a38c4c15e185f100b91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d9a7865dc772eec58a7752b407b95446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd4120fa8f0c854c8dd069951769a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17871730c4953e09f40e01d9a9ed9566448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3051eeed1a81b88e4c90f0c99402f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160755520cc7b25a41705eb64d03022450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3419e6f5961a7f9c10292fb4b149fc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a610451b9ce6a07e74e430c6891bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00859bd13b145439f4f7f74773e1d25453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ccaaf48419868886c96e23d7c2ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de1fc51c817c463c5f18413e83f7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a07a2d3647608f7cf556bc7f26d2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54b00101acfff44bf1f25c918a2214457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17fe4b03d1a66bfa43f1add4b29761458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2f06b29e5206753b015b925ba3f7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282caf26f698506ba2353bb38aa13ece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2547593f3ff907eb64503ea8f06c62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9da943099b363f16c66a776e9f01b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093b084a8b0b7bbda4a46ebf7740cd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2547736b6062e99d9420fd8de7577464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8721d4af5a6f8e28dabd291d75a54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f01e310276e256a19c4c4549d9db04466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5c06d8e3fba473baf807f483a75c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cbfd42a00c811c4f1b0379d6ef2bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d787c130edccd44178a37fa1b2e851469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018560405f8014634eec0e3cb3687d12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb986fdd7f007988f01d4ee38b348c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab850ecf019fcfacedcb75f6e099b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383af3a54b6d11c34a65a42d2dadc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24b37a005b1b389460dcdbe1318cd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffff024ace0311b36dd0e952e0ffdfa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97466ae5a2482313c6051d040adaed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e8a2f93b591695a8f25512013b011477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebaff0c2179568a56373b583f1a76b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca02226a5da0bdfba1b44a91aac347479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435cdc1dddd624bf4619fbcfac72c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e4b9ec6621ab531ee283892886509481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9a9d9e3dda10deef8abafcd0eb6dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b734b50b066c40a1e158396d84f4bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5e1c2b4c90369d1563bee8ea87b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63864ef1179ae2a7f04fb5bba7fead28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aed6e8ec0325856b0e3f977eda6614486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c6290d22eaa332005c59e21d9d55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723452161a02df4bb7f94bd17768aab6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4326895faa9ab6f797e9951d2cd580489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda867c05b76c9f9406158ddda53701490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec405b2e69672f5b2155c0169558c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934192776aaa6e679aac3f337248a6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97d5c4d22d665f2d9ae6ba88818a59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a41f0dde942188fc8b8171a66602a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0a44442e09ec910e543fe82abdaf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048fb9285df6dff66649e5a52ed0b8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560766207fe4c5d2501bd6ea0aa80b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b9e5d681ccddaa5b366e5e71551a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133464e585116a1c09ef8852a418f07f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b206e2c0a3f6bdbd7194c743090a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59e2059a017ab63600cb3a72f1708f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeefed7c57c7a017dfa64e7dfdf32b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee084969dcdada1e282a41f7b6206503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9848795b33ceda5bec4cf1c8fadf8f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc29dcf176ad3f9c236688f10600d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599d5795e5083b6a5156c1c884417cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00379dcda68bf0367fd45899e3e2edf4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c4fb0ad3f1889911d091ad6d2ce0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edcff85fc4074ffd4641431e136e21509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f619581f639248c9ecd7391e6e9625510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf26d5da103956fef170c626b4a3d90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e34560c2e11bc11cad36bb82d61b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69c59d5905103a69abff804b838823513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1a065dfb9e0d95f785cbb8bf8bba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f43d33024b0a24b8ca69afab65f58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103880ad0b7bb54d6aa1f0a15bf981c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ae297e1bf6f29df00063535a610b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec1131905a8703710bf1b3a691a69e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec639fb9d736f1b5f90dfa32b3aff1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be932c37bcc7a1101dbc4acb69d9b909520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8835c9e4c7578e9b7fd8e0a52c2796521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957440cf88e1d17baf514229bc3c498522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142f0a4bc5ae6f3d2441449d28b722523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdca64076acdc74a48db45d26fcc94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf79b2b2d4ced665fd746bcc22ea9b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bbe6ac08ec04cb129df3b8b9d8b3e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb1fb049a8dd68b37d5bf15550f7d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa678f3d7fbefd9d60830c77dc87502528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be7cd6dce6808982b316dc0abcbc41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb787bff56271c3aa94f6c09f634f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64270eb8a2c9747fcd3936154e6bab58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27080778424a82fed5a95c83ea5a6a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679cd13f2e0a89e71eaac918d879d06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d0df2412341a01c49563e0fe8665534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9e3b83f85c8c4a7bb53a506fdf5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93374767de339346a1b8f5c8e3c1106536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621962d96c3de7f307fb5c55a5a88342537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf360685a30867e4f26c0781fe7dbcd6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e245ba81cf8bc44476ee51e08d9c64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a414aa0bc390f213bbc0d6a4c1547540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf0496b06806b04743396b57582085541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f3f4392557a9c7ae30d55d78da9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3309f86d7c6f0b76d6f7022dff9e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa204b8c9bbbf94056808b81b04ce6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe006e5dc127e7b5c2b776ed42769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee74a15559c4f1be7bd35574f3367d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c72bde498e7ceeca4c82cc3adfe952547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d17a9b760952acc2bc07d296450ecf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb542d2ee1ab8da71598745374b11b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e2008eda5fb0528734a6f4a6459b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5546542c83417cd318475176f3140551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34d85a6498fd258af4cc57e5182582552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9e85612fecd70b0165dd7ec5d296553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aea5cad6d9269622cacee3ee62c5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f504f6bb33ef1e2610aadea787c2b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de25a7324fdf73560054fffba6e3710556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335c45ec08d283ae5beb299eac4c18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544274b470d6be6830bcf8379e6b57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ae8ac73ffd066e068f99bf27d934b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1149b1ae1860a6c62ec97d8e7f43a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af50c51d34f6b893307609b0df631a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1683a18753530487ba917cf178b32ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe4b3eee1cf3a2d74a5a49c8061918563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4973ce9e633179ddcc65babbfc541564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88150dcb5fef29ff611176179cf59d98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b0d74953cec9b230e772a3d8d8160566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d5a205c2c85c10ea6fd85c84c7a71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4894b3cd54b86fc14fd5bee08e3c8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41138e17672f8531faa55d207cbc1011569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f609903720c631f952f1f45f36bbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa382862f49f716839fa9cd41adbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ac61c731f49e39f527ac0c99fc41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da872554601f3c2ce9f989b6a25842573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e705024927dfa5015d479bbdb604574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403593b27ba0a7514a5c8337242ffafd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b00ad8f6cc17f04bc7a46ffe6a7a4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860d754b42f50082344d0d1c0fd3a76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320fed01f2deae0cd20224743bcb23f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98ae413f3b5d295c17242f0faceac2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be29debc2546e64ee365fcb428dc60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4669e1968a189ca9f3b4e8381f9d12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21c9f676d0243fe80fa696c6b55a68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1deb7f94ad3e91f06399f2bef1df7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049758aff0c16eb573448a972f5edd0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba16e47f365e282e56bb8098f74eab7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930bebefa00182b68dc50f091a58bc9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92961905be8a451f5a27b4ee0c68ca94587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9d8d2b0095dc4007d2003bc985c40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a293a469ac37d0a78505f30782ef73589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e200842dce8f68c944cd68f745a1a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbfee057b3378bae0160996ad04274591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a096a8a40f83871c52a8976edd4712592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3f4d9b0f0aa700c572f7e2c4e7d29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018cdaf01a5a73f5cf039f72ed75f90594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0b2e92dc0b65ccb6ac25a4dea87ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617179354802244455acbccc554dd79e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee7811d25e5cdfcbfa2232abbff069597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfac25f5c4cfb62013949f39de5ef5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659412b1b67fb0bc4fb604c8ab8f4947599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c35b5b207a92c35fa0dfd7fd61e02600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e627a8ccce0c068e5ca45459635ee0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d91d835ae47a6fc075f4d48aa883602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897383c19121e5db49b0a18b03e7dc7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a286a7d6570af7d26c26334ea643ca6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513120020d94c85f3d3061ace9b26a52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b1af5123560c3c59de33f3f77435606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f796b2cd69e82d32671a8d16106b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dee8c253c572cab1ae77dbe6b2822d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3fc49ecd682a58f89ebac880d04f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676b152aa2abff8a1d59547f323bee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c05f17a015df1710660d6c1a4dc9df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01997c831880372e44b7d058d8872b03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542b62bc69daca59490143da5ed9846613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abb53c9155f65695b6757fc88389d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380b82abfd4b33e0922f8f583a3a86615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afcef7d0a1bea1fa45d89caf3cc62c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e1662bf5989e3b90f0fc1f17a3c8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380210c9969a2964cb918e21203a290618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b06350e2c7ff98fd1ef4f397f1a08619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4770564ebb381f0da39629478318620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b1f35d09dbf58998acbfb31e7ec60621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8669d83359ba29f9d7bb69da919f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869dabcbbfb68bcc26fd7d0aa426fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aed7dfd4631f57dbca66218a375e57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce8522ee5ac2c3c9f02be19b612845625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533118dd312751f8d2095869c312591626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbac1c9b8443d9d6c927461e10fb877627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f5831b9fd20f68f86b0e436ee722628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65d7588db52e46f91efcb61d367a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7070cc8d78a32d2d822921f1318c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a7fe59a488e29a20c0f5eaf553790631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be00ec3877e6a38b330f5bb1badd7a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f0ff5f0ab22ce2014e90a6b527314633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5d7dcfbb7ee6d2ad7782a54aa4c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31bb27dceef837d71ab16676c7b85c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab5d661e16b43baa05964558001ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8ba6b830dfa2ed220aca3145cc7f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce841a9fec3b22faf869ee882769c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd228c49349985959603c8aadcc11fba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d1c1bbf7187801fa4975562d1117640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1d03044cbbd8722b8afddebc2e7fe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5cbaf5ef5a2588c00f8d9a5bca037642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dba7ddc2af0225a9e16414b3d1d91643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a75a16bea046c78a522335e115ba3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6baf202c47159448ac1d818a713b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349692650291f0fd3a0c6b8224e711d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348264c267489ba09af0ec1e59abd4fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f170c80b62fc15934cdda4dd24ada648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b236a2727caf13f959761c807d49b64649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016c469b55845c7cb368fe6bd93c9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f1118ebae3b00526d82828fd29f7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42378a487ca5734739e0742922ca92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d50498a373adc5dd2833ee2f3641bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96609f9d763531ee59365a318fcd4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8b9f6c7da3e04534224d44e16520c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6877c4bcd79421ac06445fb601ffa1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecac3e6f65a68b7844452eb23078a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1757de62fc7c99110d0a6a0ead0d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f76e71a2706a6c030668059a6cf54659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb628f1bc3fa482afb21b7de05de44e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd501b5d2cc7cb660f7390153e94130661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb46676cbe296cbf22201e9b09e9ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fedf5ce8a5ae9cad2d178b4163f553663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c24d3ef692bb480ae17b2045ae781664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be690778e870d16dfadab57eb95e4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54eede7918129718974c7c08db4627666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd117db6ddbf2bcb8d2ebed6919a98f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8955c616be91fdd06f8c47c54eb4e49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b72cf8ffc483e516f3871af208823669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f61b369d074f8d6cc9e2cfcc863f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682213e8bf219be20e458bc2ec52033671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1e9c64dff610a81c77926b7c7ec31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fa8e78a59d02483dc1f7cf0df15f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc691601554515e7a6f8dba4117852d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9fd8995a96b215ef8e6d469cc7d9f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4924c6ea6e8215c8bdda81fecb463676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116ce3b4a792f6450322c8ac4fc82c5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71679526cf67b483cba1da04edbddf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996bae118176b2ed36efc2f01247770679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3445fe10dbfb5fbadfca2efe7a2f5b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c29cf963cfa51738553385a534b9dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34328188a46126c20579ca50a5541b73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda22a16aed3bd46eba8178dfbf99d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bead1dab372eabf08099bd8c4ca7b9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2b698c61f807f07f1cca78ad2b4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57752b402bc762547c6ca6064dab5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d141e8af61072e9bd937f5ff44c65a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3900dbac3b90493945ff371b125fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1cc9681b7b85ef0e7d2dccfa65e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277de2fef96bd66d34f50447e714499690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa152e1146bcece401e908e255a37a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0bec6b3591de9e42b2074fec18598692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe681e6f8a61d1aefa662e38d8c3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffe6c6ab8b395fc3f378e0104cbbb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d7e9f9346c384d380f80a361a79f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1349451cf0bd7b94c2eb3417794d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed038a8ac7c251008cf275925565c3b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ec9b5ebd64af36c4bd96e814b6ecd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ffcd7ff935327f273eeb61b1c6b65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1f6dc02da7e36adac4b43f392ffff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f74cae2f09c948368fdc80199b58d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd6e9f9c126777f03ce5b74b03defb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbd0bc6d8f6e10a1f3302147e0640c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc66810825ae9c9f7f814b76c80fd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463155427a554e97180948cdd9ca5a42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a054c30e4cb3c9963b07a4ab96a7ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024caecfccfd56977fc464990478f137707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a98dd253ba4047b5cc6e27c42a047e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf477f28ca7f28cc643fd1e2a38e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d21aad791d87dcc9c589a3e50d6ec5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f94df72a1de3466a374a0631db0237711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf6b894cbb729a9fd06973a8f5e171712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0524fc7e71b32a8e2c67c4e99c513bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99cf8fe8b43aae123d49ddf7aac11a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac814508e6b18bb528981c17d44da9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9064748c0411bd6717ad9228bc3857716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b2b9616638735793e19ea11af4757717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfb5c3fa9be3126aea53b98263d7bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4da9017a05e12675e7f125dd774c13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbb964a35e182be639f507806d7f84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4df5b94fb086c27f6d788cb82dfb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8b588d0ae8dccdf49f963312de3ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf907f20c73d90e4c49167727f206b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7ddff404f93c5d94caf01f4ccd91724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf825615ebc2c2822f473e9fca65a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e623c6dc39a080055794b7d0796d65726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2c0382ee2db7231adc45aee26f4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e5066ea6238340a225cf1c3e54e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c56c34446c4ba02535ed6f6f0b7e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49beee1b9bf3450da2fc125b0a12d1f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad19121e6bb1a6a37dc651db8fffffb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c099a721cb64b9a373a146988a2e2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f2124bdb81ba7f40bbbe97923aab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f41c17d243e7b34402808bee691ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd08e159bf6effcb48fdd5e81178a65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb3ade3061c5c623b7cfe9181ba7a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e918c1a2c533ae1b069d6d5c1e313c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22fedc55663c03bd1081cffa3afaf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793b6746ac653f93197ca5dedcd411d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26080892c5e9ac3511f08bc3568c97c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c29461d295046e5a0bed4a4753f11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16531eda3a0afc1cac87cea55f24b48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e04b479bd47f7995bdab1676bcb39743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c11f804ca57d6ebbd195eb698d1b7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3755a2d669485f1c71247b68e0ad6c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa067569b4f26939d5a5e7e7399ffdc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae95f9d82268cf968bd5a361abe837f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7c8175042bb960f8c8f8d080f2e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d95d61b3b5d205ad80c57511c03b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db42770582c185d88a3659680dfe05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804ca001ee95df40b705b95c116cb3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcadda143c098ba761adeee9c316c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1831be283418d8047b0aaf43d5ca9f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fa1ab286ac6c2051ad57f30bbf734754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceecda54df582f04cf0ff1de6aa00f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dde902387db2bc2ec3e5261ca2c9ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17308a4227c5ec2127625b5c4724118757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766ea042cae606af41afad4ffd10d9f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa855cee38cc9b1ba1ee56832db23ea5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acc432cc0525f5863f8b3d237a29d4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979543649158466af11d1e61a849e78d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435997cc76b627e4369302269869ca83762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a8b96777c50f389109750b920f864763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af93ee38baafdc69d5259837ac4365764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a511548f1fd79ae2b8ace742bac3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047a2f983d86e399f0884683491ea4e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37c6f6444c13d5239eefdaf8e78e9f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0b1d973eca210d40225fa2a4f60ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa13ddb8bc93857ad77f87825728b5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3930fca61efb4ae13ed6fbe53cd2eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c6afaf2c04ed038a1d5feaa8c7d97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132500d635ba87d56b4d806f4da9f6e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e1e1d8016c773074dd1960f38bd35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3efe8aaae799ffce13150a7befb72f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75775e73e71352a7af40907e8bba525775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60c97461707971ee6b9bd186fdf21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecbfb8f347288c58954110db52506d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063017f03e4df56e09162b7dbeee4012778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff133a4f9f1535867886d3ef4effe5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659db79b9277ad76609cc4c5667e361780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b000c54807e4276944837d98cdd1b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d6490c72cf6bf1afdfb9bb104339782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc27f60ed82ebe3618346a0f343cc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72337c85f1fc099b014c40f531472120784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ad2eb8852e14fe8550bc2d31296e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680a0a9cf020149bff2da72f654af2c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f19e637fd54bfaaadbbf3ca55c1f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f8b66ddfb10af4b22b1c6b875362788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959da52a6ffeec246a764f078449e7c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951e66fb3732cd6dd34b745c2d5e6ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5027da1fdc0beebe35350c02d221ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50203b7f6c9eb95e3982597635b17cb7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406b839848c09764aa77b414b430ba8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331354b88e6f35fe0c42cd3cdf599b2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220ee4fba11415ee29316a057d1d5d6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b94cf6e33c41fea69558c2c51f037796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28685f3855c5b590c8d21028a336a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e4748071e165eda5265fabc71cfa2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ede63091aadc9baa53c41eb527b4e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524778f37d2c5fdaa76af68d202c05fb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062835d285579429ba87922f6a433ce6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88cf690784ea771a3a9dc138977656802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e10fe650914aa3057638ed7dd06c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16298b8d41c0d855d00118720ef785804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce39cc0e9be0057162ae59f53cab15805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b6bc1bdc38317358d77667a1163ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87872da7c19840bab7b74d8b5ffbf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a0303b2f9d075b85fe6a1b30530a8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1f19595b6fceed19b405e9c823006809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770228f1c5a59fb449833641577a451810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708a1c5a5301712654434f77b56a5d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6ebfc900244ab06f1ee1996435ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c9fb4de6f6ae22bba8381ccf3dccd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1435dfbbd875e7ad21cc05c2eccfa74814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475026539712a5ce0de2bfd8617230b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa369f21e0a176eea711c251415a4db816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c59fe9f19e7c967422a2aeb24a038817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00230db4bc3f989465fed5cb3f79104818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8e58c644f2b5d09c0907d59f53c0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605900088b0760ec7ade42620194ec79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601229ae9cb46e520088fa19c0c89ea4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a055d0ee26ee7925f0d267cda9056e2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b387855286227118e500265e1467985823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d86b97fafbed20324d2e50083f7131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38497ce86732825444375c30f1eec42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd2777b16cd79bb2ff97e89995f3333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675d933a0bc6d47713718f3d17c24444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1aca94b272bdbda5c7b5a7cd28b575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16d4ab3c678c5ad3387bcf595b9bfa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af97da7e51321b7f30f0186e6155ece7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0e3d16fe9482fdc4a20907cc51e808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0359ce11b88383adb0a72e7c64d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8862cebd3f8f0de5c2e2170409ad8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e2cad17f22ab95db8b24fad7375311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8447330c1018b13ceb1ec44465e7ac012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323e2dc082f1fe30bb374677e54b4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1ad7451183b6b7598fd3ee8d1e5b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa0a4e0e4c8127503baaa2d1b01b9d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c157eea3934bd274f33e23215e99216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca75c9f1a075c80507698ab86bffa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cf37af60a354853c9a40a747a443518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5214764724796635d75017de2b108519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c2600ac92361e7544e360c4b597d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e03bc619e65d7f1cf9be1eee21433d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76781375827aca0bbbf6de96ae41f2fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e792c118680be5eaf3414f14887f6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87a88695965639a92362ca49d10db924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4584145afb1de1590526167b3f4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a154850fa4d42b9fbd4d8ceae3fce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac387dcfbebee286a1dbc7e0a37244bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91821b8a7c7395c707af2b7c20bd783628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c05ed5423f4aa0983a7f86c8f077429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bb9b82e428211701341762bc3a22230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc281e6350185f4cb26567091b27b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14798359d98e59323521341a909792132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a98214d2b2f91515c4e01ef78d7033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b15fbccd8448ba0382e27b6fe6dfe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd22825bae4820190cc751f349fcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df010516ff2bb8a5eb1b2add02c69dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454eb9d0cedf9616213836201c3760737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eade99eb6bdf22acf7a9ced19c887438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f45afcd67208df6d14690c2d5e71d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f8150512c9be907b3b43b35e2861840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d2b21749fb3abe1a5e29bf81e09e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683fc0e8f0fd2a24e9ba2becfb2f73342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc606dfdfbf3373c3bc8e5fa033da4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c334d1203325b5c2b027394fdf6da1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675f58eb7ab98ce7bfc875891da9f5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22416e3af0dd5daebebf5ad03d698bc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97621b7f3c309a13cac729c440aaf347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f208eb2d8e0da7d84ba61a4a9c7f5a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f74594ad9103e5209f75e50ee9e6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82dc6c488150b4f43b493e080712e0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918d469376c0a2344ca800b276b18c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd373549235041e2484a55597ec5573952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd774220d49c6bb0ce7e102135a18d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f9c960470c93b3e134d74e440479054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0de54a9d662cb03eb9b1defc399e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71fa88d60e8f3ecdfc03961407fb056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32e7df34af732c5f73d29bcf957ee857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e62daad0cffe0a04cf0c95befcda958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f57dbf07e040ed0971dc620396a0b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64d1fa80165121670727589f625eec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa31da5ccf0da79117d7b52996b5e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a3c9da4468ed930494f3ba6bd6c5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d78700c74f349b79beb79a19f14c8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78d2f358d0a5fb3e28a3e6bbf3a84164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f0dfc543aa909b3e372e4f50eb7c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766397759f7b7f48fb8824084caa53a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f365472036598dd909717053ed85567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cc87a76c9fbf34fb90f55e50eefea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad8e04c3b0bd996f82fc6c5726913369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadc023593649f08efebab0ff34ac3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a0ec669fb008a640de3d6cef768cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069fdcde62ec1b9680a712cd79c908172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41c38808d7fb1891c02851ffc4655473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28af967034c5bd75563663afa11876d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a99421b94c522b442ceb4e921975ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed247bda5da049402261f8c18fd55c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad1bf560571ee5deff6b562b042b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708b0f3c27ebbd20c15d2ad072a8f3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f080ae754c0557148fe613e12186879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f716c008fbbdd51865dc611d2a7585580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5682f93661515e6880e724a8b1b36b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18876130a323044e232feba5dd25be0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e78eb795fdeab94489bfe6e218e8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155d80f7ddefdea22fe435488894d1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e22560704c38b405ca7c81f624c1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d105103fb6a5ba7a555d975db7e1ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5188d88017d7d42f6abc5e7155849b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e170846f86c3a159f62dc3052882e5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b2de84038df13d2e6027d689cda8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24101460327f9fdd0522e897a2b9749390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a063ea2673b718376d8e8eabe7b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb71efdaa0d7a8d81d4a577d619ced792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dccab47c9efdd9a9b5ac102b1796e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447944b16f97eb1a5ee046827115450f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2141aee932ed13a2e44d362ad3ce9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f388818618177c01f281b15e872996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d2e796dadff1c30b19c33d0c00e8697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef41e6488604cc468ade36e0b18c6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07a02bf28bcb2325c652400166e39b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe3b479dd7466ea77093400d358dde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2435361605307c9aedbfa3c74c17e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aed90147496ccceb04bd7ea0e3e733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0a172945ce472e4c0252379a6c45f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e46768f48c191484f65b3e342af297104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f30dd56ece592c751973ec21c0453105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3a1032c868021cd2cc679f9b51fff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8963494ec57949bb941e1e305bcc83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd9e0903a693b85377a6fad750188108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574adb06f6777971aafb30ecf0ae3ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dda70a04bdfe8c4c930f5f0901b7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31904c6a84972b76711e5a3263632c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8ad8abc54a2ac84a017182bd8eab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e590301d2b5acbb04df6689b371fdc8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91bcdd0961ea77cdd2a1389d4b6125114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e142f1021f3b96d501cddf4404eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d0d8547a44a858dba5346b2cd7fa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a383eab261286fb99e11465c7809117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f749320fc7604d3bdc644b836430118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db69acb54d9a398b3e0bd0b57ff19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c14109c9f9de8b3dc1dab27b2009120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc47950c5bd15e40f5eff7d0f10bcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f17cdeadc6b0df0ac36c5d10af0e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a14e0562d8dc05020e2054093d671123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7a6b0ba7f15626e6e3aa6840b35f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e7b2011a4dc3c88705b1ae47b0c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4934f0adf6154f3da7f7283431287b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2284ea4d5997c02ee2e26e3bf910a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b33c49001a4ef9f574f18b35b7709128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fdb734f22bffcb3d2b567d6fc5b78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978a407ff95c66b7637f686fcf2d05e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ce951b62d076bcb08e7ce8ba82543131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62921a494afe0241f699f076a93c05a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09026686b041e08b8ea33cabf72a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1355ecd522a4ed99b410293e65740134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51486772bb28b4df16ec7a2fa62e89db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f1a665e690014f9db6d65268c062136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb8cea661c46f4e1a89f3beb3f0470137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb52933dc5744f5e5ee084e287cd5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47ff27f0deca9bf2897c476df3831d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d62670199959ff1d75ff3345a1922140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296535c31ebf944c1e97f3d8ad35c61c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6788422a0b1237c5122090368b6d857142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617339d5faff17a04162d7c260d1f0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9561546f9ad9ebb6380f6630ce1d66e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb19bd84d4d91c5328f047f5e4e85e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454867b2653231da905f6208d022173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd4bc4c54afd664501a1ddfe5d41b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349f26a0421bbb4896b64eb0a22e7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a1e5ce46c861d1aa0e51131f2636d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ea29c3a3b4adfa76e7aa8e3f693f2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111280d06091c3e1f16743d0ae124497151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c141fa99e0e7de5472e4abfd96ee63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e3c12da77853cf808b12e3619a4e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33720ca8ea374373ea07eed4af49633154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80b20c47b3216c2804a008cb947700155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed92258eb06fa617a8cd6887a88e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273307334dddd939a46cfc741b23a638157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b436a00b060d2366aa335c24f521158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e3bb46841cbaffd2cb460fe5e8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf26bfa3146379b2a8468874a2d053a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29049c930fc403b1b942cb939ebde294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481928892ea9e902fceadda24814f4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373b4c208b362e431a23ccad3d70c8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d3d515ce22ac47c5c866f745409ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5841c3be6ea9356128dd996f0fb3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaad9cafd76b2420e5ced2f46bdb2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e36a34c5de3c084664a32426c775167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad5a2aea93b49c2144e0ed64f511f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28abc339f3fc926ccfc95bb7ece0b95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955219de891df8b385825d28df5cecd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4363a25e2c0b32e7e782338a30f66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ae821d4274b24c82af923f2bbad51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807db76ad2242b1d74c0ec19589fe71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223ef3043e5f671e3ef9e3afd1c609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af124a60ed886964b21391626dd0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ed0fc76a50ad73552d56364831ead176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9877604012f15f6dda9b53b87f48511177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4966012a47589c51ae12aa16747930b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed438e0d885bf2135f10bc81cf493d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a6d55b53354be130d7b11d124a2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8067b8213038a9f124763cbea87d99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea042dea86e7d770e52c00331849c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d7090cd7592594819d9452c941a4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77005030e20a4ea471273c6408771e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e6a7ca8ceeb4125764606e6e8f1ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6418ed32d96aa04a4374a5d23f0e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1c83542a78e89edf289bc67634a3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60324aec32e53fd7448bb63ffbb7f131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b5b9d0662cc124f41ef270605db90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead91a2799df3e20f73d517b0bfa93d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837dd1eb319bce1d4312c77ee0d8a247191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f4615cbf89563cd7b34ec4a64977192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c514577323ed8d34702a0ff0cbf7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39b9cf6682b97329ba6cbebd9581d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b97d3d5db9d7401b910cbd6843894f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988426945ef37a03b870d9429ebcf363196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4259c4043a3dfeb12d064cc6f02cc84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7968f508d6bec873917999029bc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0d20035ad5909bdbe5e1f670af6b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0b4121b9aa4ce24a338772f16339c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e1aa7618831f4a3c7b6c2bb7318dd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2372211e0a130b347ca6eef1d7eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc346a149cc7cda635267efd31538203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d308b7f92030d29b1df1be78b12ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96851b5df37fdaf81c652c733e9e93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d76d689e4414b63b1551d3ef1427fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692deeda48dcd0a7d5a8a53fdd57b274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54ee113b594349fc13e29c4d76f6ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdce0ac2d67eea5b479c49a6bdbe16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e89bfb9851ab58d3b46afe48e56eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064086f82a69e5b6b1dc87dc44cc8fe9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8e033ec803e73cfc01ec9da8d4478212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878c4c8b77a569c7af51d48d4e08548213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fdef711d864bfc85c522946ebf5bf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e915c8c38627a37cf74806c971d1d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1c565c42dfb0ca9f32bdcecc1c9b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb51e62cac3865a5e1c20b1942a6ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6bbb52c1dcb9843c1396746d937ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee2c728464a8acd5ba4ef849d5bfa5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55423ca8f7f4b6f84604ed626b52a344220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d3efad26b62493f17095dfc6ef634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a1f266ef97c4bcdf5a26a868755d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ddc5076a6cee7cfe4b4e3d4a646f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d085c8f85416c501db3ffcfc3bd1ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc550601e8b302d26d6cdbc7fab6b0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2043ef39365d70bcb4993f9c9f5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63806d844b5b45f11cc7f0ece988065f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a439f951d5d4ac8433b30ff5740ada228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05e4be8e43f544f92d5711950c29f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d9bc09b0a5639c280cc83df5ef9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd419f673fc985b94302e7d5722aedb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dc14fd3d309c7047beb568d989f04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a59b36a77929729c384fb5fc79751a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b933c4a180d52748931f27b32207a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424683b0ef97434bc139edfa7a13b63235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e1f4dd7d61d0db4df56bdcdf8cc02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460fb2ae99588d727f389e184fad365237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35364b12f4ac0b101612fe976f9c55f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb83e3127a70553f6c0c99ff603f15239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd887e172698af8eabf02b90f7a33a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9da0cfd6df7c769a93cee6728434e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08f36e40640164228718c971645d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586aabe9e96a499843913e458caeec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2c433d33487630deb5821a0b0c5f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580f419686a52549404b830f74ad05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508e348fabc6ef320b2cf6ae7189459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0052a2d123dd61c3b1bcbc73a349c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4480c7a47d34dc2628829edc6b90fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3386f3cb1a6585bfc43bf76c60b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0bdd48a2453a6b2ebd35aa5d8fc21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3fb286dbb4d52161a18a306d053b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d6efd68e3acf35dbd5762833b9d65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1bca11350a7a4038c11944e98e9af253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20af2ff78a4af2733c2d71ad339a444254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db055490839c7186c3b1723dd16c3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c910c78329c958f6db8236f2d1308d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0487ac1a9b06823cbf1e60c881873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6427c2e28f8b08eece1bff125e575258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c082e198f15713c0d2a97284a5ab7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a84a275f39e1c27d102020b27f1f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae26e1cf0d7be1e4a3bb774d40b14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd198ad1c9f931cc9c60f87b39955be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d26632d86712b4598d64efec1746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9700a78259728915c0df208221d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab8b809a8973b638bceecb8ee1cd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5ea0189a7e046e1ac2614fbe04102266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175b3e43b7dce5fa02747ec5d3a9298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e376c3139d782500d50bf5376897268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0413c495dd80a77553e295fa91bbb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94397dfa017309e4a7d50fbccb48c5c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675af78caaf96de6ae6c161195dc305271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d39c0d8b85a0f2b2c57b7dd7cb815272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d17bbdd16f3a2f87c8052fbbdc8ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862c667d653e364dac6a59b711589be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a0934d9affa1c515b8d78106fd1e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c18c95a2bfdbc6651976e315b124c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca596a39a1609833b75d9defe8d65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b0222096040e1972ada10d755bfff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8fd29fa8339b0d15a81700be3c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebf304f48e04e99704795cf9e590c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5f3da83bf25d0e06800ef3f5c284f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd4de80800d5a61909a225a53452a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5318e5533a19be70feeefdf04760df8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360079e90d772ff608766c6b52960962284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566ecb0a5043e6f9db171829a3f1a92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050c8f3e4b4593196b3c3f6470731d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09785f7353c8c0ac99c36db173b64aa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6af34e5203e581b481aee82dd4c0bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc4f117bd10bf2697aa061c2d0227289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b21c5e2b68e47061430a666a49217290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036e9bb9a563cdf4e34357dcf1e80c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bcc8634cfd26ba78287588899038b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0759c5a509507a9e3d38e81ada87293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd67c12aaad66780796ecf090802c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516871da720d2dbddf721cfcb07ae5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36c8bbf8ee3f0bcf0f24763471192296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a97a8edb727ab82483131f222240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671b6b9f10b147305c1a8c5dbe58b5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a4185bc2f19a090c197ab28e18ba8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183c4e8105f935dd130f8c6de70c4eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3f884576c815b4bebceab17e37ba0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af2e6ca51ccfbbbd9c038c98943339302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0a241215e40937d23ab56eb1ea30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65c8e561f78e894806fc328b6a5fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d2b0b74ee98253d7a5646660d3aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2d552b72b8c2f5da42ea762104303306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188831599df951c40352f72904c336f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe815f2a1b47f3e7dc229f5418438d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd76e7677f7f303001faf2fd132f91c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c370a4443af6516be1b4f24e02881310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549c815409a68043c2f13840c678ec2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d9ccc3e912eadfd69f7fc6fd3359c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9aad22f838788d784b19db8aa80b1d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd932939bc41debebe7f07f18517818314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f65b68b6a27e1b081e9fa1d6df264315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b28bdcba74757ba138e73f57e07fbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605280d6f80a502e9ce4e348fb1e439317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1dbebadb6aa61dce3721547d39891318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325faeb812d68e0954008aedc16864e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c7b5a985664f3dd80db4bf3c2884320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f140b3852d9564330b8543d281ca0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61170559b33285ca4befde22336395ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551364e8177ea8c4369d70cc021a1a21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832857948b7dcfb1f959481f464fbcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f0dab878100f2a12f504f281813f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a172c3f8768cb116f8831eafe4c0e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceedd2e03fca7d7a1479619f0543be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171897f3264d59887e52f7e884413beb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4760885b165c139f9b8482b5a8c24f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608115668d134ecb45f0eceaacdf265a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe8215c6bb8efb3ce4e6bcc0d5e56f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf10787231cc4d6b3e46e3394eda81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d694a448e98651a3987a3434cd4bd3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b3bc36b1ba8e625d9dc9d074b4ce0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22665f51151ae1499ccdaf1d66a2d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ec5e20f53bcd7799ba5faf30c5e36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba871bd73943c7c1298d962867a6625b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2b5a1ba4169d3f10cdcac87dad82d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8c0f0c2c0dd486405cd1183cc47a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dbb4b9957c76cd0143f0cf8811f52340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78535ee656b63e2b90d0d42662b043a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2337db5ea349f9d9bced6d5f1c5a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ab50d205ddb437d065411a1b6adec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc61a188684470f88149bdf3aa605fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4a53c939367295d2c7ad43626a44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425f13de90301ef8d0407f28ebfa2ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6475d27f6d5a3ebb3bc8da7321b2c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2869432c499f7211dd46ffc5f7505348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a712735eb055efb1d3a3cd6d639deb8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633569cbead809c19d0e3b904c19138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314c3ce92c67792c682d7642218400351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c23c1746d7842a90577525383dca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d3d851bb6651a5ac6005a98480c15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ef2c62c3115bf90d5c7defbd712fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebdfbc49f6016323dff18287fe1daf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80959e19662649d6e4151c7e5f4a7a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4232ed8bd9a524faa404e7eeefb07a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21bbae71932bb53f06014b5c514f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef5e828c6151ade14fc9b402127097359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40293df783bbe5cc0c8582c4fa1de88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82970dd0e2a9793cced525205499d80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db3a82da7b4777d636bfc1859db834362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a402106e19a261620ac8f813f19ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58352aa56485e9cfe3be726871dc5ac2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c75b215549733676f9b98e730ab8d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf29ddb874bb950e0218aa926a2bca9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a85fede7bb6e1f3d5e97842740574367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd18f884e98f51edd9bad3d8c57725368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82107303a37e74ef934cdff8e4d5d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66650ca503fc2230e396d452c51d3950370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b8bf60df77b06837c1cb46b0c76b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fd61491eb331480329ded558fbcee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a01e96a4835d7df59603a4dcc50ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882669c835c6203416382ff66cc2085d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1a97010c92f5bec21c33737b49caf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6814b4c4289d49609b39f738fffad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e8133c1a40d44b152a602cf221bd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e8a73272b5745597e68d4e49d7d04378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56952ba99484b40d6fa1ac973c1385f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a279fbb75636a98fc546208fe71c02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65453eedcf10ca326bab6ca7b1706381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa7594750af125422535516a52a88f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65d52299334240122990e4ff568a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f116c8d01c0cc760e34de55bd23854384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90171a90c7fa03163556d548080b0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3ff7ecd4e22edf501269c42f8fb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe25ae5c76a07c6ea779e072ca38dc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2d6ee1fe62d7137ca47fb7d91845f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80a719bf455716f3d2a7584f94bef7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687e0c95a530c3e991a1b552a7681d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405cb8547b578d6b8b2f06a3a92bd1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a1552bac395ab4b9bd0977f07cd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db922b1a0131fef024e7029a2d2910b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860761853f187c62dd33e707ee98fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8ba5ad61a499e1f825baf811e0046395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363edc28e4de2e20f4f6f6b4e785e05e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011a8fb1672c83c9d8e2fba37eca4d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15b02ddfe562cfaca0ffe2cef52670398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a27b6126244976250d16af574d5dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c04f11b1e43c1ee1b984bbcc5220400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076084bfe244f195000ad1747a120cef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e8a60e4db6342314071e7458936bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a2a7088826a64304a665908dfad4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a64ef211b3a8fc2a54f61e79f395eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad23db80fe9d725d92c75c11fb01a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e086f47042bd2c8cb288b1391621406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e2e945c09e9d42a3a32accb925f86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5e24006ad44d978a6730c823c4a61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dea2374cc046c4df29a3e3845b3e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee937b641bd74e15e5c19e4e21818d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fe69678b83c6c6657d932e545a7f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18df9c245a955d7eb7f83fee89590eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea2487ead5bea08954cadfffa558b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ebd16cddc995a862b58f5ebd2c901414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6b2c664202eac3e77013af19cc503415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f9f56f51c1d50eb035046373c8f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9858310f0ffac188c9f202ce66ec0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be432044285100cc65c57397cc6ff388418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b950086197b79240461e8534d1fae4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc214e60db41203a4fb48ae9d64b52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982189a405abb0b6e6ecf3cc027b37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef4a98fb86d8e1445bf1be99abccf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3741999dd536f52146b976f7042da9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c71042ba2343c26180a1744c76025424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2688e2de668afea0bc174fd41049425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4930dbfd389e1e2e8c8b9c0a67853426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb72cc16c2cde05cc0835cc41f66687427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4b53cf2b2d18a91cd4b39e03d3372428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a47e4b1cf3867d218c46717677bb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f4aa79ef6df17fb8c37be26df2e9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b5b658f86d9e112c19094ed6c6c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889b64c7e8fbe5e1d1896cd9335556432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a2eb2cd35a820ecb6c3c2d4417b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562e7e7c45ad820bf2bde1e2f18ad83434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6d27bca95f59cd263e577c3e9e645435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ca82f3a3ea29d2049c774ecfefcc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eeae3c7eb73fe66b87674453928fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ff69567cb9a72c6d722adc6c01faf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15bf09ffddb13b1b165efedb324a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e08b61674851ca2d58207453a6ce7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c7b8d469f689e7ab71f054c77ffd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba114406ae114c3a1047e629ffccf1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0699ba8b23b31897333d7825e709f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6262c2c5f82259d98240ef8fcd92e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c65b3627fcd8c7069158b5ced0e93445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca235b4be42a4e16d399e88d7e1552ba446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26d8fae5effdb4636537c347ffd29c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257add4a23165eca158151c8cc956663448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57851a309daac2949c84df16ad9fa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932b1f28fe035d4fd8eb6a628ffac06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7334364da609f73505d0fb469cec38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beece4f7c9d25bf0f38597e6a7351163452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f4c05a61e5f1477c190ff463771b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791afff479c81046a206fea6bab104454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cbbc3d3e3984bce116a7537465d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898ec259f1cf9bbead2cb4c523783f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40037d083696c56396c469c2dd51d78f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b00ec3e472c285ed7e72cb706ca54458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc0843eeaf692fa10aa169829077f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f28e07172625f5b48bcb4804f45905460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d554e1dbde55b9aeedc13a4f3fafc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4618505382bc4b58c1ac6daface9c4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c43f7e9ab5c2cbe9e63330d79da4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025080dc0cf4ca9b7ccb59401e35bf89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd41f81aa33d00adaa65cd5df3582f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15e7f1588f4d2d8b069c866bea026466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3f80efd14487441f5a7ed436ecbbc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870f5c3a6560348118c0fe47c47fbe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f48933e6179cb5bf15aeab582f9d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93348baeb9998986c7f6ef86a3a9553d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b6e22cc1309ee09ca750b6ab04a29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226f5c751ca32891910ab0af92d0f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f01649aac887adef1e0edc450f7ae2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016709488a201533eacdc278c1930d9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051faf3d2f8998fa10978e5492e76db7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f736de589223518ff8373b307f58f08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe42e7b5c06bb7cd72019f4d1812032477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266602fe2beb5be229ab64cdb4acebc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c15daa1f7b5894bc7310aed0da17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e60ed40c89eac8a090cd75efcd6d6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c29814b4dafd33f7370410df4b226a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e69ceb3d486cfdf39a14b9e32cb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef8300f8366f76629541efd69ed78d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456768375dd8449d877dd15d7eafa6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae5b69f1e748a917ec01d6897a4f4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15430498e79c2e436b735d7df16bcffa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce246b197cc1e8ec4218758e5b30d20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600521e202272fd803e916f466e04bf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120ca9c80c889704b8513e408c7ec00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146c2c1b73914e4c86090f64afab1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d97825eb75b1714c56175a1a58a40491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cffa724bd7ab33e600dcde6fead3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ac3c38ce251ea20ef1c8088a6992c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf270b5d97c0dc9280ab6a6bfbab6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af343202b6bec6836afdeafe0eab8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa007c13a7bffe828774615ba35e0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e00541576356ef69620aa29cd0b55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb4bbb97c757e9318bdd7f87b21f45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92fad2bc5e5df3c15605542c5c409499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab485d4731116b4e4f5caa654cb66fa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b5d2991855bc8860cfbd8afe838d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f7fed00df00419e6afbb04d18eb42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e1aa6a61d621594f2fd5f60d20a48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69ec30cb0a43f4f7524975550c7192504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094eddd0e122ead600d3dd92fadf4b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e451dc84b8fdd57a5b8de21fc8ce48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b09d5774647c7fcf1447d522a2785507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2368e8174751afb1ab6a7de18a1d645508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e341ba6e09d4eb5a9a53453da9d88ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d6960b6555d34b2c0239bf63c827e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1aa7152cc3fe9852977a89d4267157511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9a6b5470bed9bf29af8f006d0f5cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698171ab44793fecae3eb018a4e7a3e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33d0302e7a5b847924c3b5a7230398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34216c17f843ac4240e1679ba06b3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976f4f6a1f895acdd92db2d9424aa97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32814e53ada90f6128016730870e59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fc9916dfa9b050422dd936200dd19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e91ad20c8fcc10b57b5484c2556da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bce52f1a345bb525e057f651da4c3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30541076416286949dfeb5ccb992c1a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f275b4a3f6edc98b5cf73d3e085de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b505c64fa75aaec6927829299038523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057f5e06ad93dd3d0493481c1660e66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec283f235298883f15c7778b11683a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f25b84c4ee651da11af80ad68e40c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e07514efe2ae420c74fdbb2a8a84f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f507471555bdde218986093ef85589528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b74010cb5593b7db2284601bc0868529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079a037ad1affac899e7ed5bf6beb5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b02274e5409d84244c6762ad5cb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b78246acefb007f447a5ad474b30b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0950f650f49fc5df2b25882c46d48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ae606bf8cf729c118a00c9fbacde534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aced63cd299906049c5a0648594dd09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eab687b0f87e18babe5a5c45175bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f6cbd4c7381f6cfe7145eca49f6e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf987750242230f0e436e17dfa4b57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec111f1e41e3936b8472c03140daa7d6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f8f8bbbda31639b2b9f0792be3f2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7841d98598e2f44eb12bc78883df6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818b84cb5783aded86fee4e6cbbf8a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e7c2ff63d57496f9b566695cae902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb54742de00fdeff8d196caa278953e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236809a1470cbe3548ec2568a201c3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab241a39b1471436ed159fe27862238f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa2ef8919c468190f27b3e47d24260547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6c83eb9ac39abacb1547d97004644548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914068ea33009d8e0fe0b438adeaf8ec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077a818fdd122c8e6137b92fb562cae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb08c90bcd2b6bd36c9c40c1bf5fb6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84beff07e3bc300b898f42b583ed45552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb6b68ccca0c7562e2e63d086f17f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1d4aecf7d5fc0e4df1ffaeeba1e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cbe52a6c0aa38ec1c0d58ebdaf2e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b977fb9f719ad0f1506adf676d482f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67518fb7e4d8e06efca8a244173524557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acacd11b66f2022fd35fbb869c85dad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a6bc9b651d66c2b64e7d839bb7cff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463c8102643663eadfa1f50b6480b50560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5af869a748436df42dfc9eb2dd304561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dc5cc54c894cbdbc961cc4d864022562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e760c8867e338e4673f088964a1817563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f1e8db722d486b91e65d9ebd830d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ca53c7db3519ce52af046e7b3f54b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155a3cceaee842dc4f856b3b70031a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48458accdb30b0dd54a5414a0323c71d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067905a03a15e2a263a708fb4663af40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482977627461bcbd22a31f3ffdc6c79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a90ac087001ec21966f565370ad82570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91487df05906166bb140cedf7ac742571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd27850a5bd6863eef92a8b2870388572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f2371caa9fd90efb403419a784e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8d68f006da72b617e092002f5428d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41873c9889340fce4fc5f94296737b1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd8e9828e7433c8ed1989d82efe458576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3d33605a2b43412e644b4d4e21dd6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900f43c89db1dc7ea5f7d1dad17d29a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8ade1706c75aa0f99f7af96ddc1f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69d0c659399062f392b54623d3872f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96ab1f35f04bf4bae0e71a1caa0340581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a222b299d8359237267d356c2a4c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abfec32993d53091985c0daed9752a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119809f0b85a6f3f93e42fd58892c56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae5200b0de0cbbfc3f5e5b08aba1b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f5a4dbb5ccb16a2a17b9741d1e0d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb85c848cd182277d3936b00205c36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e81a1cd5a5a9555c81ce3ca306a5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab53ee7a3a74a7a48dfa42dbb4ae2f7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f0cd2b87baf556cff3b98f6e1d672590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3c2e9f34a9b5d909e3f09637d24ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e92765c5e43173237442dadc0f2e3d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a88c1c7b76268989fb704db63bfce6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843e1aea217502ecb66c875e2df63ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda12b623043833894bdebce7985b1a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4c5dec4d4a5bbc171a90b7996c7b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208053188ea52ad9f87f4b9c7ed4b090597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291b631a97f340781fcecbf4af208cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a63dd2b12ef5984564a8eb3d1897599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3acc019e995eb8fcfdea8bdae64ff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c68315c9a629b2962504f5a71f26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ac301d3c797fc069df85038b51896602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248470477917168d8cebe159509dd9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53ad339fc8df16c341cb71b59c596a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4d12dcc5536acd19856244d63a09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b23435225da6455c36c9c1efe98e75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8fdbc2589408d1e03604cf2f879a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a72343b2a4dea452d1c86c996fda8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef0a86dcffd26037176699e8a83b32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88a572b4c5057a1cff16b9acfb220f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676171dc43d318eba51d8291969bf4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c8872e1c2057155d4ffe12ad6fd1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c718af6a8e771dba87dc957d3b6fa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05b99430f8e2e29808d5b31932b69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f146bdc31be14daa6b6595d95959615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458d2c871719ea75ce2c3e98d3af1fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23128d73bd3e4aede8a90c54917ba2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5afef89311b03586082779ce6347618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902aee16ebd5fc0d91f8390fd6e728d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d4b9f6c32802f84c4e8f78f127ef0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead0871bb16029322ae4afa42d9cb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db87a74ea50dbbd072ade899c2cac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf689d40181069349f82c81874cce62623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162d89a0db2b9f591c8ff9b7ddebea1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a610e187ea165d68cd64d3ac02603625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a2a261576d9ab24988c087a1d68df626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc206f6d3d55d16cc6df3b6bf4be6e6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fa38b1299b8f2ccd42425c90e6971628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f708a43d390ca014c91b6d064ec02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9550c4c466ee31cbee1f3bc2715b70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7372e323261518533c4fec00567445d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c177815c4e6edeb83e9967a545d670632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d495b0cac9a8145f891cb88d170d2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604cff126d6989c95b1891a9b7fb1bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d1aa92ebafbacbe564917c2c56514635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b90cbb8625a95c9fc22c148fc254636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165287defa013571d86ac79640807e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2e1f884279aacef476f23d896647638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74c47e35ca295748fe2f5c49886af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad3ff89c14bfaf34fb568787cd6e08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887810593183db52e683879ba777036b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a24e91ba136d43e995493a7dc96a46642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad74be3da8f5fba330b0bcf775f384643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed801df2cec226d19af35c020ab2284644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaff5616ea0253755193975722c22d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5675c0c3cfe4b5b5a0920dc05ae310646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a33d36289dfa683b5613daf44016d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1eecc2f412c49cbd516e6f3ae1001648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c99f62741b542c34b08ba5d0782050649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f4e76229111c2bdbb7cc406fb368e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f9e07cec55183b0c4b6f9835c0c3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f341beb22b3c8f4a169c49a0af3b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6250ee8d9903797cf729164d1a1b39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88affdffd8f3c0f1e6d1675496cb58c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e272ccfcfd3d67b4bce369a2840992e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7247ed3a74fd720d11d93bde519ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2564d15aba96c3aef9b26f9e8c6bc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f6d23286ff4f3ee4d406c38e5ab7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bfb03a3a0c035521f492167075f0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd67659d6724fd212a12389c24d6e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00f4c673f7886b4a1511ee1b49d6a9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070e28bddc2e02da5820181fecb337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85450a77ac2e5172e593fa711d3cc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfba65e6ee575d7fca10f857bfe16a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd936b1c51d089ccf9278c64b68819665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae65c18bccc36b89a2ae4242b55fe6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29848dcc5ae4a1dcdb52c9738c25c62667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b516083b5e7935ef335a14dd805dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dcb7e62c4f5370b29a19b0857dc47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298bb5f5f72859e55f3a2456421fbbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74736fda49153fa77c333aa06d36f4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab088b4fe65fe972bbfe1e5cf3db720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a5f75fef24c46b2160a6401fb8ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401db475fff4408ece50770048230890674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba39cb9487afd744706bdefbdfe0b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047099be3d2c96a2ba95636fd60d6196676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c46cca0277d1f0bc10f7e829b252a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00dfc8b49675e96e3387da1be9e2fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d74a799adb9badc564dd720ee5f3e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207811b3a67fd6a267932da753f5df9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ec8724c9372a4aed91836bd8b047681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e13b2bf52ff1ac80a6e3c776029536682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d003296e7a2c6c684b3c011155523e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b899b363a722deada489d4ea4d42b91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f3edcc521a16c15a715d370b7478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac170fe07ecf2133d90fa7764045e1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4571af215fcc5d8c0f5534152ea27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57644c7f745bfb277d88e26f9e5d38d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846ef5d500f3a30c5dc4b911c76d4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f55a881318b9c580f50827d473071e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdf2d82c0bca892e34c7cfcd738fb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737acd9c21331d59d851903d89543957692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96f0bda3b2644bd4f3b5fbe7cb3492693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd2ecc03129c708102493eb5b8c225694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689531cfeaea52d12427ca8ea51f54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad084d00b0a69a043f89e014fc9a921696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b124e4b94c326b2d8c00fcfbe162697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbade248826d25423c6bb8a35b2b3412698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2aebc571b7cd535f58d1b3b6f4bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca549905b2566a13ff68a192e8f16b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de961d98717360f533f783c405439bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa753109ef8fbfb818126da9faf948702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530b23819440500195c97c54551184f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a91371f8f32c2f8c09200aa8b3284704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1a57cdc6b6f66546275e1ddd50967705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef9624ab41b13b533418a749aaf44706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4c1646e48f2b059a75d967a1016c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8aaa11916c795f8970cbbd280feb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cda42b8a9723fc792f505ab8049e07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6e22523b459df40961d6ee87b49ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048180fdf138785daa90b5a6a4518b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe846004f0741c15f073bbe0f9ff0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494735df4afef72daa3dfa7fdc16cd0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4f5a7e81df3774a09340f7b64bccf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950a9b75d6299245af546429e33c698715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1374e6267360f7393ed44da0f48e85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a2d8e638f5057a36966a1fe5f5d82717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a553baeb99919802d15c68784e07c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85483fea57d88260ca5d46cbc2cf2f69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c020348a2550a5b92c39e561f871720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10676476a7aca84d19c33a16be00f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f41560e5b9fe4fa811d3f2f1be6e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5be2ab7f01c5ff6364ea503582bf6f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a243ea6a831912018cf5df7828d9d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402fdfe988d4ba53060f151e3ba9460725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875088a81df3bc6ffe1a5bb67f0e94fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633c6bbfaa7388e3d282a0fd7ebcb8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee22b6560988dc5b5a04714853e087728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8c02e1843919f5d449d0cf2c86421729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a0baa2376ad062cd1f33c7040ced8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f6d7e34e0dbb475c2299856a0b1ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981655d963eea1ec3bda5beb62a096732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58783799d440ecef22e287fe2c67645d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd3f0db876686bd6b66e8b5fe66b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb4a956d5666df9acd552f58b64fa4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27095aa223c8310f5a0af3ec5fe09b71736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151ed755b96e88a3575877366c3682f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914abc1d8d9683d9b5642bcf1a9ce30738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60435b28c30b24b6d4ce195684808041739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a069e485e0bf6421a161773e20d71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203080a40c76280e42dc99e066ccd0a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec475befe9deee08ff2cd402848a6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0866ed2c6187e35d53f31b1968aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac7740cc8cebeb9e1f2b177bea85c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5550d07456a7ea874636402d4dcf35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ebfaac58c9ad8acce60f651a4df5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f3fd580903f2a9a5874fa6c39168747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf857ce36314d0aa0eec08417b2e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe633741cd35f858a7e7e2fe34206a30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba521416c6aadb73b482793ec56dcc5e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b800060418597fd1bc5f254b6696751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e48305ebc0103929c0a01a872e4f6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9160612d739f1b54b55fdcec0f6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305036a7ef14255cc0493b356cb609a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2ab98349a55becd9dcd7abc6e10dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885bb7e749ea3c3d0b806ecfff2686756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9376c040589c0d4d116f8e7bae6ff1a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafde3c3ba895c599e409577cc03c056758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa91221aba006e8c9822911c49d18b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b13bae74925bb31823259369d8e307760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911802c07d64a70c89e143c8baea65cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc0c425b652389d0e4d3eb4396fd30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8303de9ba36f15e2ff20a5ffdeeeb3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46202d294becbbd0682be8bc28ce0892764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077181406a023acd6c444d622b86a6a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d179f7e24e2239c20d99c86ab0557766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eafd55bdc77b54d1b1abaebcb76bdb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>