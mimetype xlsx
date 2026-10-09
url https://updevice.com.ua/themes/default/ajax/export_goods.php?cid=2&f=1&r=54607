--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b6c78d997c2c283bfcb5a74facf281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e09ef4377a016d1ab1892c72cb5362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43f44d1cea2ec1f7fd0e42b4734f5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5628ce74061427d088c5f4dd0be1e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d406bcddc870516b9306ae9f535b79f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8c9beaf6a565bef69e8a026cd35306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a919f8f02d7b46f23c104d4f70533b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba9a816088f996fabf8a76b516506d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f27b01147001310cd239d78f989b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f992ad270eb8be8296e23dda192703410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a486f2262d0e425bf46d8c9bc5f026a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb8527df21292c1f7d193f36aabf3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af422b6777843991e21d8509f94dd9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5faf2c76e609e75ba75525d02d4be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb6d2d5a6ff93cbb80324bd73d785c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5acbb5d99caea576bcc41b5072c7fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d36f57029f0536bd889f9be452b7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975a679fe12e5ca64a49860257d299618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda64af7a72b0505194bfdcb9275c95b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7128c474b17f54fcf12d4072df1ee7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012298f580ec6079a1d39f6fdffad4ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d4cfd1e11ad4b7dee41c6d68e56322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5481fdc54ce22debad8dcc43b216923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e08f64e4718e76d1a1f49c78fb3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599c097fb01690e56d70e3be98bbc7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b561a9d8f32da5c145abfa5d4ac6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3ca36c4703a0b08411c8831fe682c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379628fbf651cd6ac005f54583f92b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd779e015889912ed329604f2ddef729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729284f7ffce1fb46257f72574ea421b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d8320d7c339f0d1bd3ce41067a2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c5a6ef998e8d4bf23a9b0f63115632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855943acbf5587a0568c1356e69bbaf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f117d17f9efce058f2c94f29664634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985d712e100b805da1ef1f6a159ef1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e15f2de208536b18d5d813e141d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e44b1655a75c738dc351e70dacf4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181cee945b91de15b9d04f9ac0143fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4cdcccd3a04c62d58df84190f0bd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1db7f550dd67447e53367e22d8cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3015e6fc4650676e56b293698c9570041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94bf7e3d1e38cdc27d8c32592c57842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbfc5898e35439014961850d58436743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9b04dacb2a664617e30d20959f9c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3002b4fcd85cc33aad812407f76988e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5bdd9ce826552838f37f77c02929c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9749777c355ef1c9a01b9ec7d9900547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc4d9409e35a51edf03f858d05ff5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304172c9691262661d2d2409e111fb3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a32f4bce96ce0a8fd74f7bcb99b95f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbcdb23243d61dbcdf9ec2e218f12951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5208095703091fce0264740d3e4cff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96b6a11de648c35b921fc1caa4d5fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7beb1b896c7341384be40980967e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a7ce8780c3d682ddbf154b118248b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a71c1052a6f2d6d4fefe6c2c7c23fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e2f2b4a4be50fc0178898752359a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeee3baf1fb6f0560422a5d76cccf2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dddcf3d5cd43d10c09e23bde254f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260850e4c4ccf42d260d251a4e85639e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbdd533f0c6a2386a4fe51042d1a7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1faf4467b371846af576a7eb30cb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee9c47807c88652f7409a7cc3fa72963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b072366776a47edd9391c194f722ee964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a32fdb6509a827cfe46eb4016276b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27a60535924cb5c2cc8c9ca1646e8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751b321f2cfd5de35279e6ede3304167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c438b3754fb1801611eb0929532e8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803fcc6a6872334577d85747db1626069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98ac2198b04c6b1ee151eb8299d7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2463bce6958e6077bd6b518a05e3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e166cb6966b8511817bef5f242c63bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28fd576832c7083d37b0f3d4ea7df073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b967f8f7303375a4980884be55003f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f07d29f0bb41fbc84fbf15d25267875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2778d2282069e86c44a20b096f3df476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e7b483e0b938077dfc6ee9cccd58277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89899b33b30aec972fd2f6168c42b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d086b59d1a3c1267ec0e1a79792940079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b34c995b00558e69864c3aed7a36880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffec01faa19690c9aa25a1f879631dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaabe309d605d17359328c301b8bf682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e832d93e5cc4c5ea32d73253fe7f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0190f8c576471a4dc2af9c1316f4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98a05334681b55edd7f1fbafcc7d0a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb62d778281596acccf14a13b01f5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da247f689f5e1a372f32c92589bfffb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7acdbb69400c9cce6c7e5f16c36088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed5bbba24eaaf28cfa633285d169a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fbed1f473d25f334e6063675a015390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904746bcbfbc32e63d97c0efde2a99191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606cb3239f529c7fa54a486d3ef63a6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72b799f8e151ef494f91660d00584693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd074ce967674eb3a307647e4e9c1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea37ead122dd7452c5ee9ab5c204c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559990c5b49318f5380667eaee55ff3296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2b4290b6cf37f88f3fbe0b3c2abcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89542055a107fc36d15ff5e921a9ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763e6bb79b06567711cb653cdaf09199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff17f98bba98dd7c2d706b45e4881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8b8733e7d384c87adaef9adb5c4d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bb467279cebb69dbdfa2ae91b6bc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43310d24952ae8feca51fe52ea39ae37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906969fbccf8d070710910f658e9e1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21214ba0c2d6908afc911ef159754f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a58e0fa9926a97e9b13fe837a80d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4544d9dee0c76c459cda95c4c3da59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2e5b6056f4167d3573e7b138e8567108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1830d4ec7a3f89c16fd2a45a717bcef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1298ba0fe8d70fa56bc466590c69c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12689c030e43a2f2866799aa6b699fc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481141c55cef030e036ac497f3276857112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dafcc576cc21851b20d50c461bf60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea663af309f03350ed91a0e5d4cfa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3996ae6ee272583df7d565278a5b4d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792df26174f0aa38ca5fa93c998b9e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4eb0729bcbdf611c3b1edceed75e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a14d9080ceef3a0263a13dc1dc84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5e7b9400025389e293895ef26c25c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3caa57a42c1a371a949687314c4b28d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18344b9963c612946133f01a4f89840a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771229dac7357e290365ac15ead393f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d74a657ae0fe47d72c598ccbbf4d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9379834db64e2546824d977fc65dab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec171a89c798f8573d239f829252d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3af0385589893a17e3505a589e818126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c107678c8d297ff536d5bece53237b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce81eddac2944af4b28a9add12cb501128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb64d24b486b0a44ad372bde390c8c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a1747f249b1b8467d4185d0eb29f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e45ca6cc62d68dbb60370bc15bdf74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587085bf37959980f4922539a0f4ffd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba75b5a694dfc95ad36fa97f3ad362f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b46d899f3bc437170c54b2813ca6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cbb0a98777ac83a96a673f8d4512135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ce9c5b2b51c969840d049eff3c4ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726f15f077e8a9969393bb1a7528609137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd803275a5f9918f00169da474453852138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ec831498961b00393b61799b8bc59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef78483b80fdb64708db19afc96a1c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abe3bc1a17af070e2fc0f8a2d32781141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2b664f211bda8406d25e10c2fcd40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4aabbc808518e36d545756ee5d38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642eed8d8f9ae2aa75b965107bc71da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22ee5db06961c15c7d7ae34c04c911145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb8139f19c204a2e01a666062cea4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640a6fc763358f215d419556e4a384147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a7e7092c6e990369accf9942ab65b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b3e1bcb6bf3964ac13f65b8c81b1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089793d9f2e285f43417be40292bb48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f90d5dcd1a313680fd605e6ae7332151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d69d3fed9a3e88fc5d036b917d8de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca1d22bed4f184ba43e493bec47aa9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0386aa636dac05633fb2de27093d775154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88068002555903743ce61adcdf887c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a061160f3497360c11bf104d8429156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3caed62a0dd437366467df47ce7c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5c94e75f283b9963ec6c8f6e677f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fac9097c13e10069edf8dde2d2ab20159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ea937539417916f47a3339c117000160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c286e3bf4e178f97d6e3712de8c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70c254ebb9a34f1ea31c6ac5f311b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f7937d51e1580431ef39c1d046c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0b7897612c1731226670a9af2ae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1929e7350d931a772b2d71edf63bf99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101087cf2ba28d7d86b1c7cd4ea6f4f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99e03cf5e77857dd5aaae55157390d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9330a42f34c818cce56f67dff8dd0b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d22f99f82ac5b4013cddd0a6fd4cb8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73182789d96d5f2ecfa3ce530c7364170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de0d6a13227ad184bf431a8921f1bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135ce16e90f378d6b83b3cabbf94fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d3fe2930f3f40212aee6289f0e4b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b3fa384cbbf413bca759143f10cbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1c5099bfdcfdf778f3fa0cebca628175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f662502e156869640fcdaab55cf7907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8467c4997bdb944a09508f32a9dcbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d053c33784d126344992c437a4239bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4290fa28f2f3697859abe41604c98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9783008cf74470bcdf8ab137f2ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613250a3cde59f2fce0fd0ef9e98bc62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76afb1110a20dd4605863982365e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abff30e8e00ed215d41a282e4ffd45183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48968c262aea6a34c815308eeadc01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a82dbe67fb682c65c10ead7a036ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bea6da383203e930b0d243f9bbefd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa61cd5cfe4a3db7435f73288500920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65f60c1591381cec523a8afe477e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1ed68ef34d0f365da7f44df42758b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed718f4daf841ec81076b0d8b36a54fc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f95a0e85bf60d0e2bf7f3bdf8c00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d5428e80f6d345751dfe86fd61bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d547c7a5564b284ed8ae1d2154300193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd62e01d6d3375d4478a572b5941b9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed6c99c541cb6883820cefa6f659c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2b41a8902120f8e7487d937281ee0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507b87bd4b8fdf83c4b06e1d9a85017197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f281eb27c6355254dc82d9dd34129c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fba61ba2163efc223145bbde981a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b79f2fac2eb02fc64e18d62209444200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10e0ee3eb88229115c7db22fb2f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecdedc3afcc34e0a5cf4cf41396899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0e7563c176193281f3b0ca5a0c44203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf8b6e1b4ebf20c7edb25b2549b365204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726e762046d3db492c69b30e4ed6cda205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53100c3073889ab9feef3606dc813e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41d55cd5c0de004fe715d631e8269a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047dd9f3305adbe7f8632169a6a8b5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3421d2e535f126f587095f1920cbe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550662fecce5ed3a3662b6c2eea06e9c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37c0d29a1dc65220ec1f80a79278d3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03118d8812f8741ccc67f75caef036e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103e1bd8b3e992b5373c5edad967ec1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5860af75bc1812f11bae9a680086a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de8af91810148b7f3463d745dddca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc10dbe76f4c0d2a9798da81214d0c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ca81f8c7ae8b947df11abf502b07217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92919a5ecff359440e8df361b1f3ad70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94e279482967fb55e4b04917e0d071219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25ea8c7fb2f9b398ed9bb69e614d7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42345b33d434f12de9818913409535221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32024cfc60f1180681218b727ac34f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948ca28b933f09d923978c314e6894223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda11a68cf8c07e1ed6bb4dbb9fa7181224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24560753657e0a4619dec0d90704bc05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2379f2a3722eb0fe5ef1240b912d09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94c0ebc83862688a504c306fcd27b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5320d7f61c2a2b44348bd8c00697ff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d8edfc4e97e586d166a43019463e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c3e8bb6eb16b09c7633e57be2b2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466fd82d6190a3b0f6be796b2d5958b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22cbf333dcf067b5277ecaf9516fdb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb50d7613f7e71edaf9c8d0d038fd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae975f635ccf952cbdd1fd453d6ac6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1545ee9c5a86945edb93a4688508b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726386c3c53d38f5eefd54857d0f6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15d6565c745b0ac8212d75b92bdd5c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dad00f5f4973405d2f91651bf8d43c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8afd1783bc9b656bd16f5992b992f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf8ede1c50a2ee3c9b87e55875f1ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267a57e140e855284b6116b820db34f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2afa4902611bec36eb08673e5b4a2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238eebff9a3a81871db22cdad53a537d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af90d3547c586c31a0226b40267e18b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700f16edd52c27a5adafe8f2237075245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96952f31e4a4669315ff0ed3c4fda020246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e666641cda12b03af8387dfd32a62e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f6304ed7d4a84ebbe5d33989bc85d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8254547108e96b38647158ac6a589249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be6f189a5a16e427ce3986d3f67116250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f1ba71ddf4425dd5d5b66d0e4652251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d61dce0a382c24e50e6de63e314b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5cb02ab5bcef57f26137fe26121df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db164d2e2a6621ceb1ba63deac0c87d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d991c23fdce19df289a9ffb5e4cf12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b2ae439efd0c3fe4ff154f5de04f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00b1769de9f02b97e380e347854f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0646aa70342985e1cfd61230e43ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6248ec21407a95c04cb81bf3250b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427d91b6442b691c3ebff45520531ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ad2ffbb1ffd9735fcacecc3dc2a2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc01bbf4fba1c7babd0861185a65b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f936ca512bbb4dbd17384bde8b5a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5a8b70ae07da0b4839376896a8b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c10088b4666553a26c93ef49c92e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d9b0db33f6a48053524758cb8046266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d303f699ee5c42fdd808859e3c63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21a38c7b217111e5f94ae561951dbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ac32663d82b4f2d75b44aad35747269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f853a4c6cc639e9e994343248f91c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8938af8281d91f3b28223ddfe0d7e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ded086f75daa6da391a564ed9dcc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b004880b4feac9f586a347c9f4c71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7396fd184759eea49bdc4485eeadfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7980be56db34a99508ab53740f0bfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428940d786a4780f620cbdf7a5061b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f688fac985c4a8a87205858582dbb0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3279b316f32793ffa5f867f154a2b3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1720767186fe39f9839ea3e1edf46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d1cbdcdb416238e41adc28d3e291f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd6a6938562bfaaadff264714296f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca38dfa8c82f1a108a40cbcd961ae6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e8d19763a1e14742d7d3d4700181b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c61a36da976e16d1e71c72b313477284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a70b0f9fd93a2cd14f734cedee49b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae75394180fea2a35dd13eb707e1112286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f1237849b98c44de2f7e694090d0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69678155e955eb967927374c0bea5a08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817414843f0058cc7bb2793ce5cfd3c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb4983804cc9a40a2bc7b9027dff3f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdab4e9955ed44c17c7d2ef70562fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcab5d3bc0178d684571b504eee0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c64c4be9f3ea9d9a01a71c8f828b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e986755084b41702d526a33249bf3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b8b19f674d5a2adb42be19182087295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9306d6f3e459539dd6cf374339f98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64532c9adcc2cc45b88334a8140ef0b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b880bd96d7d87e782d4d6f200b40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae65bc41dba61d287f7fd82904fd157299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1daa09fa54e49bb28641bd457b05d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4731e3b18488d47c6af4feae13b65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997a5f9f93f937d9100848d01e34d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f185d1cf9fee35666554943d6931b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e433669a82d4d6190ae483a657531304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770359c779a44924cb30959d1063f81305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545797d9adc38112f71b6205f2ec728306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4da16d2014c5f348e868841fb60d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23865a71138e1cebfc28f18fbd639a65308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f440d5d1dc1720ada20680935d70db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b49154e137cb28ed846e5033e3fe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbed880e854de4a5c591fca360b0a03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbf003015dbb10e046570d95fc0faa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10052d289a93c64f0434fc8130a27610313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42eb50d839f02bdfe8b266cb1a4fe0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056664a1e594f14539136d00cdd4bc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8530f6da0d8baff4851e8f8771ac948316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1a71d207f744e10197326fc97dcb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47484608c21791048925415ee6b098c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529dcd45fd339de86a372fc3034d3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9689124d1151514bc9eea5948eee0dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273e850617a583a64ebd6e486fd3acd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8d2e64b818cc248146d028fc9cc48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e541cb98c55d3d006035ea35c3de7ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9cd056c54f088f08ba4957a6bfa71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429f00a46d733f984e6667bc3fcef7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2db30ef8f14f4b2ddb8de9f3e2c4c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566e247ecb2c269b89e6b695c9befd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d81546f209b4ae676442794d89637328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db90f2427179c023474589f61a4594329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459b4f5a6d101eb544092ef73e5aa85330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37d9827a9584453615129a8a851a26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c5583cc03dc60d29cf09f61c9c8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5f52f9c5c78e0ba49c0f888eaef0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84491209d92d192cf574a8e0ea8b4532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0d2b2bb0ee7ee20711d5f192dc3a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4532fc77a2ae78803c799848100a93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820e0f29d2afb7e8303762d2915d1ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc19a7e5580c9d9d4d2ceceaa8a716338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acff678c5d5fd0251a00e0c65d00976339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4c96bdb84b8d25b196acbe9f97bbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f0e932fa9f6cc48cf8eee10f85421341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9984f8587cf1924cf64d7e8a9a108342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25151451652e6bc859b8d45827ba21c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959bde57ba8f95b55854aa92357e13f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659caad5ffcfa5b87353d06d1b6e7cd8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bf6dad8354da806d1e9fc60457f5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f09f21af4a449669179133dde2dabd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755d252df60059547178f943df2f11f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cbfec763945c7c1a091125a1f2d73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30273189702f4765a8ae8db6dc038b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aae76bbe0ee6b7063833e6dc2c1b98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a119de20d24771691ac784022f93f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2decff22984d2cc8f9d9094fb225c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cfd1786759887e3b3a7a0242aa568354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870e7636272328b7683b48d7bfceac9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0df160599f178a9cc81bfc19f9f26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2368f4c5ed581243aab940fc46351c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4ecb0c9c5022cdd407505f1eb0aa1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc34c4c5cfe9c85fefb00aae1a1fa2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f292b6ec47b656beef0584452c22174360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16b2c6a414ffff1161eadc15d00a8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea160598f3f1bbdde4efeaba283ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7408f597d53d810747ff91526bcab9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1c22aa058f4fe9ccb6bb4db21030364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624964f067becbb80153060faaf9ace365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e75cc28271762bbe74e0550a03f7be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ced2e168be01b1ee8f8bb3629af7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f656f3b9c20a61f8349c0def8b7001368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e7a7cbea14e4e0c38e36bd2bc7666369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae3e5decbe1d61a5e1b44168e87f3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb011570a9eaed42e7f09bd2c71dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a478185dd3aab1162b574207621ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da2cc3b34f89e99f74b799060eb77373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad84c9885e0654ea52843d8f5c42e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fc7c44535f8393c7ae19d65869f8d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e09322709529a286d6d7f0955cb234376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4b42468f551bb1ef5e36246c7415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc35fa14f1fa00e5c177760f0269f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eb68db4d5b6bb8e92e4ca20b61664379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7396a15fd76c847c042d82176c0d4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f644dc39329b79f7d2b0faf25239e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ed854b66f7ec0f545770afc745a13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80ed159dcf752153743d2ffe41fda7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6edf9f08125ff6dc01d06fa498055384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f2d5f65762cc9a56772e50d987424385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fc383e77f08cc5922c8bf99fa8cb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492a9147f81a7667f3d6e44a1874de3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18b68bac16b7eccc73f8a4f161bd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be10be05f046b61aa956b623058b3da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb59e31a3d62930bff3a85f10e4155390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f0082829ef95fe333863fd19fce2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14115b91ef8eb0c9a823bb162e487392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dafd5c1b474651e1a21ca0d4c6fdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010d33a56981c848d833bb020478c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc55ca042ec2210653fc9f65d57d93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05ac15285d0cf9a2041ac0c78eb2f9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73d18e4c0cf2f7f5d1baeeed3cfaee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e35cf9a3fbc971f817afb78cddba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1ef0d0287b59e51c83d04919616e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ab85f1bd96de7634ce32fab95a9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488759b8a48210431680658078ee7d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59c450b5fec7f2e2e84471313ca54b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35464cb064f29a703a91a1105eb956403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2edec69d0697a207f76e2d1a43cc64404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2091b24f37f84f2d105639641cfb03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b717bf86659634f5dd34391bb6c33b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61e51037626f62e86e2fb9ae3674ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5217464aab20c85af37681d241dd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11fcd6170f19a042a0ed784aee2a5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fb879a1d3046adfd68321119dac94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31532565cc401a687891fcbd8acfdee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b205427eb7a641d8a38a69bb5f508412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b230ea9f3cb1dcb3e568a6da6e232f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8da302cb86569a33ae3b939a8c523414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862124665286656ad03c96544ac15ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f800d23697bed617941b9c1d906617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd965ad1b9ea816cbd4db9197a4f29a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efac2fba59eb8a3544c103d4ea9a1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbff46b7f7b4a3f674f9c2ea029460a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001432ef7a23ce65895eb0c56456290e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e9da4f5132106c279e6a6110665af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2036ddf57eb3cfb1185410069a4fe0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141dad4ee3f9528e1d038480e09722a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe444f427ab498f4ede5b527c485e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08ea0c9af590db941613db58a8079d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639e1bddf4c4f17148db65585dc8c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fafdb4d92c023d31c17c169a4b43a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364392fc2ddf0e2c3ac5bafbd960458428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34fefd4040dfc67340601901ea253429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878ea16ea157bd713bbb95165fccca9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848304867642115d8e08e23ef5ef39c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bfe97e88f88df48a188e64492a4ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f348afba3930435ce2fa8b8f15812433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3154893f4dd09735a697ca1b8ef881434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cfc5a54a53e73d9ea8429cc0ad007435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dc64de007cef29722e58fd6a5c86d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d868cf139663c7c971eed8ee60ecd2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676f8c102c295db896d0bf5628db245438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc747f9eeb9a6d47df013b709096a13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bf41cae8f1d5d908a4ccda6b8043c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b4c5bed1b1184ef6436b0ff9acfd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504dbb77dc0dfc2c15949deb8bbab1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bdf4cce281a3f70ed2b574904386c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb696005e4fce887794f530ec0752dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464c140b685dc0e6baa6a33fb76f88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80d898deb4ab89d8b3d986cd7ea32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdede521b202d43fc2c83645645a67447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c7330ba57c19c4df3329c84868b17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca705487ca541318a9d9018deb45bdc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0d541adaec55f7aaf8e7daa6ba843450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea48619449f27fa879485c6c8ae48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d166d65a6b0fe765c3ffad4fb63f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a27a54a244f868598f25507160cf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0a1c3af15481c2ac0393dcae7d04c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af284b28e3bb6582ca88334c05833e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa00d47f28894eb92cfba1ab2179a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee08ad801b4c12f18dcbf227c4cd5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d388ba88b1d09e0fb4318258627d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618fae90463d96f3ed2d33d23a19d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aceed8938d1c523c2dc13ac7d9e488460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509babd7b1a0af59c39f480e56a75f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51f59c9393a4bc107543479821d9c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccc58b0fc5404e0d3e9c37f4e9054e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47de4f04056acd8a5f4bad84bc95fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eac2a776aebd28198ef1c8aa9d544465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce166f183aff927a9c022f4cf82b03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71222c74994f368796c46d9ddc58599467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5614fda18d6c1f4d484da1f215239d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3f7a684122d2ae1b3a1bb9a08ac50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cb8c96398bb5440d3a350e91e09b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020669a7c70d3f8776468b483702996471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481bebc5f697d45532bd586bb6e0a35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09751458e5b0b349cd3e3aa051395e55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010acb76b635d6b30a6f45060f5db2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367c13ba893e3bd40d6d089de10621475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a3c5555d92cb7c27e9c1f71faa01d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b19af4b61c9f43e63e1abe722d6cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b71e7a67a70b66e5f72c6af73f5e4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41165db669895115fcda6f88fe6f25c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da9982c675eda5933bb5c946f98e10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fb3e549f114734efe76ac37839e15481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b01e49a0332506712e208c471f16d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9db52a1446d44578704bba5b8b60483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4beff8ec90c1727487e52ecc5e0e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7284958643ea92fe2e80bba7b654485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aec25564a54f1b8fdfd1e4588395db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115dcec781e3ff2275ed8579e9ad25487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa5205fecb3e9f28e98a2fad17f6f2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0efc5572a2076c72f10d193f08f84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cee92ca63ef37cea08df5b3e55afc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a42376e66a7cd5d74d9db1f0c21e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb66615cd6a7e788fce3df2170f8d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeef1683b1a7138de83a7a347bf630493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5abdcaedff3ec4c4e3f414f15e83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140b2fe38b1d8c1c621d22043103c5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dff4dba05ddf23d06fca9f6a29090f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a5142ea83a67be7d4f37f4858ff90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4703324afa83dfdc1ce7f48c53a996498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b1839559974a47610343cca27f13d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4d818266dc81fc9c572d73428896500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481c4f079a879c605f105e263e37c1b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74d8221f5bf58dd08c730c401b6b37502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58c06bb2c5a20f55c8fc7a01fc4a76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfe070f8a968b9dc66c50d2546d810504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660f57677559e434d1234450061995d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d21e889e405a49293ff61b766f1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87dd5fcbecd4c3fbbbfab562176c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe01711ce45f8c59abda484330e80d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224a52d630c81198f01f0083ea2026f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208e194feb118e69d8f1b30587386c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc39b6ba3ed8f51787133cd7cfcb977511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2eb930edb7af152341c34270b45cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e840fb116d8b2834074a334a76f92d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaf3e5fe6a93ac04b4d98c6c248151514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143bc8c536af7a7171c87db3d090c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e067fc755b9cfb5fe5523361b6d375516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea034f568172d1fe89cb50eebfc985517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f57985f0199c478e544f4f062c38d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ba73bfd6976e48e0802e420512130519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf42b7460b55fd6c21cfd5b906fc02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b809905e80963ae9be06d11ecf79396521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e784522e053bf60cb1cc894648d71d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473929813442e99144ba45a6bb83d1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8068bbe5c6d693f0d0d78165de2428524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7e7efee591ec5187884a4f31c3fa1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7816f22162ba213aaf27a67b8be8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7e0000277f95967b250daab793949527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e762af975e16ec461fda0980726e83c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e8c09fdfa5647a7979db59431c0a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9533ea615e31bd48b2b5546fcdfa4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834f1e0af2649e5442ecb9ae24456f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f176ea0dc243400692ffab2557a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846d4ceeef90af35b92d29c821dd5ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319601525a86803aa6c1ee3148226c26534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c4eebec923c90065ecbbcab202747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1975351e428203297d6367494f8f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fade3bfb1e542dd4a31d90d251ba34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5d47912139e5c87652c5bf0002c00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22b07fc09cb999e49bff66b88ce0c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679ccaa08757ec3a6886c29a1ca854d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703224d44915d888450ff53cf1c384541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19439847ee6d534277902c82a7347b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d22ac2473708e39ae5fc576a16a783543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689e1f700c81e52b0beb08afdaf62c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51142229821ebea6c2d4ad2ceb681bca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a52bec13a3cabf26c25f29f5c7d35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58cd76aace28f169534a83d86b564e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de2a1193874ccbcbe026b761e2c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37d62404dc93b12b850187a6829d4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5b0b245c208cca0476ed082a5d2b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9e7804253cf10f44f1e532ed614a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259e98df357222ecedf5630fb8ca465552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81ad4059ad21a42386b6b2aa366dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e8fbbf2c376567f52b94382e5f4e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1386b91098793ef1293cb3f362f7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc546d73a8a6b77f9f52d7e3f1a430556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c295736985d5ae9042a14b9556c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138f52df3800cb0e837265c5d875152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114786c9cb97ed0b86721918b368e583559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310c8f5d197ecd957d622d1e28f8ec0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea3c50b6b6e28b6315a56a2556e683561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f8521dd8e9ac1ea33c7d70321875562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b344e917be555a0d181908d122d776563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f8267abdc1e417271abba5c867897564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6d389534156fe3a9909a246fbb93f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65708c88b204b302e8fd9ca9fc587f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5534645e8c2176e0b166f1336ac56567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c138bd6914b300109c853aedd88b86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f42463b538d12e00004002f4aef5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69926473781a98c74d1666f1d6c89c7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08754735da67a2a19f0f1f85092ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b16dca0dd11589f31312236f040f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83af8e784aa05ceb30c51bbbce0e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6c5bf9da0e821efb7d44565d807ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882256f778cd09a68a41d35415015ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f69c3545bc887526142c03243bc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e99631f22a2eb9a538734aa028e77e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cde094f6660bea96614b97b0e670ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d3659182b9596433dee76655425e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b31e373144944b24a231ed470bb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab100d4325a7c92f7cb338d8b445e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e25b6987d348327ed04ecd9384ccc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869e1ce061f97fce4046b1c033bd1b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb29d97d1465f8949e61bf2fd500cf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f710a5be11c048503b28e4817c64c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2497fb6082321e04dd78e056fae89b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb895ce35dfe17dbb371bc8e21efbe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c34e92ff93d8f6e9e2b3a99ab384f0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8648618baa3721ae692d741dc045589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d29c430b4c11fb1e717e9e9238028590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c3493d2d75067067c0e067fa696a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921339d1504d161481af8744f2f31e71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283c40de4bcef5a5116207a4132474593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6708d7b4ee026266e742152c371ccc2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d4d7ca25669d2f04ab54b2c97ae3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf005f2ad8b116a9dee951ed0e9b2ca2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab7860208835a31fcf3cbd60ab1bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dda7f3abed31133315bf8f7546fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9522f5ffef354ceed72d8718560c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80656dce6d47c4bf3012fb4a38a5b8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316850bd9832447cee4815a5b5937112601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38f37201da06fa3648abdf06963872602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d604d30be37917666b4c3fd4299c4a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b5b304d2e7623b431dbf3da983c40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11f89298cee362c88cb4cdbfee448c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82509f5fb74b06743565e6e5a45c6df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32445b3901805a189f4cc2a5ca28b31b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226857d0334347ea3a89d7fceaca9a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703ac8512c3f78b77dfe88e9fad6af6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2defd290d075fd7a8b3dd494a40bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c74b922674cb8d11fcb01958bc2f25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d825b2566d5c01c671b21ea13245e97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c455f0591a81af9faebf8b23fdeca0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ccfb9107db2e13cc14bf0a80b0320614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bb603b599e0c50f8fffef33819b68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e404ee3bca732bf2bbf64b928991616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f4ed3433e201e3064677f35bcf3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b2ef5ccf7ddf47bac3a7637d935f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6befc3f6cfd7f1ea23532c2120968619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2e32e10fce0577039e8c8e964661620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5912a05b778dbcd2dc92bcff73ce400621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7370514510f10eec754a702eb557577622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439c80e59cad9225039675527b5d266623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc4b059ecfcaf6c85a1abde42d3852624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d998982f1bb0c55ce7e0fe743859c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8116c3732b54f641cd87b831f7542cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b7046e6ddc12354ee5de05e942b9f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522526623de0ced772a88f86130e55d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dfc970ed8dec9c90b63ac4bdb4c89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d308c1a2406e519308236cfe46ce3db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a0a62bd84834d40c43f2b10801cf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa8b3102cf8a264bf158c39b4e3368632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3901a5e14502b75aff3090ad6f55633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3611c8d43436bc871fff110532df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c521e6ee5762a77e9367166e76d76ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd87f79c6355f06744faaa898fb327c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca5faf4bf7f0bb4ba6c2a8f99083d2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd599473497ae97e297c2b56c369594638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078b5bdba359560938e7753c2476d81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257370ca4a2234848bce0037e6d547d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6164dfb0b904a1bb793c1888a0c356a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b3765d0bba4dd35df7a458410019d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155aaff8bdc2e4403909ee77a345d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1b473ef8ea7cf9f91bf13bbe2e66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb9c99073f2d9d408027609d00f4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c0957ab1f2edff38581d64d8a4bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d5abfbbb39cb9dce141484958cb0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2c1d447713bce5c4d77f50c307cac648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eca0c9c11180b2f8ff8ffa1c9b2ad4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba3bce28dae51f037262fe36e57ea9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e847b4016bce09fc4e61c9d91ea8f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592c58ac38dfa4d4178b890c56242fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3ee68892221c95c8c55715ad6a32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d4610a091b727ed5d47859bda8b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead048ba70564b90635c24343cdb9dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ca5536b035dbcbec8afb15661155656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8214c78746241c00369d85f1ab8d5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f21ad5254c4e27250101408c68f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa60311a761f285ba8678d64fa0601659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12180b001e3dc5e9e47ef5dccb030450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991c61458190d90ee3d672c31c675ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0822e0ab6e2cf4cc0c8303e0e7b73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c284f579be6c7cf838c5d1ab5f175663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fc758014e5f0e0ab8673b74f05805664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43dd5ace9dca483c36d288a8ad0d6e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442979b238c950845c3265ea837e184666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f0d44478af1cc2443bd9c3bc3f81a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be05d2675354dc1aa2ad9abf70d130668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4e960001a7157610bce73ccca8c7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac05ee0fdcb25d20f13b42af7ce76670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20870339e939ecfbcf57a52981e31927671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2685461dcae306d760c573f11a023b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc4a10199b605437fa1c1b30ba6ebe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b244a4933c64ada12166a2ff04a17fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9c6c89ccb3537596ab136d493fc84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29466b1f17ecd0874f0137370b628aa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c55b65e5486a732453e1e2f80654b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6003cd5ac1592d6b96337b5faedcd5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65fcbefb6317ab3f0f01a6c8f7f117679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181859efea4770c09dade41e3e8946a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebc0dbaa99ec029b4b633f06323bcc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7134e51b578e71d3ab5b7a491796fcc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd49cc483d1ad5d83862be0b0cd7fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdc32a0aa1f692fdfbaa88776e99d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37cb28c65ab8bb484a084159cc85a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde972622c06cc8a5030ae971a2d0b9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cef1402a8646a6f42ff8d5e3fe9744687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e71269957ae0f544685de5a48aac7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856022e4d68a66924cf56a06ac332b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b84786a7c05befd8460f6995c2484690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52921eacb905a0ca134bb0d91f854310691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54694499a8c25d6e5ed2fa30d3e5a2c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e838a0b8fd010c2f71f697b950345d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61d1080699d8849f615f6e9ca6663694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004daadc7c6b799b3e813ff13dd3e386695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac91ff8bf5c60440547b1db5c2c575696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74fbcf547f60d4c53062072221d4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798ca11ef7c94642931f855910e1cda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39b5350d66aab8553f47b43ecc5b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa413adcf5368e065836310a0a7d3db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9324581a4361658def96ecae4a144cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe2367457c0fafc448c14cfea03c15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcce8bb0d66d6c3602ef6cce4d5768703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4bffdd3d66653e0495c2a40c02f4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2d676e1f4a8fba8424bfe9a960c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4ac261d311d0862438777b929b68c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c4f61918abbe1161fafceacbe2d4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd50737c4b61ba58cfddba6a3a666f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac87796de6a131eb68cbcfcfba852709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61bdba0976489b928ff451efa4903710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af271d4c3df5ce2c46ec6b1a4b89a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c06cea4846d7a9e552a329ae938e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93865533102cabc281dc4d0f710b2e6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4485a4c09fc4d4c3aebed4cb57ee3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10de46822db8237e2b2f8c13b868bd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342bb921baad3ba76f1a2691cd193bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd659f7df941f0bcc0e0cfac4c9bfd6e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc692b7ccf79b2db282d30433bda4aa9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf935c916a38faf604bf97d87afba58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea5e6c89c8f22cb6a20500ba0068d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c16112d75a828a6f47ca698ef8a333721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd783de940978a23c22f4cecdbd703fc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc750c76ddedbfd3f63140960370f531723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974b7e9e9f31443212765984cceda2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b98b3debaff2f5365525610d1d921725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b17b187e1b6c5d3f49f56c31a60c17726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500f16feb0723e3f4d2396af0c95da1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddd9b60405c46433ab4225bc423310728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779a89daf1b6468ea3a0161e0cf0a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f80316a8bb581665c58ec3f0a05039730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667f358f91a8ff2b64499ffc6c12a44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627668cdbb1cdf2387d4a03262d85bd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fe0aede9fa57899ce22fe0faf4704733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe2606dd160486d63d7b30c1c9bd6c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe40959ae5aa93fef6f859affcd69e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8622672ed257d9475827323c85c7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d2336f75202bb202a24e69a6ff248737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba9b2997a4ce013efa93893f133fe5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239e8ecaeda44dfe06edc7f193d161f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861485cb57c889afc3ff952ad02e49f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef435ebca528cd39eb7b6c77b63a0d1d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dec1a9675dd4b9dd9a308c8d4c684d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228495561b7acfb9a0742367cd1726743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5017380838b6e61ce65965d65d8f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7829278e2cf5d5f03d6216eb6583db4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f2097d01e390d05406f99e8236df3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91357bfe30c8ba73226ab180950943a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd746bee204d91e885b9c344f7f6f9c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4e84549b7253c7dd5aa46b02c30a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6d21eb75c060f81fcc735628bd3e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad4247fb3bfb36e3ba3e20079e55e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b0e275d875c301dfb90a9214235d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fe04314ed2253339de343072abc69753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac6cc6933c633305f78d4fb6a64833754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba457bbbaddc9cff69dc8a6afbf306755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98776053f1ddee3ea74ed61581b15a7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba84069319b522d08df6ee8c25ac13f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bfec63675c9445e2d9c474e091b8e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53349fb48da160c694a8777bbac84b4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e530d89566fd9250e191eb3054e04760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431923e67520ae841c79587442462c0d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8028348f96b7567db4ada18fe19d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf9606ac1428ecf7a236eca3ccc1e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d937450ea47c8c02ae6ef7c48cf03764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c658b18f8a788ea1e6c49005003dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142583567a06cb220629d34949c333a5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594a19a5a26edb96e9dd1fc00ca2ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c33aa7d7eff6bfffb4803c0b2a252768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939f10f8e664c16a63e473dd71e1efa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d34dc3dd1cd9ec74052fbb2671348770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3869255a822d6022d44919468e81c92771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d8b274915fda668cd589c89aec5dd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd59b3514a0f34805b8fa932cbda9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccc50d46cad323d657e1b274b0b81f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aff4c5dd662afd65245737eeb04d97775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54c055f36fbf161985e27724cc0c82776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d523ca5e2f3ba0c83a84ec3a4eca8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9714fbacc92db48f5e7f81aa9e888778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639e630fa863722b5bddacb77ce026c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ad7a4541efc6529aaebe683a399b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f89903d98808da840160a9f4cd7cf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437789606dac429e4297b026fe5dfa7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ab25827357a36d55792b74b15ca0c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73e0af60adcc4a7903007ead102a9f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda32d945d0f2a492f47cb3879b1a9c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffbc74acc90196faf3d8cb84da9bb4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4f800a72e7faed40f9121a30be0b5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff75a3cf7d0e99d6da74bbca69c86b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50f85848dae63d2789676ddbad64a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1e57e35bb8b6cb77bd1ad8a55706b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c44940a008610b3dc5213e9baf30f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6335fe5c5e4e4c92738d3b61ab3ead792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897068d87b26cd42f56f06fb9eef3d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447facdc58511eb2fa3dd3e57a810ed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b5a93a7f6f808c498e59959575a9c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08e11eea48e851fec8502b74059dc5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa100c45c61e90ccce03d8a90d63363e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68df62d1ea3b6cf67bfc1b3d30b8d8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb066184cd68c398811fa07d866974b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c78427dde36bc1efd70b4078b277d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7530e15b3cc5e5f114d248413c4505801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c62c594179e670e96627e43821823f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629b526bb62d031fb3e67375abe1f1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92105ae77d25bf15c27bc4445ed3f865804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6d1649de53eeef46930930c29358805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b25ea74aeecdace75f61e4e517aa35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6cda85d45d9115653e9c9811b9a0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd770d963feb754f0e641480de87e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7c770dce53b51b136d08e67a25f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72230b300c0bb29c31126ffbf248f87f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdd3784eaba28c86514bc1f2c17a88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e5b8bf2688271b5c59abc9aac6e2a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1213efb0b4748781787751560e8199813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364b6825c389f0a1e577552d6171bed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3eec934a1d35c70c9e78bdb634e53815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef101deb44b28a531cb017a1ce03b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa5232ed677556e5b603050d3b11a2817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580713f505a906fb28ee59bbdfe4a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f2574caae0626afa3b65193e87b432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d75bc1cab661a0938e991d0e8bf19f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb5b6a16f8af03cbf73d46b48d0c554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ff0783f9d746d12cd264731fe9a285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee858d282d243020aa90267049a51c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527196ada708dd7cba9bbc8c7a39cac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6d79bf68608dd1b3f0353e6cbc0f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dd66bd1f6cb0bb7e1857f04e4d4a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac915fcdcb3d87173e339ee3558e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0715e4d055690dde004bf1b6d8019c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46235af16b148cca27205daf5513512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda61d375b70e113d173f7d54c799213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb135183f04c4731a60472c9822b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a78f0076275732912c837c7505896e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64ba8ac01ddef22cb83213754059416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3157df73d3b5eb98d036dd4487ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456306e0321c2269edfdaef852181f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e98b61e41d3f7adb38e2ff8aa24aa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81c4ec43c10122f5284eebcf48174a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e632dc47260449b00a157f8f3a98921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358976d2994d85d45cf3c87ca25a6e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d8dae4bdee95ebb44f555226cbab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f24b74d6b66c06143cb1ef83986c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367d8f76449e9589da3d7dd5c1423d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f80f67a3f1889d68656994345ffbdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25b186741deaab48c59d54b4f43b4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec720e2323d4d96605ec5ddd8276f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439991a172def435aa1397c9ba2d32fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64fe00d6c61d06bbc29178502e765d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89f604977b011d8775afc2ef9f2d9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3bb90735e80c910a09d7f6032e36c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eff7a6b6416e6e01b444dc2aa7051433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557617cf2b28baf1ac5ad0ed3b8e6f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbf800b966d01d3efd6d981ebf763d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881c0aa59e3edffdab7b242c940c0a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97092d2fe20af74168408d092c659437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467e7b5f4eb33bf89f342ad22e983eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4503eef5e31fa559f83cd914c3c9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6aededd6958dee2236b5a0a4d6a94f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15589e91eab57b8bc5f6646c36026c1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7911c0289f42e25631a91470a04e8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad59385d233644c3c0e2c4f069968843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8c0e7b5ef2d50c192bb1333c558f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7217b27a5612c9798d29cd62870045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273507504ba63c5d06a614b0590486246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42602c5a7d29fe677a131925eecb88f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ca614e1558c3d416dae22f3d6d9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd996e55dd62db06bc107113f6094d7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c56ac6576cc9058e5150ea0cb164050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3d218fb181b6522c5e51164a1b4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0af841b2a0c5e37dc608f396ed28252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2a169481457a7ad631fd348e35bc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75270f9b17b98abfca86e1a5ed6be9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97bec80cbfb6a8adb8178f827ee85755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61100d2c021bd4eb24464873a5f023256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324bad4249a13a27025d41cb055a16057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7703e24592e0ead8f9c06c72b0f5dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c669c6a3ac39754f6e8c44d305554f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5c98ae9a935399817b5c40a9306d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990f5c0da08fd57067d72a91670d96b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cf0e2ccd56514a7d80d5429e9671462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3b79175947787b85116d619169c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3ba414d40e01e4779b46fa77c067264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1faa3a49c2cf3097ca8de0e45429d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be85a01dbc6f52f3ff3271f44f85f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc73e990c819e053beef87c00fc87267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47deed25c93a85f5411c1b8344ad4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7de3dd31801c140ae61cf1fd150a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efd1e68b9c481df200864ca2302d5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142052facf530c4875235c1aa716ce671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7448c616e4b1003a381b7ed233d53f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40defc127c8cb363c08dfec5ee21e5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e13567597e36771d252edbc276221574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea73aa38a620335b805fa66acb08ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416b92d2bdd49ec62afe6a5db29ad5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e07d81b81a84f3041422b81581c7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551fb0c5e3cb45aaca98d4968c2f34f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99273914502c38d7405c08d7a8c47eca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3a8baa2d920f3d00c4abdff7020380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbaf55f2e3cc2d48866e7fc42810681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bc11aa7947ab55c3ac7327965c21f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d02a3ddca1c579d5ec63351288fe183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2176fd86de8e7d8d74a22fb10969b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6826ec2f1d861edbc3a1fb73f351b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9b55d9aafb2d30f5fe0408850437586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e93293811f1aa8e1b1c396d509a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda1029c453413ef014ebcdf322fbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b3b9e6f8b8751c39597afd20e5fab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ab6d5ecd9c0b2202ab419348a08dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c592c66237be01bca6f425a2d6dc11591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c283786ba189feb04673b196831f5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537cd549c4c9497e50307fec7374b0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f733ac3ef24491405f561eeebfa4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1b8900f0dfb9545b904286dcfcd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f98f31351b3dcbe5900544c9dff5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39770a3b272b9dc303732233fb2895197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb87f6e54d2b83121b08348a52fca8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab773aa5245749087b676f0c27a028e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc2ca96db25924d65dbbf1fdb5091f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea2e3e4145cdc493d8ad9ddc8e4ef1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c29df6b9cb30c95a36f6d868db2ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189684989a51c38e7d7441634d2984e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a75a21264ed7ea04ceeaae12facd9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd446a167ad2e8143e112f5c851cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722eeda8ff76c625a1776ade9ee166c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82525af59a040fec0651bedddc86d0da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be747570b36040ea16c8406fe6d687108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c76a0c15763f1209963a81e3f29e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90d661bf247f4fbc12199233d4b7dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e9ed2570c280e7288b4f651071392111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f92c34f4864ad1c5bc42dc7bd3034a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4682d6d4d9d11c70b20a28f56087f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59c4b943d967578eb59616c35d487e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195673e8060d47c5bb4e8912f8c924c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336788a3110fb38f73fcfd22ccc685a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089e2301c062e5286f2e750e62d5d88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc438b7f29a728f23d0ab5505c828712118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c753d1b82e632779a2d09dcbda9a654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f6c9a5011da4b805891d11f73735d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b69fc613465ef63f6b2924a6cb19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966daf24879b83206c805538ba9243b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71bdb90b2fd47593459333b254117d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b911781321a20cf1f5898005101121124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac0281b11b70cb18c03695272dfaac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33157811b654201f6783615a4fb397126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9daf9630016af8ed7e9eef9ceadbfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bab9a6f199943fceca2038629a49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4157093eeeb3ef7e6123e4be7a3f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613080a665bb770f5398c83b8af66cdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87009bba7d0b9b03df52c80d47c45c1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a2eef5cb43352bb20bfcae85980d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5f0275c7fc5b5310fad81331f61a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3c2b40d6f98526170a1312225d53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9611c2821319c9c63207defd313dfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15e648c5ef30abf01160c39d6b4d19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917a54ae04c37849a52c203c0518fa0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2ac19c17dd85e8f78a369004f3b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff8c0a39d6dd1b8f6e3c2d118b212c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82bcce2c567501c76578129a4e4115140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6159eb367711e37d833d9f25754b55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbfa357a98ddc076190e389a66c4c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10029f74dc549eff3606fa068d1d55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b46ab8e68d68783571bb634db4ee21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116125e8699a79329060f4b4d0a23063145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc597df33f3c30a3a4955e30f2b0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839996a5c1da6b8f36cdb5f449f2961147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdbdd540cbd42d4482bc014b4fbc4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab79ca2be613ccb8aabc862c84ee79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9dba78ff010c3227161be0cdc520150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ecb1555d49c97f106e55a51410c06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7a1e4e9e9b6fdd457055e8a4bb9da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f868ff827c8251026cdb6dc947787153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46fc2f0b032bc7d2c118164f870786154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892a06e7d5c66ceada16639b58eb620155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13550c646d742db75c9d7f61fdae6b57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503fef81942be371054a66417a35d1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a964309c3186a6d9e002051c6d15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952b4902d6d0d05d76f6e3b0914ad9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31610e64f853bb49922cc4340dfa8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc5cc8b98c6c1265234cc65ee17426161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c720d227c4dd750bdb61b13bf13f48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd4ff3f12083dd2daebfd0e1b7986c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b58d96fb1bfe366dfd97968d09f46d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbb1958047f2b700eff7882c697918165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01420f7716320a1e4191424f3cbed5c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12151d5a2ef7f4967c1399d29959e3b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bdf73caf8d055eb8d60a465c0cd1b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483081607702ce2458489c1b09efe56f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30957321c3c1e2edc809217b020902ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68106fcef17281c31a97893514a4ae85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63802be321c65fc2778a27b0328128a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8b8c2841b027c7876d3a46e77c048173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86cfeda45a1ccdefe913ff0fa772ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e04f5ddc24cd50b2ee57faf572124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a617bbf41dbc9c1d023998f9b30da2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fbd682c941ab8721fcae947193051177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13931c873d6e55bf0f750039970b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4700fe8df80a2168681e591aee58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cb649655f1634173816c0c03d4269180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3494ecc253ec7627e8b2ff207c0874d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cedc6be4a99dc6d18711eab7d61b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903829673946dce6f33abc88ccc06e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d368759a0c6a17d267d3608f43fee5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c768b2c34e0ac808c2a29d6991109d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6077e65bac1d8bcadfd3c52045f66c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6517627bd9968696b103c720f32850187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683162f8d308b817ac77bd61cbf67b0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d15a95bb934e2df1ded5b217883d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d807de0deb2cb53318d996342e38110190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c6f5689e194a405c89638b4f30af8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e35d108898214063126622004d1ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c9e4eba0e8198c2d65acdafcdc319193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963bf3725f3b2e453426e7ca2be3b82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1034a009c83d4943071537df3cb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a389e547d8d6168c593c522a17dea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfbf23d42125b5c1057ab881cfebb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15921e694b747f25fd19d1f8a553f42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a17e4d727f04281c39d01fd39dbc5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b168d02d72732788eeb1f97df006200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb09472014ea84bcade81d9225773201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbef0ca4d6acfd3f20178ade2ee43c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd618ff478fd7723e93361f85e5d51e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bde325e92e43ae9139e686fd038d53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885432623060f9a2870fb1ede02af49205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e06a1257d82f33dedcbdab8c1df7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde55feb54b39f888b5350eef000483207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8139f7abb8151fcb7500ec861178208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa23c4631467ab90de4c117a8e63e1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22d9ebe81374a91332f762e93d16f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7429b7558ebfad0ea1ed5be4dfd500b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeface00dfa5b38ffb5552d76a2dd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea03468339d8c2e774b496d61a6533213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17f4420db9cc23011137ad02e11161214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336391ccb52ae3dfbe44f7bd575b9fb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eb3bc7465394eec94249cc62714c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed974fe3b30452becea66f48635db6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268cfab42bf3e6746137d22effeaefe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a94056fabdc55cdf83d0b695fafa6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb76f6032733f0abfde79d30d32ca8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23695d291f5afff4e5eea4e3ede6e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afb12a5e1a855076b11cf1fae541be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687332e5bb95fcad26ff5d9ee91b756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4538bc5e67c8c381f6f9d6b9a55ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed739aa7102bf45e2ff84a82a89a579225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74e4a35649a8416b69f5f4e8fef4a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0afbc2a954a97f3220bef900a1eba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40793d5f9705793228a535bc5de26228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1c297a1bdc65a82c2dbd05bffb8d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca773da18548cfb6df8fc0a9ad0651230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b385dc0b6dcd9d25c3396fe25945ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6a572b55e67201b34e0fd096681c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87ade8f4e214a51eeef694f025ab4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accffb9f4fe098df33bdc472fcdef61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dd54a07cff71bc81f6caa3cba8029235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf6ab7a5cc9bf93ef48de4ea030368236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd2ea6d61dfaa4533a210c6449c534237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d576b1fbbbaa2631642870e147e21d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b76f41ea3538a043ddfe414776139239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62573e362078242ca40cfadb4163a0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc88eb517a4670e6e7f8895c07870bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b1bedf767920854cba439a3aa1739242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417a36d1b699e83c0b6fae0dc9d7438243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871719dcd7892b85093cc651662d981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f899dffd02e1727dc1760c7d49a2c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138faf68e6440757f6c7035b4e1bcac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd41df9193b3c1980c136bd264cd694247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b7142712079d46e98416dd2534e47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d865e5bd120cb762eecab57ebaf54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c0cea160109a18f56911f0e663230250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c4c473ddba1dd6843243cf9955541251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5390f8d4a8d463c1ea8bd6a7f77599252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da294bfc8eb912167fa94cfcc6a8071b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5bd3ceee39137811222ae9b55222254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b5f4f3094615e6acdc61aec3c3d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429205c374edacf2c3182d69ae924af6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67690685043238fe812422ec7e17d5cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544400df7a1cc01000ead6f6ce2243db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e11ac39cde1a788c56679ec36385d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d97d66196990ac9155f91bd1a1df82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802cb75813fdec5efc0c953256ce84d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34708ace7b0d81f7bc31badee8fca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4130a1aab2a68b16b69c92458377cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9cfd13ffefe48c2b9e6e705b571d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387add0acf78f16f49e832c1bc0c440265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed3dc00f8606c5f4334fb55379f992266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80328868ae4675ffea8fe54e2f5b7fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3bac98d4118ee44de8073c24b9b46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9291ef5af8351b93b604fe02f5d3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575950d21011ce7614179b1192445b56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04e87c5eca6ff1a694ba9c6d9d62fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5f14c7bc595ed32d4492e4fcb44f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c919fcacbd0a14caa3ebe8a1df22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b1fa76564618305df8dd44aa1a81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236c1fc35507e6f5cc917f5f326461f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4b02fb028e0add31268aa07c926f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2610e29054e9d6206ddf1b1574c7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc14a080238ecbc02fbd9802cba1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02081765460c407986c559ebaea4cc4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59229973e7644ab6d8d932dd461fafac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80810ef644091b3073df1479f00e5a32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294f3d1cf76996d5a195c9f0b9d3e07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483c0c879dfbe175f00455fd6610914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504aa887ff2decf4714869656ee4baf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ee78ba33b40eda4661eedd899e1f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b905788a92dfcf6bee3f6e127df93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe41e883bd5a414f84f75fa65f1bcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e204dbbea2f6395e22a2ea5296994f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a052079078ac96f80471ef6defc80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a213434dea76595ca76d3ba8f4f948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b16fca98eacb1c67fab174c1ead43d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea69797d27f3c42e4077656bfd475292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d6ba0fcdced6f2723514dfb61bbdf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fd90207795c1981d6c3ad4688dc81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56106984c6cf4b0d5a3d9b936beae6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a455b6a1cff632890fb357525bb37b3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34223fa8c4ad206030acd658a9a4ef37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa87cdd2fb75a7b7ffdb917a1f86301298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588f7059d1ee7a514cdb0656731d624299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8a263fcc52ff5d2477fb3eb01e075300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a74e35d228fc70bdea7e5671ac968301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d1e5262f27068764c9d326217ede1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecaf219b916939a42f057913fcdcb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07966e694c07c9634e439a12839d3e21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e183e485fdf172f5154ad1ce63912d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eea69b82ca02131c01ecb94c6f731306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385939d56723ca35375b0c7683f3a59307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64064d25768e53d0f591927d3f9ea8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f125fa2a965801f378349e0c9400f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e07dfab11ac0c84aa4c86d79eb8c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a60bdd7c6a2b6ed28c810be62381c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf7c6622d85a72ea06a4b5852125ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dd8cacaa3ece63e0fe04b2cbf7184313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3e74271f846069d44214e9665031d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059f1d79b96ad9736e004fb9016c2e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bc4b74bfa2b317405de03586c7a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180dc9703469c6e743046b25b77dc03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6f247e1df1b8c4652417961fd505e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a756907aa3f275a257e06f267d72e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b1b125f8183460a123bc3645e5e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902b4cf1f7d109cc3311c8a65d9e7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda236242c41a2975fb8ffb438a33430322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cd876c455df07b0b27e851e0b6231323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4136be64d63bb345beaeeddde30e24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4c2b1ff964dd540cbe27e4d66200325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665fd50549d945386e8d81c6605d72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151adf405681e7e7bf0c91c439291a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a02ad80b2ef80c2484a341cd99c9f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163edf63d5679d1f8dc5cd356ee313b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d64c71973679a31e02cfcf47c108330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c77172ebf1892c752ea015e10527b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f964838ce1de62a67cce00c51ab0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0fa916fb464b2a2c90e813e83884f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb488af4b14de241e0900bb8cc23083334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f6eaa46638cbbc6c039f006765536335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da42d90839dccf73bce4afc38eb152336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8297f6d6fd57ed7fdd77b05c3b6e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370acd9f83fc6d6346441317643ba0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92846978dbc4a91b554f31b790fb9d70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233c293753230baf632f78ce46b2cf4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8b3b79fd5e966499a204e7d17d494341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7905327be571869f974ba3f181c1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7bf017db468f4efb2ce596445c029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d4cdb9bf7ce4644ae75fcf999348344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bcb366f6c7b6c2e1c6c9e676b8744345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b2d986c038572f7e8416c6101baa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6fd76a0f3213e084dbfc6c3827638347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6838ad6a305174cced8067e9de40fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9f0a0708bf7358a57c7c5d709343a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89b6d293e2ca26d17c977e6ab6363350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d41ad8b2d2c7fa28cf95144b0a18e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1d1abf34a8f139551f5d1a71e37c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d82a9a6688759b46b45caafed441353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93be3e5ded06e992d62381de55d9e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f88d7981ea628916dcc164219d23b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f8c1740208d571f3cff510df01d60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369bd35e327e50e2bd6773e259a35f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641c77e9e878b5d9112ecb8d4dc909e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9406934e93f75a326a1c83d1d137c17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9570ec29c6371c784c578765d58ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ae36e2f47fe6382fd111a0b2e6c03361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f0274849d0044333f2ee542ef0413362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcb8a6a415e203c39c5e0940ef7cbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a05d35be4b8c22e2fa44ba522a863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfd6875008808b639f5ac07e46ffe1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9c03405108748f96f81ef872a57e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5c77bb921d46fff23f158c42d80d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68c8e2381279311549409088739f22368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca782f6470ee0716c25fc96d4ed0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d21cf804a6d93d07f03044b76f0f34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929ed426b4e1945d97049bb47e2bd6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadee75a24a050c53a71bebed7ae03f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620a7cc89faa8b266a0e7e3653575bc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a86df2573adc58045d39e80a4ed2cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eab459c7ff755dbf9b21998de0a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee50135c8b42e8b2c206ca1887129376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbde20ab30b50d2556fa32ed4db139377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65073f1eede6fb4f0ac4fb404d064d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42adfd4ef341737e224898b7f80ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb42d6f964111dfbdc988032f9872380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0a16def43194d9084e400c6e99899381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130763c2674a0ef7447300c53ff76427382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a56cbc2ca75356a507e721aa4554c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168453dfae2f368f69d63fe296da690384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140603c347aa12d3398cfdd9f84488a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40674482d1e83b2c2f178fb0ce5a5928386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20244dfa52d26c413049dc4441906387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed730ac65b3792560af5beab7a95f9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69076a2802900b3e6832f649d7d9c412389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f9b0dd70373cfdc2698e97cb18f4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb1ad10bd4ad084e9c558564325e33391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b88bf76d763383183bcb7ab00e3ecc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3d200650124e77f50d349e990b29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4f023fec6e59f873e895f1ae73513394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc72499c8593cdb277cf6b73512de2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a185be4136e6fd7994af045c9ea0bb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df611a8b2f2e8355fe611650f809f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cbd191c8f2b9eedcd8cfbce9a0713398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad43230fb08bc5b38fa1b7096cf4fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fe674cd93c5730b00964ae6a6cf5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62574277d4258ef3e0f3af0727653d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac77afa2887f9456a563c29e44da6f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121f21b31efc6000145ca8bc785baa2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252a6b2b3552a123d67af20deac98dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17a849392067ac5b6a21c8e73ea63405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47f24eb4fab61a8b6c6ccd307d6ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601c59d3ab12800b1f905d71d1d2ab4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb25077300459b6fc4469266ddb3d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190986435dd448fb2313a4b43565b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce741d6989514babaa5eb73d1ba3245410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693738888f86522eef592fe359c51c52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e541d0edf7dd2fe385a1defb40b49bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479aa3306a68f08719bd20d8d567ee0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54a81ecea27712f9f226c7054b2da8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb6e460dcfcef4da1919ff9a90046415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cd7e698cb2c40e2be06478eb27492416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fec7f258418497af64adb0fe52fd35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6550496fc090f6bd0ba4ff46a10e02418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9763de1919d924ef74de53803075aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05215c59a108dd84f552751f3bf421e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc198becdd3d4fc7ba733e17adf7ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbb77b0602a014ba63fcbb1cbad063422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59af084426e5d9d9bad551c8544a5a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d3d4e438f440ace0cefebb11a29ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ec6f9a0ad21ecb2f5d6512789be1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71231460f94bb1d438755608ac33c251426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2996cc1a149934c3ad3a9e13d2f8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789c5dfd4fb219be98647b2fa958f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd1570c0f38d5c747bbdc8043bdc7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa2cd4faf4627ba87271dcb9b6dfcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa482c7f9e96d2b4beaa0c1d9b374bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36b315e738cabce16951d4bbea23b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea725fde9b100f1bace083aaea6e2e03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da5ae7a2e1868db6d5078f7f419b87434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7df4d9f5c19e4f5148327bbe26da4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c4f8e465cfa04df81d160b85b0770436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ff42cc6018c0bb8dc3dc6f5ecc54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4734d50ada83084af1236fc0ed455c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afc675822ca664cffbadbf4dc86976439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992729fc6900fb987821771449284e1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618678790d27f60dc1249ef5e7e927ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5957320b029bfa8a02073d352d4d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e4b520207505bb7a9a930a73478b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720cf224ee74b12166ccae725fc5b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebc9d61d981ba5035bcc6c86c6822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf532f8dfa39d0c0434cc1ca96b52446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68c873badbb665867acfb4abfd4a11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf96806975d04bf589cb63178111d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bfd4587bb21247b97bc958df3dbd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e18f1e68457dd04033472fbac7e10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3abb34d073b67081d14947a76a285451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b15d38504c0d22fec8e8701c4f67ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc5136c918bea6b6273647244605ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1dfb86f136aa8abf17bbed6884d6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d9030dd29a384f5f5156f4c9ed18e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1c34a84b7fc4952f189d04120b2c4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6849601af68954f2cc487af7baea2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7717b7184a5dd92dc944bde624e5a87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791df359d10d73a61a9be1e68e5b402b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c6e9e4451b87d4e1855b041a7d9b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be11564f6ff7b396dfe4b7e416e7c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de0621c250c31dbdabccb79409619462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f782f7b1c2d62e1a590e0d97fbb9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa7f499570b6510896ade516ead476464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b12678ba15549e6883293d7d77fad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b639f1b5abfd571940efc1562489466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5debab342096f2d0696ff36e29417d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3cffc1215bc468e88a5ffa839afdf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f6e50cf9e32a6fd6bdbcff91b71b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3897c46da1587555c8939af1d0b70b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff66e20c592baf589eccd120311f0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538074ab49e85b7c4de91e5be5e0492c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec85b85f4a15d97f6e4757e10fb8111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009953c0c59db353c718c31e03b69b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc8cb38c6194461caa6fb358626626475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805c861011e7c3b38c0f554cb90b361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60b4a702c803642cfe4924997af7e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b51bb3d3f975e827fab0aa30fc47dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16741e8489097664e2ad2d20052eee18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142acb7da56ee6ca9099b4f7a7e40e4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c22913f9c78eabf26ba7c4532c4d62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a9800422cbc26d849d154fc9e7e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6ecb7113f20fcdc2bfe322452d1fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b76f768150e9ccf46748cd78a00ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7894f34fc04f25cf1586e952f8ee6d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783670440a816b3870a0c50e9acb5add486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcfcbe33f465b5e751fbda9b993a23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58893535855eb691d42039f7804ce199488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f729eabe80415a09352f3ff6b60f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0bed089a44947988a69faf9fd1b61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385687d48ed1b609804f4bfa6c4b615491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6bee8486e8b76417cbb6123622e86492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a655e095ec1c76c409ee463f6b09326493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a752ad016c9ff597adafabe1579b070494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfc8d67e472299f1686c523a64c72c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d5a841932ad2cea558d9f2fc5e39b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379df180e577200e40fcd0735b9a910497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59479c53e9903072d457737bf0b5b611498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c710e957a5bbf817f6c12bf7c113499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daa09386bb8028317d930c563a1712500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc35d6a32b65d550fdbac71ac5e9f2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecacc97c627c6759cd35c0d0fb7ff3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65647fce10b26589d944b65e7416945d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6c04f3ced32afb4072a5857fef4a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe90b4b6ecc45a42c368ba3fa1e671505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38851a363e7ad31fa9a6d242de499a7b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ce51b07fd71e62e386e43b52f005507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62578de544b824eb319f5a090f80163d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c21a0670d62eadcef92ed09b9b413b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe058aaff85758b40088a69baf90459510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51d35758b0afb7e8119b9d95b6b6e0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a547d14b6a5b18d898306daea4d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079530e48a9a1920479bc872669a407513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce920113213aa7e3e8c35c39072ceebf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e507f4f64037e5ace784fa28ffb49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84d0bdd15e56f4c5952bc9ea3e4cd7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097fbbee3dec8a654d3d604740610a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24278c660a095ae91e6662adba8b0fb8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef081f8157a6fb92b9fd864ea945a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4e1e876aff035ffcf661decf12769520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1acc45ebad89f131167c3e43cf3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4f03f6a0aa2351060bd3c5ca94e5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1694d8189eb8004a445108470e2aa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261f374793cb9b7520a760619fcbb45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6550d2e7689670a68290c22235cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7ff5932b45ce918d6325d805b50bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e25427e67a00992f8b805439b84ad0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f19d786d538ef57fa387fd50af963528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bc9e546b42a3712e0ec90deb96ebc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec5dc7ecf68d444ebf674aa59084a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb3d68e08185dd7fb04f187fb788b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d798b5da89a43ef6a71e05e7143053f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed47619b823f97971982d538465a80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47645c1f5f6c20677e678351799b34c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deddd4e29a5281c4744a655782e34a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee48ac462067075fed916df262b661536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54da686cfdd989643430422278ed735537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b405a3133b7531e0edc03d08b0d0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a7c95db7bc975ac7cc411328502ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138539dae501b9d95ff3f2cf0e86e21540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c421d0f69085fcd7fc5deda2084033541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60249b9d7fbef110bd2d256697fa9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068a9da5a475eb1f4c86a901e96dbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8996779a4ed79513edf58823166c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7cee91f0c88be55b4d698b240db6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff21479153f629f7529ff9e5be8d98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac429355fa2965bb65ab743330f5932547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022d4bde392057d8b7f26551280062c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c1591c7a8fe4dcb6d6f7750d71b3b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26472ac572e8e229e76f019a6b188404550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78073770219333178c754227b321d38a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84bd8aa8cc082007e94281b4cebef7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b8c0644ee1ee418d40dde515fe5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb952243b02ec261b3c69561556e216554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace792bf47d44332e3693ecf1d2b28f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef54baffebded80e2e498aea3cc21e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37460a2a9a8aa360607ad8891eed76ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bd63682e18ae4ee72449c22326338558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd2ca92fbab1172439440cc97cb0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b64a82a356d2ce641c094349b20259560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f441e759fff57bf98e69edd00362561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a89747eab5527774bd2785e454c4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32651253b911ba115f87626d5dccef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524c0b50b0fa4e32ff9db99677a357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a01f9a04251597c710e6681b190435565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07cfac9a7b1a3f473ef9477159e740566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dd4cd3e67697c7f572bb988f9dadc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0b4ea43cb52627bd7b7f4ed83433c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da325eae32b390c3d6c1bc643163f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d402c63f79e723bf891a5a44d135d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ce84a967cedd8b4b87140fa2fd16e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecd3ef7cbf55ec6628518f5728c7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ad4b1c0317fb1c3bb5ea049df0956573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657c80699b432b93ce95b3da617e54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44820a5330f7d9f0e5c00fee50c84987575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f007785d8784acdcff24ebaa356f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb919d7fe276af6dd91d514cd5b6c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900eb275d92635f4fd303ad07f9af97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3eede2cc3f6dbe2c45a4f6c7a4eee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f08fe82c90e10f92946d9bacf5782580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fd598ffa727e07acec6603b90ac54581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b461bcf5ea61b942576c8db4f581ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119641befa704a07de5d4fb30d844a47583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e098747aaed064bffef0b054a2fd315584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f94ec13e3d4bf9ec34731ab37d812e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868a2413a3e17d2226e685a1a32985586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263f58c3c194dd443cc584e32aa6db4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f2cd73918638175050a8b4e68dda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27399df01fa45fbe0f64edc774c228d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2e53e2939e80ea8d312c7230b3a21590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a8fd72f403a5f7b63d6ebe438155f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae8ce45b6e3b800139199be0292b4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0e90f0c2a5c7ea6b5e4d1b3a9f26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338ab8b9802c26c32dac2ac9ba5e2aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0765e09f9786d7ae15f9266128c7eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfdeb4f1cdc4dcc51a35d0b8eb11f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de6003f37fdb156f1794e163472f0f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9998c3db503d48bf797f4894ff31bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4fb2226138913188e99a50e030717599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be7c91f921dd258244b407b9e66c10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f2533aaf10f4f4184ef0d4a37e5d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fbc1973f522a3f7d4346ee3dda594602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b4ffd9e91e14a01dee54fe761ac68603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff399dec1fcfb8e0483defc2e69cd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ca7c7a6334d8e9bcf925d9c804c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ba6185324dc2141808d5d5282279e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a6092524e131d1b154136ced97c1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6fa12db30b16b299a53a60d790380608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a6146de91c42e385a4ce2f084df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225a721b048c9ebf6edf3ba4bbd25cd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578e2dbeb9d000d5372755d39c21203611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29f5b4b9638feba5b1e115271d075f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbd1204f058393eaeb46bb547d458613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c674741ae9dfe4f20952193c786e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390098787333320cd3aa480d0a2a25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a742ac5ba57d793fe9b2819bede30f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0779bb1d226ab305057b1b4de03f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c26fb042f5d32fd96bbe8e5b0d0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c773197779911281ca53788ad25012619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0efdecfd468e844e2c4dc71b5e3b58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db03b72b82c81221db712b9e980ca46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9900f463de37a50d7469506b34ca43a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f31dab0089a0635adc7a898076ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863db96f10aef4651dcec2e55ecac78624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef5da4294ee6e89b0ff94bc5710f3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9ad95421ae21c30e037bc08cc3c9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa46fdbafb5f33e9f2bdeb2b29bc77b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc586a9cb5e3095a3cb4d09c95ad3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27337026268275bfd32fd2bc40f33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1cb29b2ecb329c3f0cdb16245e2f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1b4e046e14f0086a1bbc297a56f1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909fab689f935f34dda201b6d340d2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b445fd0ca12f6d6246306368f382633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71a7409834ca7bbb4d988d1da6963634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8451762747d13a01fe6fee9d33aec1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492bb3201f536eb8469e532466a90da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b6ee355ae3a94159bbb9c5b2d83d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4a4184f5d1336ca2515a182c93932638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b1a6995b7a99b5a14d5ac948f18f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e0d80e001f6e1568ca950c3d2bebf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d68939a2027491b78b282193256b4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c236f873f6d870f547c5f344af22642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a1f1804854544b1b6eaabb09ce86d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726a15213404efdb5bdf9f573f5b4b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33162a167d48ee4a80d027a88f9305ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7c773e6052897cc1f634d3ae99a85646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f06085cd0ae5f66aac21b7a5253c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba58a1145a414d861e5f9e87a571615648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7171ed452eaf1aefa694e7334c45895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45c50de182418e6f72e7c11306802e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090301178d7a4b7490615df656e45e8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941cebf36ee4c3cf5a9d07fed7570ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2369c57bf0a3f6051364e338e0d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4a6be5f86e4391d8260b8ab50609e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4e42cfd6ec3be9a8aacdb11c9c02c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a94357cb9863be6f902f9ee7394ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c3b6a49d6f3646268ee73f10b3575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c49817326b5b2f2c5381610161fbf1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1047b718df1b54200e190daec23b2b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1a58c147cf36d84e211add21a05f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1944bcd3ee61bee0a30a155792f4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c5134822016c26b62152db01e5c09662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c69bd6e2545e77a0f84a781be6fe1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0000b6dfbc1ccfd8798089c5c7a58e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627977815e8cee7fdbe11d7c7f6c608665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af4f6dd60f2437953dc8240b39aca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7573e7c36d8b31473def26aec2faee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689a7129796053d119d164e4f84357668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03362fab19a4b1a4a5e1cfda6ac8c726669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd654d85c8b23df8ea093310112f5e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5676359a9b743369d1b8c6b47c4c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446e22db023bb058831230d3a622a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af309854b0663f4793a4e11a01efa0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31f9d6b430b9a99f2600799be26bf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e585bbb65a1e09763fb0ef82f0dc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe791b955ce9fc87bf865132785eef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7dc622805b141c7d3c54f82c899a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c55be5da8c61fdee0aa4480bbea7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa4c09d7e989276930b9f0e8f0bf19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0915235773fd20a4f851699c3a77e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5a78da7202df40b17a2a976b3130681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05e928971c06d6653cbabcc4e3f6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132916adea941b769799603c6188af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af283740754aea60efeaaf899d5b4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbc7f9749335c23a3a3fd4a75545b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eb5bc07f8240fddc0ac229ed12f91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c9c98668d0ef53b9ec96dd44e0f46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bac9843208bcd355606253f2d14d86688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8246feacb420073c59efb654ede11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3d53b8cbfe6987fd4b8668a567bf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f6fc738b95a69d279e71bafaf4535691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5413089374ba6b27f2e1013dc0d827692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fe793a2b026cc715535f7ae4e9759693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791317f131c099affcfb47971302bbc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bcb8bca9a93ba54fb9701e43eba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c47256d2683a9f4255b96340d29a31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2759c4c0c4a397bd02e9b6cd7e569697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4c9ea5f9e7f10889028d52ddce0f7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f9e96f5adfb5136775e667a2284e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301a3186990469f8047ddf6eb8ed91700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448ceb7eccbedf4ccd3cfad9f101ae8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35e11eed382a64a3f327cf33d35877702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d3f0349d639e6909a27ac985f526c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c68bfd2e8e0726032aa74803474c74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8962c723c07296611d904c5fde5c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb857af351833827c265ca9c493989706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a4d945c5327ffb9ca4840f045d429707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2b8abfa57ff130f2f376b1d8e1280708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5de83de4464dd18e733e74b5778fe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96786558862e0fbe4ce62fcef069ad2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a549fb1c2220846a3937581e66ef83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba83912aa492f1d25f830692e7ba3d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264882819f08c9e246403c8e3465349713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531fe4613da6bad45cb5384bd517cc3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe81b42e66d5ec906fde534753f9d81715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294471408cfcb6ad88c3af9d78a4fa7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626afa46bc5d062e5d9413fb4a5b37b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854136bde88b8c6f246b97de90626f92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0676d9ca88b9ef950367be9382ed9c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccaf5cf9408b3b7356bcffd3638020720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c4a531824e56ee1a7b07f360eb9b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1768d0a12d28187e5244ec79bc83136722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a210d499677a072f7014d6270a5a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d051145924eff2ae841d8f416895ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eee31179158e7a5a215a585d3de8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff7a197ed433cefef52916348c81f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f1d72c9830a0856a522b39404913727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04953731acc8f5b0139837b883b444f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3623636f5902524a973ce7c800a236b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44758e017a68bccf7430a5234bceb124730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d343094276ec8405490d9172ebcbcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1618efcacaeb86e3d986553e14029732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6072df666595fb968b50acb4013422733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837a6ba299e049bc4e24560900c499734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dd5b94219fb7b061d759e9470f309735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b0f39564fe161f1e1d454439633fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe9f73d9ae0c68e6a0e08f953305a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9203b112472175322af5c5d9c6db5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da55b2d2dd1e0ecdf1a1f263fe09e38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69102c894823c250bc44a2e7191aaa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86e84c749ae7fc02cfaf212a1a9d3d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a16ab427989a8bea6ce1b559aa175742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7cec4d6e2d9f39f92dec0377e3164743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee84a3b3a1ef4675a85c236374ca07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ce2776bc5bacb4fc0a477f012b5b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cbe3d40049c2d69e0298458c91b88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2c65fe0ae0fc15de8715bdc8d713747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f7d82a37587b932bf1addae4e6c86748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e51db848668202f4ede6d29a126eb5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd456f67fcbaafb36bde542b58fdca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274fd57e8c8f2001695c3a19bc0582c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e649721e86dc5eaab7d0b2ff3cf8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119441f632e22fc4ea2c858e905f4c9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4633d9c38b55892fb2d95869d6c33754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776f813e842a9cb98b19178c43d4ea3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7ec88c60724ff699e4b8796d53f73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231895573fa5fac2127e326e0c4c5900757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860271902cbc8068f6cb900006dca68b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3101239ef55733c2827c7642fef6d29759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f24306002d46c14110b9e4e9b55731760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ee11a0610952d8e976a7e93c27c04761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dac7885b5a5c46a6f3f1a3c16f8c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddedcb6c8b4e30273ed359bac383c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4fbb4ae286d6f7f44b20e6299091764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f4affee0b35c142f8f4d4679dd26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c4eeb345d09b75b8d81b7576ab9cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5a22cf69dcb979de96ef106128ad4767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>