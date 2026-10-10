--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4502bf7f2af4dfb92801cf0e43fa4351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad257c9d87c4a7850618b3a949f4e1852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0be7c5ecc0907c3f26d50ca0c46fa83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6b7453d4d8d5c9bd514e8542ef5084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f3eeb11749b63a5df993c09c2703f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd9d14d56b88ae825e33f5bb9c0b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1537fa31b501c0f956a3d2405fd292f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08c91c3819165fbb5b1763f21a7aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea7b89a5678f53659d0377c75741d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af997f072987ea8a1801d08bde007410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12197d6438ff5f079b06d024dbdb61b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6733709a667c1b11819ec5764fd63512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb277bebbe487ed9d85fcbfbe89c5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52973a1987485a4910f24cc5c3f66ce414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17b1584e5c4325a10ca5104d58da515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef9417d07964cfd8bd7e8e77ddf1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77718ed9867005cfa4634a44698c7cd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd60c4218edf9a3dc71e002878493518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd94ea0fe3a5e7b0de36906104a7e0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0a953ef8fda9db4a3103a04fbf15820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd83ba3e5a36e7434620c227832a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b9b6aafe85193576a609343a7c3322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6170fb54b43f2d70051564f41293623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea239927850efa2c68646c1787d343af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547d663eec051ef73f622ebdc2e87c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fcd0b2acc2a3c2404469ef6e6ab926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d27bd3e6cb25dbb5aa20a16a7e5ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df88d63bb0b9d6cf07b9f09ccc03128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba719883a1932bfd26372511e8483629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3759403c3bcf237313ad8207bc9e0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae90b83b1bce2ed58a7ca6df816d8e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1667a2cce2dfc25b4fe830630341c4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e00b4e17f5e3c9a7859c3dda08865e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2734ce609a1c5a6c499c28ec212ab4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9137672e20bbafbada479e6fdf0ba3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9cf99712949726ce0c59f239dcfef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6450a07deee17a8b5502733c599237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6583d3c3f65eec4a0558f128454122138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593241f481408dd7c200f860d24a20c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650e8be3778245bc2c964fd4e92b1c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d4869ea012cbf64b9e5a915d9267441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268534f633aa79e550ab4553e7952d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb36ca2f29cf41b4f798c46578cff343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488b12ee58ab9b658529b6d7297b40644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa493c117f481eec33a3c9ceea480ec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd9c1e7fa332e06fd5bab72605be8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c390b3ad155850f897ccbf3ef41ef947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fff66b2cbddfa9c53149e89cdfb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d8ee060581949d2bf2b84c223c78949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428de5a4d080cfcd2759522811800d1a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6447e538e3939085588a253d751edd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e4f2974238081c2eeecc75994e6d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f7d8c5584cfa8d10f0d865509316553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499267427d63be5b0bb17e2cdd12b3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f6276281483b63bbf5a012dee794c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54d1528be7e83e86a64faf40997a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408da3db6a42e432293f2765cd3d1f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054d9d27511be6ecd873913304cc1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55982bfd3fc127d7de735f51577e9859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711e735c62a82a392f3d6e8271e8cc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c4251e3d679ba5e24a5064e3ead2f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a46d2220d694a2026ccfffe0f00b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bab47eff34e3f6c13f08eecc29dd9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df262d6b8f8839e6b43e44c7814f1ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9562da688a70b6002af8640ace04465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48c231c5a9c995cb2220097dd6170866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1bc0f4262656bae4381b7fa6f214667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6c9f6e2a3c10beb2d64807fe3dfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ce49a04829487c7319dcc996a20b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a078470e05d2a11dd79a6dd342ffe6b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79df09e40c3c330f7b620394b4a92071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda34aa8ad960459fe63bdf1a60b9bda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272e4c497923f112b075b4487ec2fd173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8af4bab60143bd6180ed12538a9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0ff775979c7dfcaad4852d8890ea275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910717a67dfb331228c76faaf6b6bbf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f18c86ac1e907284f636b3b8d3ea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa848a83a81b80f6f4b6a972951167478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cc6bebb7e77d46e24b7bed1e9d98c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc40c8b202ea11277f25c9d49232080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab193656c86b8d2255297f331fe76ccb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a29346f6f20f653251ec7a2036618682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc06bd5a6585f5387d590bb56e82e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006a756c1dccedf42a3f1eb72ec8bae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382598b40ea44647ad3f41a0718a20d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca22f759cc7a3a5ecf5df192f3f43f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407d67eb7865fd1fcbfb23770bd853c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dedae259111c17e654032291a64bdc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cfb1b434486d6b245172923b6b1b189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a768bc0a388853f6110d5a55eb7b27f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0faa142c3d25b5e6c97bb0b9c968591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c29db9757fa02c0b1efe8205d6fe7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c130959176cd921f490af1da452a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e0b0ebcbd158f166be6f118fd91094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea709123735d86dc609a6ac03eb685895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370485e8d5b05360dc70a832a9e9c7cb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb9af2bfad31f3429c529f0569fc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3264f9577d919e798ee890813fd548198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934623e6e29df97d28b93fa0222862199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375b2056326322a2a50d6ad7e41d73100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79bac9993f37e34e2d88d60231d986101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77294587df11fd81f84e783422aa335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ca2214b21fa71a3eb296f474865c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bc9f239729dfdd65eed7fbe8521e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406cb41cf9c31e0bfdb13c9d0b8693d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adceb6981faf2d945f0a7673000a701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd2707d2e93758ec8c46ab5d414eec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e69e15d690586b44cda9aaaa8eb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009f1cc1dd2d9d9f20436d876f3389a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46835a8fe2872ae5728510e9cbe8d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3555ba59bc72f537443ae382334787111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d023d8575e6a2a836f98b9375be3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553506cffc7af2690a265f0e56b95f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1cc86c17e66858885e96ce224afcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b2dacb79474e44249e67fe4e24f05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38686bda6dc8d9cbe6aa1e12e19ec15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba248e9b2abb024487b5fee20d0d21b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fbd8e1bc2091282a4c427572b418118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc3723398722b18b756243603ff7c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98619576402a44fb55b9b5291cd64749120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48355cde18596da95e19031af9f91d9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8d8559d994c385457a07b1ddae785122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb490a823958763607156c116809a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cacde666e7e49e8d9ce891543c9986124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8de75a8cc797f61b891f1861678d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de75c89e8d8253b981b28df31191af2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7f9c9d4153bd22f5da1f10970763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc769ea429ecb1e421b2fc27f2913675128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352949c5bdbcc3d9e173f0d194ba31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac627297de8ebe19e2c79a88a1b1000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c37f362e02db1f2275a9358250e10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca10565eff4ce96426f922cae700ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd61e9a1989677331d3d93cd5a109d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd19e49febe4e541f797dbacf34109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f4a2b5dcc29265a2ef6f18678d48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf2456e0785d79316b8764adec2aa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdd2493bbe566002dc2bf947e28532137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d4df87ff5820b565096cd6010a67f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401c7549beabe9c7f8f735a1cb87f6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995591d8514cf70711cd70d869ad2fa9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afeeacd65d242ad7ca46f4001f41431141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b9aa04b1d589e8619a58c33f420cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6726fce96c68d9622117fed7a7d75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510450f0bf9bb36aec9ba6845e60ab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258848ec5ebfcb16ffe2e07eee13197145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f111455fadeb058bb8f0c47e1bcff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdc66acd8ec70b01b63994de654f26147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9dcfc635d3b3c3b71d9e7b44cf5a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a047d864de405eb8bef7ef5031c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235bf5d635277d45a5ed5c59eda5252a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2536e978ed099a84f5de06a756a911151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe456c9f71a4fb8621058c27cc2fd8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bccc56cc3226b3d2ced7868d8ae7c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f791324cd715d5f140f734ae2fdd6b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5ed522af53a535f6afd1350945b57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a34d06089da482dce6963879fbaaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9c28cc90c3244caa3b3abd19bca15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6856debd5824b6f600c39421801822158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865e0204db62c32d989036ab3021dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097ee2f22f96b9961b6617481359ef2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdf32d02ee0605ba14b3b2658578fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2e1ae90890fe5006152738eeca97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca74c39a2c14c94aed13162d302c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5232a8e463c2d0e4886f5046fbc94c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ed91d946e78616f14acd4c7824c3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2f8a670f7605004d15709bcfc0e60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f555e7ea09ff9faf0bdf5e444c164c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c873e3295a7396253e50f246f47c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade01b7f402a00db2b7fd717b2db7ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccb80a3436c3e27146557f316e4a34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7f3dbf5343fd802b5be133e9c1d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73048671a440d0351f61092b669559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1e177c6ab91ab1fdc949001f38119173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b276dc03da6d0f344a473fb74ac1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc88d5f504b58cd4b97ec573477266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e640799d0ca17e561e9767090d893176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e775c9a3e30317e6297e584e2c4d8e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586f3af58ccac20f2849dcf5be92633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c8bd392c4c2ef02a80e951132272c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d8d7266c64298bc5fc0ca98cc4a99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da7f3235ffded2d1ba1e641f4b7f43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba398d32c325a2b68ddd93b97427ad8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4d1839b26a1ffb2695cf95abfa8c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d3d90ffb28cb08afa89653f84023184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c2ba456e739604abac5c675de725185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3c1f0a74208cec44bf1716902c334186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e78d425a1c60867f4869f8dfbd7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9de46228a9f3b78716ff326a1075188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99236d3b2dbe6295bece21cc88e370c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918636d03baf9e0560101e1e7774d7ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a0e59cc4d5cbca756ce68b099967191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15ff7b6d3b360a1c8f6fe9269529ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb7a602f532bcec242fb9154575bbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77263f3291e0e67366cf6093590c420194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8746c373bc15a868b2067c80b0fdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4e0b84e5efb8ab4ef407f71cc9f62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f34804b85d89034546f350edd0859d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f63672309976fb7d9f2cf93d88fd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0cf93781069e0b173957dc71cfc3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f765cd7f417f07278d2303382f0210f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb710aaeca4d52a7f2a9a9686b751201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c9d3c3a7164e3e0701bc559eaf1a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55358fc98da5926e93104d69ecd8b696203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c0d03583a1c673d992c4172340ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ec898825a4f4480038865376af77205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59246ce6654b11a65b9e802fec536f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51fb1f05cc773fe8a743b63ad37265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c1407070912d35d004aa75adea528208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4a66ded9f5b5a070a3a3c8a8bca7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e67459e1c0750fd3431fb0dc9b98c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6ed588b8c1507a7bfa010b84121d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a610511d05bd29780e8e519ce12c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab1123c555fd1a5c66e5131c0ca1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c6873c08481bd5077b6d1cfb69b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57e13c18ed2d056217e77ae44ebbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9100d0f0d4be20973310c7625a15a62216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee55a3266f8a3033f35db7dc2ebd2cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5809e5906f4516c543f04154872c8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064f8a00974c2a381f24f4215ee261c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755871f8af58519094a0964ad5a936d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441735041c893e2da28db82ed41e42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424991d4b93c68aae8c9297de492e735222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9979e01aaaa81585f3fda2ae1c00c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d108ec56c21bdf6f8c841f4c9efd0b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f7cd4a373bba1dcaa5e505badb015225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b17a71896c77dd4fca4438c863d672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df1f1a2b11bed05b1c9cba8e0ea062227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381226297f26442c691fa447ebc48bcc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dbc703445279e86027111b9f2fced229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b27213a03fb36f6053d45f7bb178c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8e0c9565d8341b87ce0829d4e43ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2ef8ddd7711516ab2e63431cb3b9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffae24c9c3ba1e24200dd015b9c873233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbc21a47b29c4371ec410e986d2160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37cbf48fbbde171b4ca1cede470939235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28958cb04d8ac4b78c4648acf4a50c99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c176690780c4c9959bffe3dacb82d41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478d09494bfecc3a8ce538d9bdfdc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20896cc1e45e7f6f54fedb919eea8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0141f7ca64b89f5fcb87ab363eb67b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a92cfb7c73338d6af2b4fbbc2917f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c9e7d241a19206fc226cb5c885cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3d4d79d078e26372d7d437da9f057243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38022574fe98a3b0a29379b2d0ae4f8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996e191a4acc10f5839b2cebb37aaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099a9800b3a1d8e695296c74067b77b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64328a270e849c30b264e825618b60c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f81d4133027843523ee6892e8344f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41328b4c9c8e53dcd8ac2f1e9b1f438c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c797b81e12e92cf9f4260d624a82548250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ad81e7446ecddf15297a550c60da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed0d9c7527911f106c2e730ea4f88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f28e201ea585e357f34984e9de5d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64b64ec2c5895d2631c02ba5e896ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4ab61b5439e92b0372178345844f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664427a9c767ca743293ff7dc407ff2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dbc4c11cd63b95675d05e1a619fc8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed1fa44cad87f1dc6125e5476c85aca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1873a3ff69fa6130d32a76f249d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c5a0a2fa4e4e91f681ebad0ecd34d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce69ede2aca74d83eba8194beb2079261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a61397ad3fab10b9145111c29e3849262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f45701a030dbba7c7fe5b23aa93f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41401f9ed16532165ab90854de3653264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25452386c5c06fd870cd857aa11ceb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918d7fe8315bc8f808c03aa6960a1aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c49ee9fa719eab63868ba26950d603267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9037ea4c73af2d16b815114f83668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622c962fdb95b4d696692cb499a029269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559898b73aedd232720d76f7e89c8fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf5e2ee7f9e1ee2c8e63023c40a722271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036f6e7a711b83f9fcd7942d9d9254272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e13fc4606047f6689400b4e53ddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2d5455629efb1b893ab312046bbcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a0560ecaa2e595cab71ff4fb6902275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0105c32d3311fa0390fd0da3d3d66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52512b62a3ccc4039920527fd5412951277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084b5be82c5ebe1b6907e94aa3fe874278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746c250efb2c6835db423ccfef8d8b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc133981db7421332defe9bd16f9aff7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11971236621507c755039484d54f20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f2ddbf881692573453600259c71f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a89136f200549cc6b4932cadbefde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1549337ce64471f01038a190f33e01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf95329a02680486685a1c7c80ea40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d59092da15ca1123129dafe48b386286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b1d31ec2726c5046dcbcd0bed1269287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9480605405269c0ea795a33108023288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79271d7a83b0a502918cc22607dd027289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bd40e51a530284526a32c51b7c3fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc34e8a7510c22bd79bb2044dfd4bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f09e5ed32285093be39bd3665479292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ea07979872d282f59e6a8613e3bfa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e44f14eab592cb85fae680344ec8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce41e27532a238f52a454188061fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea4fe43d8d6a082635e489da1e9283296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c6fff2df290e227491b71ab4254f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456ebbdac8efa7b9753478c56b3b5d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbaa115689af5dc31e32c50bff9c5a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01fe7ac34c91b8dfe76cc307072780300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009df4bb906d3400973f8bc1e76fa9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d3f5bd7babb7dd386ed8851baf7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8b4e98cab006bb339223c307d10b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54fd71da625d1a5f3cbaf629b974f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57203e4e6d878de195da1657e61df5a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdb86e870936fa3acaa29bab632506306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d27cc70108869bfd4fe38e41ca8f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc932460a4cd17e3b7bd00b3d9fd011308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aeee59697492b1aaf4417207975e6b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fef18ac68ceb794d20d9a1c0dbc768310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ab1cc22e32dac7228e5d941c3512311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971c2f1ed81f594ae217eb86ec33b14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd160f41a06d090830a5b458af7334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405f403edc2ed6cb531a4990abcf37e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b4d0971ff143591bf68d1b95fa110315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aaf1a25ec82da3b649e00c2c5838d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26098daa08bc1353f3f8b4648514c216317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d81f66581460e43a00a7bb37e61887318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3390595a407b9f24e8a3e94d30580319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefe783883e543577c8686ce1124b2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8679f80bcd8f2e999be6e2c25c11eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03042f6ffe26198ce5e573c9b8f32304322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cffad485706431ca011ce217db894323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c8e07554420830ea2812475b1219d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7c1fa515fe9ae538727a7a25f7814325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f46ee2d86f88ec0116b1372e64c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ba401aaca3bea3a9ecb8acde4d288327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2935b2b8a47c3e9b39735659bd7e9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007d90c89f8ca896d33c959c42e29d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f96b068d96be86190726a3d584a01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaffcce7658ba318e6d586782615c1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635eaa82202f297e4b1658ef65c1e34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febbce33524e88135bdde5b01e57798333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71ea605b7857bcaf5a4a42ea00abb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85429271cb208a769c8d4828489bd9ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c519f50638c5add3a0095d12d8cb7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf7a27d883e85aaf62501a18e97f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def7f2845a4e6a47aa5f5065093f58338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1742450a04e9e96880519762fef66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f12adda76f9dbf9ba776f52b8009fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e24f5eeda93d642d8d6746fadfc294341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea685f95bc2fa5ac0097f9e7c4b17342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916d59b0024103a97b4425bc6cc56c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919bb1d5bed6023def44bbd87f98834344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27002053815571e6839bbf013c1c67b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de14116d75c9293db6240e9f38aaedf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf6fd6ac2f6b09ff3581674ba75724347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994769cefa6d68bacc482c8ef9d00b14348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7a4c275dd62c3d53f51b547625a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d4ceb8af064a6089043ba75e4dde2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3151305997aaf16a2cf6f6aeee15f0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5865ed6400f765a8cad7ad7931235fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6bdfe63de2473d2f3faf2dc3e08de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b00548cf49293465aa82a730433229354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4e00c816ded6903810537dce28689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad9daad92b7d95cbf9b84897b24675356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c9cb5426410c5ad8e28e877c1bb8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd30b0edfc41fa1e52c7d2d47c591358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870698ae014dfcbe2c345a3a17d550a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84cf10a71fdaabb43c472ec4481a23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d523cdce30dcadaa54da9ef7417dad3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a8cccf26f6b1004cf620a056124a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491faaff487766007e05cc786f7f58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d84548c733b5c3ce6dacae023f46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572b0352167499c37a3dfb389272f62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe2557aba2ce2e8489da491271146e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd8b38b0e9f3c8370d15c94c3e8c4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e0f20d905243851a25a1b488f3995368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c85c379e75904f1a1c5e5b4285a821369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a59b5083dc6362817224da343b539f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d16e50595a8b7aa2483c1cc2ecb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3ad83669e5024ee3e6ff932186cf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47254adf523ee40b97f70013b386c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d9df59743c383e6be21d63fe65e8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c5b53e56bc42b9beeadbcf5d9bff0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32b39b8a4ca266f0dddfa4345082d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b50f4b2ebfe0889ed7ff68f309844377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d89d2c660a6cc88cd29426a7e20d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bdbceca90a3bdf232d75c9c206f3ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1265594a1c9593195bbf11dcafa59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433c063805883b4bfcb95429d6895d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b9ce268a27418dda0fbdfcd9cee5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05992c26482bb1a83ddd3e247d0843383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d0505c6943fe02dc89e331bb6fd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de51660cdd84cfac4d645e89b0d636385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bef0b85ab534c121e6e3f339f5e284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e3f02eeb4bc350460627bdb6c4ef1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b73a099ee4c6cf0297fff3d099bb64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fa9b9a4b9bbf04cb5f3029a57b4d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5a62b20e64d55e546e88c0e09903390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b703b4c3df5e6d81589401e91d81d7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88a86fcaefd57b487bec1c90a8572392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56e4caea424dbea1b5f43bb85a53c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7f7378ac8da3e0906848bb36a4a7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481be506e01f5826432011f67a66f7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e93db2860d4107cd5aa65c8420d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ef142219cfdfa2139a75115fa0a1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ec83d203c73a8476501b61c504fd1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecfa3f8f6c6c7e0dc307aa701cd0a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bfd279762ba58fd8cc0e110baf425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ba7f19e86dbc712e5bef01aa3f08e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d61f7a7f519e0c05040504f8244ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb21b4677d906059d331a7c4ac03a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c12c0e8cdb0bedc4aa6ec6fdfe28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044b9a21c978df884d1b28b7bbd2a41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22a48262f6228f8a2cee71780fb85d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4212760433d7793b3df4feb0ae2e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc92a8f85e876761e1d8ce62d179033408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556abcd2bcdbc94fcc612463173feb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3ca91ca0fe21054ebc5d5bece9cc4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713855b3a5b8e4e3b6652c557d7910ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18206aaa75d70a2fb01ff112f8c3d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3966bbe235d99e20a5e059868fa1a5c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e535cbac63cd942977106c5f2ac0fa6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441960aa1f527456feb505f993c1f69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f551b20a515a9a8568e5f7445364e36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aead9c08c5cd6e3d20936e717ee479417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b311dce679edcab8959c4e434fecc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76534fef7ca634b7f0c9a02217df12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a85b636ec2c7ea6d96c38e6a6e7db420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14b802265c1774e77406668d5ca4b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c953fa8f2ea940106b47f0ed1b801a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cc7f0f5ac8ace1dab27c8a9794f5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08e73a31c202b98e1a3945d021887424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a159cad4a862d0108ec96747a114fe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68ebf94e7122ff094162c271ec0358426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fabf0b7819a6ef9c41e382eb5c7318427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ce05b230e052364c013717a71bb2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0239f4ab4ff6a35478f2a3f6d05e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5a1ea37b05568270b8e0cf2d6953430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5975a58bf0cec8d4898380ea2073d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bd822f7a8609b55b6c7722eb5fd86432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1ccf113d69751cac0dc9cb922e0ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cc68dddb46ac7a85e5781f11ccd03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d548669e1462ab9c659badfdc122434435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b7a30cde2e8d274178596fdcf6cb5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09477291730b45de4bd6c02b7bf55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95745088b5c14a02010804ffd526416438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89239f4fc67ea05800e11368a8f319439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ddfa5a9388e5a9b3fd87498ea113440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86178874f76089648439ef6829655441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fc0bac49b5d87548711abbb6862b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b073fcbf4978b513557a42bd0cc36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f71218e5964733a2ad738b0b842f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b3e0910362dc67134b886b345d4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477ae2cd8b2dfe9ce2e228a6b927bd4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5659c6c2391f63133e63ecc62bd50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d6e3d2a22e40869b40353ec5cd63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4aae45b8ef3e4a974223f09bc4eb8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2d4c1916c2790973aae7c1f56fa5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbc5f905d08c6d8d11ba5af1e01554451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca8a85f7424346971184781842f2f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f5f4cb5072d00b3b96922cff448f1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8cc245a4bc38369df7f2fab24e3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd2ba85bd3a9567423bb61c6ea27f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8feb71cf48a84551f3db1212835d0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42f574e0fb0d4a417a76cd424777d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1674f311bc9e44d79db6936b9ca454458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305c032502ca10712970cea09abf1a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda072ebc28c07d32e64dfe59d8ea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058643ed1575d75817dccde5f1baedc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f03b86cfdc6c6c73802366492acca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efb30d78b779b927e9386657ff211e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a5d6649e368d98c10cdb5a98183b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f1e0f749cb6a79343fd7e0093b953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76509478a2374c9c21ad9ba692c86469466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91018b8b4cd376eb3a723eff43663f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb897b2330e592df5bfc24899ea11ed8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0853deb121fce985ecfa4cfafe1ae8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451293bef8ef42c10b729aae1b9319a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeb409aa11fa33d3274bb08f371485471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919a57ea34d096aeb472d641154b62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d708503f5ce1ee756bd909deba6f338473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191cb76cab91337dc210d1df772921f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca167a3d0009dcff7834890fff89690b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f67696ee4070948b4344d4953148476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d7c3e7963ae617f972739d4b1b74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62833bfdc4cfaec4bc3246c48423e88478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f59c3bf4c04e6a86e39b23dce3d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976332f8b2cb8297e94aa8278efff7d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5165dfe24e666883ee89cc1c4a1dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e197eea316c836cc7f0064c697dc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cd8d0cb404ef170b5fc6bc70c270a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe4350d88bc7f39209f7f0541f6435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e160341b4dcd56494e138bac8af9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c0b7b869fd696bedaaa3c84beecf8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974b53c50ba41a8e82a6320c81e0e03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a24d38f75b273621765d2b5e65f07d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c17ba8679c4ae1b6d03e2daeaa6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df5c19af57bedaa73a40e34ea00376490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89701c7495a2b12a91a5dad5e75a8404491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d3c80620807e629b26a2e0c868a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb4916690f4a3ae3cfadda2514f86f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41974b4f26980dd584827f4c9dee1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fbb4ecaade2130957bef6b4a3868c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d92809373890744f354c5661088fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870267953f2d19b156aabf3cf60d073e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17ad5008375fd6852de46e45b4d72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36098594637861c617621961268ad43d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eacdf962beafa7ee5b2c58dd5d3c4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cf8efad22e3be964719d66fa4af24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7c68eb25f0c42aeb39ae6315b5710502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb6352f52df6911c6726143af76351503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74dce61fd2b9f5f0ca67477e67526504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf4b8fd3b7ef09598a4e914f2ce59f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c706a4dc9bef3bf7cec8c09e17adcff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f01db0c1864487fbec5f3da1cd69507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548330d3d1cc1f2bd33e57904768c657508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3474b1ae29663d064c07690389772b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0df24a05f6cb21f91cfa92c0c405c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bec982106497f165a591891e9bb2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefca0af952d748331eef2aaa5c2b5d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220989fb29a5d96550a89ced703b9e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638c3ca27fd7c94345debe5125ebfd0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ced189ffed14b8f91ac44576975e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536053095b058e1b924627c08db93e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67869bf3a65db28d441f0cda70b57de4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb142a69a3f99bf4f54eb87cce568518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009c4459d382b031e7d86324143d9f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fdaf232a982de3180efc6b3dae18e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34b7408d424f321c2edf78bb99c8fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ebcb50ba060c855d22e46ec51531e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef205f15c014ef56f4ab2ab3d9861bc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbe68bd5ad02015ac7e8d500e381f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd28b07dfaac3a43bbb90d2aab13cde525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ccb287ee760f0ca64b322e772ed3d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc38f9a21443ad2227793de1b0921527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3076f1e805ea7e91cdc3ab999db43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746433e733ee3d0c27bb0146336268b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41103c1203f676b3f274040d69c259530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ca1eb0faeb4e16868d58bcb7a00c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a6c897a23014261a646e6e40d220d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee05b4a25feba445c624b635c6b6a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4419c7db8c64bc6edf7df609f3349c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c64b1a7f6b27dfd4b8057cf5b3ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164264bde156781ff8b2210238242569536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c068e81d8be0d2f763deca1e26420c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f28af82f8aa62213d39e93cacca39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ae3609447a4753016eeaf70ad625c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf1b23a7741047a9966426981631e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98ea6609bfcd45d1481e66a6456282541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d9254f0238c924b38351150a2374542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a68eccca2ad3bd39cb602cff6e9fb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba88dfcfb5ecf419609e0d95db1420544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e20a8d4dca422b2083c7b1e1259b71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699ec360dcc1ef237ed304e25f1de16546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71df8efc566d2fb7a15cbc96a884d92547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3e6fdaecd6525e8a75714dcb8746c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf655bde1a8176b2f48284754b66d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a2d414a2058de1acd8b39fb2c7c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e67e54c835945f307d868933c215f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee1ac46e7b65dc657acb9dcdb10c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b18dc9dd783e103ca9b13fa1f62126553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee50fe062fed0d02353196e46db81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f1c58907d7e47d6e694346128c4ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7acedcfb620113d99bb0b6a5d8ce09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa602c9f845c0476282220fffe9e118c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6558b6d9887210d2fa8b87f5c05f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7604baf8f84fe1f26550e966df8f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456d7413196b3dce1801ee950923d9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d575261acff7be3941fda99feb15b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d18aad119a276bace33eed9fd76ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db3345f8c79f73d608886568ed222e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35502b6e4d4ac8dd7fc3831c2c33e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5251147f7fe4c8554faaa9d35bb7e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b5c8075aa67cdc4d0864d0417d516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e28acd7760a8d67cd1dd33eec254d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda1055077f66f7c7cb3d1c60c6b1d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f2e0002493bc081feee2975ee20ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe098ffdca5818531b6f75e70f70a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba602dd7a36adf5ec1780bca4c7fd6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c7d70dca9e3ab7d90d53f90b024b0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84b2f0158e5098755b41f8e8d634cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca09e9247b56115daecd9725549b6ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4b6f5c7a09d35a18413382014c973575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d582c7642eac5df412fd1ab3c67e9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518933499e37ca26d64108a1608441a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a6e4451d6fdbecd9c9138324daa75578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c76d4167df6ab7030ab697e40a44c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289145b9fe80735ad3fe5edb9d994041580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d467254bdfd5a58f04978b838de4833581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe85f38186315b348ff8b13b46bfde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44a4777c869f09841f1890a743692583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed574ef538e85117ca83314ea0f7bbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f1181fa1e171cda590773366aac83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ed4ca47e1a9a5beb76cb83cbd740f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b82e6e1248352611da63d71ff92c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24383652048dcb72e1bf0d81a04e4e54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31094fe104330dcc32a08f116633565f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf145655395d241badb34485c6183cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa649fe5960a20ec5c980df7dd89a95591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101077ba19d3e27ea4e62504a4ddc2ac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930dd269eea26b615f55a4dbb876cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cbe15f100f5cd16f84a34c169c984594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672af38eb3daf432fe3fd24e690f98f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e00b707e1472a204568ae0bad718e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5761d208e66a1f221123c287c83e88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91411e15066e49f27740037b9767e5b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2caa58cbca0a769157bdd1dae8de14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf26c99792f94193551e4b8cc918be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afca39f9b01e3e33511d636fae669a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756d68652a928ce2f13e9b144b27245602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec6fb1249599d60084c060424a5d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c5aafd7ea3287540ada3f2b263777604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1071f6dda64e13f3a7877008616739605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69efca04b880c0ab7687a1b0ced8e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da893cd4cf6593bcbc8b9d79099fbf65607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e916089e3a33f0babab5dfd455fc46608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee948daf1ffb6996a4c299ac317a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6a2b806c43caf1a4439dea4e4a9fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09c718167f7eb34cd724745b5644c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f531a46aea7440e114dc9b402cc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2a058a0294a1807e7678c9f57e07a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7ffee48408446562dbb01448d643d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fe3c7461f9ec21a2784efe57732a2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f4b3b946739be9ccae3059491963616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aefb2b329856bda641b92345946d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e11ba5c414cbfdf81f08446c10346618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b72db2a5a9e1ad2c59fedcf973cb96619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f786ef42ca5754d9a998d42a0fd1ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e788843404fc6a290b6df9c6a97bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c123f016c55e50ac2759751b16453622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91866d6f7f1dd03b6930a5ea72db7f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130da3f8c455d8ac0c3b9f8e6d73dbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4418dc2f77414228701e366c67572625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c58e5c95c95e64d610cbcd45d9bebc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eac8bada9c695084e64c227e872d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9f6b9a0d6da2e81dfbc78f8767a0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7761797da66ed98c9d2a64f2b3d7e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f709366b53fad7a69d844d4a337005630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35426f64f942c7712ae8bc21c39e4eb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089c95e5830ea8a41a83c6b9978b5a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce961caa6d9edb571bd469cee66088633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dd88067ea85d40971cd1db402e46b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7693da3040606d78bc31e4cbec64a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fa53f2088a857cce72b84f1270537636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3922820489a49752f31b8cef3f9c03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572d31c14f6c3b41978deed33cdb391638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4917de383533a29612ee501529152c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb730dcdd411bc075c75f4431702b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706878d25e0d14e4211bce25c67cce47641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbbcbe89e3d9046b06169e3e3893e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dae60776a37b18a10c227288f85b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2717013694d84dd0f6e1a4dc56893644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ed4266368a23f25aaf6d79fab9bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8e1cfdbfdfc26b3dc9ba0b6c767b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f09bd198d4b5529b7eaf3a5267cd15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a7d43ca844a509eeb985d52b14c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df521ecb95bf9cfa0195e8b5af4590f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb672e7fe50f63cbcf5b74749e215ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd3e5ee9f7e858293e934ff7660f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0c5e044ed95eda522055d72e2235652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9ae48debfed7a3443d6bfacddc664653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee985484375478bef490f1fd08c1834654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99951ea796932ba3269797e29856d5cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97ee7186a7040fc04cf18d6d02a45656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcb0889d6b65418652064d31f4ff7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4090449cbca06182790972e8016db7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00e53e571ced9b309ef4f6a84e33d4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb451ec4df05accdae9bae6073653bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52da2b5e7540591acdebab0769faa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8cee9bf5219515c483a580c7bae94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a541246d93be70483d46773f9c92c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341fd9fe4d5b4ebeff027a7f9207486664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be1eb00784ce322fef0d3faa65c77f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ca72178478c6a80c65c7576548182666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b8c4836c0312ef9c2a08eeaed9fc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86d5c3564b30ae48a1c31c966ca97e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3ab10d91191a45f6363ff5210aa48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720aa7095ca6ff7fa99f5e0d032bb3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b065780b10c42933a9c11329d73db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c92a2f7f0546ab4fd25088eac9984672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0e8365c32e641952d70462b3c6b67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e20ce72803723fbaa7fc80f9b7dac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f31afd71010c576a488829d7c9b306675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f2a0bc27d92275eafb39fe778751e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fd5a4fa841a99555e1267762c8e81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a51d6a0a6e71385d84dd0140ad7ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8cdad5a3bf46d01fc18cdb2ffb2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a7d220ba8902223ddddc4c65c2d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ccda64521840d3c508b91c178c944681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96d35ad7d5067b07e130a8527bedbd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734ca55b964451524850d1d0a439610683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a3b67c9d27bc799a0917e84c71f60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd91a322374f62f7be1445b9cb9eeac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b5616d6145ae54b76d41a8902d32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c2965ca50a846888aa4ac4cfcde1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889adca879f6ce8db5aedc6f96032f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e6c818c7d5ce7747e52c05c01799e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73edadabbe09aaf185c4f163b92d56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9956c79fc034026b4477b6d3842b39b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99010472abf5656355e46108f0a9860a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95e5d5016145326384e713565784d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9983d6f8308fc14e213927a8cd29c05694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d5b1d6ac16c6a7ef4826e5d119fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c43eeaef1babe0d7f54effc46d4e9b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabc32e9a55ce2acccfd09effd48e15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8be94c38b0887e5be709af10378c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a071e3ee4ab02f8b4ab902e1253eda699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d59c81a2b579c05022e3d57309ec6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f803827b05024420e34e0b73858f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48d78c4e9ab0ffef5a19584795082c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf05771258042e8774db6a5bd9c1c54703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fcf5bf5ef19c5095e876f56503b2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9c3216ac40bec1cfba9470e07a949705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1340b21693333759d4b387a768e838706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78dc0c42415d132eaf552919318131707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c765bc5caf8af6e6be2e14a8831613708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a56f131a5afe0b24e6249cb43959709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc1f0b00b90b14ee45160c194d057c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dff57446741d48c87fa3ca994fe04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75fd6d253345ab5ecd5f52ae2719ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a13ef75b6a66ae3d1b03ed53375e8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1dc50e0f6e7b21e5d4a4aa0339d4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357cbea50bd0efb1d9f62348368bc7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662150a54e08c4fd18c2cfc17352e306716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6739eedc3cc6241fff9de2f3c31c460717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d355740a598e5842534a67adf293718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3d389192ab24dac6c8fa74ff69e8a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f73e08ef37cd42cf8754bb49ecc17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e17d29f765f2c74cd3dba4c954fe5e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ae0b554dc1070d0bc73eef9e1806d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673d5b112c9c87ad2fe0ced5bbf708723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80540f3c74dab2cc1a790017a14bed6e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1ef5de7cc52636bfd199a17644f50725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4606b33616114bf902a53feac733f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ccddd24fc2b12396b1849b0799a83727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420934760c25c162d4d8d6ec90675868728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe95b1ca641bcc3a521c3062382d8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896a137dbe6df5e948b81466cb06055730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6a7633bb9cbf3df329abbb137b896731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44dc3781ef5aaeca10f96bfd88a5e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb71c2aa2c88ba31799ac33c6b2a802733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232cd26cd32b747fb0563e2169a702b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340057de311f8a82570bb6f941e0fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7721fdff46e49a8ca4d6e729665502736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e3b3a0b7dcdeb9e083286760afb7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db4a19ec6c4da9366a53896bf4ccc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84683d414f48e72339b266bdc5238a5d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27062476403224daa1e6d9f85bb64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302090834691678801680f1bf69329741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b0de7d4591fb3147eb9c7b45a9c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5fb0a06ab791ab74bb7ec5454370743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16325858ffa34009e6674e245e7fab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044172ece741a13a52e7a90a86c8578745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0d23b21ef2ba789e6ae9d206b42e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206146f301b590a23dbcfbe428c5b3f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab32995067f20cfc1b6819419761ba1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52788c231271a1bf22b1258da927e6a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f9e6755a7c8f34f3d63b982823f39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ad1f3cb805d4794908dfb5b368fe3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82110ee1a6ce81e5b04ec4d531b10abd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48745a1757e662984240cd8df69a21753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38933c6adf1fcef7dc452f42163b08ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c257c958161ed146d54f1c244af002755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778551af69b26f5dccae5f6d0ba88131756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17775cb16d49a54b7b8baa39c2ec10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0062bcebd45d79fdcaa28c6fa362c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9fc04792b092362cf4bfdac9e6dbd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e80a8edc4a7ddf5c4d1c48d46178f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10462de5abdf30f8b83743abcbfeff6b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660176af5281957276e49e01d52374f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc281438fe238369259ebff22c2d358763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ca2c52b7560ff5edb0ac04130e940764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43122815abfd6259a97ccf979c3d0a2f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2adbb79dadbb8460c8b08f842559766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8da4716f9196dd15bac53a0f53a36767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098166bb9b04cd1345d13becb9dc7a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f5d18561a4ac149f3c08a434f47cd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db0a287d040aa54e53e5cd461c2db770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d993ffc348fda6fd99136b7f86180a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e3987c7ad66001514dfe943ea997772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30cb1005c436560b807961a7f0276773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fadcdfab1c98ee1e3cb6e9fc61912d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6511af92f2542f834f5f1f9d355fad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208571f005c55e8c865522b7e8226547776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405e40962d75a6d2e4f7049b686ac4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a1155fc34974b70a8051da6812a99778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14090cf44c11e89f80c45090ca510c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baed35836ed8c1644bd2886dcb3d0f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73585ab5a8f3837b03b560631d69f4ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c4bf67b04cea008ea4dec517f673782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a9e85b7539cd82cdbacb4e066b301783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381baecce3e61057ea51f6778751f69d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58026800aacbad43a1e266253bc470785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f2c3553ff94fc22c77ce2809af10e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895584d7fedb7c2fd425402df154d074787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b5a37aee80ed5ae51de3695c09c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4d0c5a993d1f99f8df926ccc99927789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935a075e11d8fe1e1dd3b13d4d6830790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48d6e2fa18ef78bb19bfd1f127f6a6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba97844120f286880b4996cba09c59792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a148ef767a4395067be026dc3c17793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868a037ac3c13eaa37e3735a3a222d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d70ce8576cae49b365a7d8981119ac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0832ecdfcb182fde650eaa169bf93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c8889b6f3db34b14d9ba6ab34050b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02adbdc356b35db3f6509e9d678c92798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04c53c504b8f18dfc5562241040d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24658c9f1afdfe776a6d9c46eb599ae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a198f601c162e1c147bd1382950863f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f41d731c069324ef838cd5df524e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719778f305386c3a57db8ba457d5119803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9488a92ee0720aa0eff01dd688bcc02804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc69c595b9225effee69fd982ff35805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfbe222f027cbeaed4c4f4397d403b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646547dcac47acc811e4ff598d8811a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036b1f185a94968a68778b8a04616d0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e0421704de5f1881ee490be02f9f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d2f5931a8d2a4f020f0fa35d5cffc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7a2e8008d9fc52d1f57d3201482d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b70e22ed472a67c14a6683104404ef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb180a5b03812e122f76ffec31cddf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc29de42aa1556c55ab8da72eedd9f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aca43fe476f6e5d5ade8c93110a6d2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda80d04c1c31d78e3bfb3ea7eab3b6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c523030eef84f554d9e2c8daea31ac9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79136ab4c3280efc174eab7188f478818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2804e703331203436ec0c7ff2f030819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9f59956a8c59dfe105b036750476820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13645a13ff3b98a8e9da11bbb012e8d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e994be65060d1c0f1919e9efc6000822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b449e91c8890162ec6f591f5ab8b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a192e5537ffdd28df133c2001f35dd8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9edae55eaac47d4f01453afcfea9a1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e047b09d8442c090e0dd350b9eb8f6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62f0e4544769f5b2b3529f6036c5ad827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480990e27d08541f74e00acc6db76d8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4970d511239763d7666ffcf019a7b5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5d558135e59524e690d299882bde830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9a4ebcc85a9a1076ba2d63091dc44831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977fd4b159d8303058211e53033652832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c3fcf6878e11ccfea4b53681e6778833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd422f3714b53e45b54746758befd0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e64025cd5b85f6c93e881197b023c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197624fab81c87541d557d87bc1b6c5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef663a11aaa8d28b6bc5232a5d2fbb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc466ddff5e0179ea3cb1520b8b85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c092d44644bfe52c0652fc00dd4a6e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6d511c2dfbaf7d5d5c8a24640a022840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367840ffe1699cb6fd228eb4eb29ed9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c20aaee8b800dd043bab049f6d9a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b321608abd537da14f20568c9ecb3843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecab0e089fbf479ff513ddc481e09e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d8a9ba3982df47677d22c73036202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f6574ddd92ecda89e3248e74b8613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25efb34b437ad8d3d834fc192aee5ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39452a0e416823aa2a079dd80300bcfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf9fc8e116b1d314126acb654e0ebb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983f5f0a52011b202183e4c6987d8b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a958bf721c5e6ec6e11e8d0e023038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea6a6181551e029037ed15b10e136e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dca75a3efbec07710cd20a13afa9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b6af06d20abbdc817acdbc6aed5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800d6dde28ec5df701d3e76b72b94b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c42ab83570123bd1e2f740132ac7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3e619ef04001ac6251ab9ac952a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f1771f38fc87feca344cc2c8127315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935e1290d5a8f9e5658628639c8db3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4b63ac1967086260c2a7ab2e484e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc326409ffebe5fcc62289d278924c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f704fb0cb24831ae303721b23f1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234d03e454cf13aa7b9920ffad9af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b3961bdc8d017cb1a93e7be14fbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb4690ec2ef2dedb7997795830806022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942478bce067d9089ffb367a272537cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac02c3dcb9815e25323bb25e21db8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa6fd4781bfd835c393e478aeb559925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138ebe74e5a9bb2d322c77ccd831e9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690305dd0af78917e8d3d7e6155f993827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8608f266c876362d066702793d7f2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12deb933387fa0d78605d5573b49d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efcbae284bc4fd97205f678c014abb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72ce105b5830ba737d05d1f9345e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda2d4f646c7656f927f298c1226f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2180192105408fc770e6a30863f509d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d75c8deef96f8be9849af08e55e3a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0bbfec5aa4f5ce79bef623fa47e9535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32ce61dbbcb1ca283fd1b2928f6d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bc1332210ed325b79a831bb50dc3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074e45e2a3164b3423f2e3ae84891538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab82114fb6975017ade0c8bd7bf34cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf3bd222b9cbeaa7823cd424398bdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589facaa25c7b7a607b5aca83e7ff5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674da347409dd825ae2358bce52cf91e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e9dc00e690b223f6d5b6d0d8148c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259007fb505a73d74c1c040e1c7d2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f19a2ba1cbfa9c36d2f4b088663a9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98631bbb50668d3d9f7335a4e2c1e0d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8750338dea69bcda58965935edabcd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc60228fdaf946faccaf72251557248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a279cd77c2509b53f415c0c274010349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741d76a98067d35de5b34b04d268db550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0ec72448bd392dd9195b08e6b4bff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51c3c736e9d03ea50c48cd68e91d8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23674e68cecea457f3d9d4704aa3d47653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77845acfab17e56616a07a176502a70d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d22a7c4c008d5a4fad1763960d16455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1f322f9f5db8d9fcd3e24361849a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f07d7befe14d72c14cabbbddcd7c9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea4aa2864d4ff980c2b7a05a1048d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42129ac912cabf64609c0b4c7fa7842459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa67b875b560b97d754c15d08dfb6160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcafdd41a9007e1ee10b2c4cbf4d68b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3eef0130d3a42e505624202bf4df962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38304992a947106e521975b00adc918963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a957c48e52c817167d3871b1544887664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5f1395d1676383eaa19f5b065961e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f2842f69b7d2d0e47d16e455ae6e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6f368d826231bf2acf741974b368067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ebbd2e45101784eebb728d95fb59c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840bbd8d481ffb9fcec3afebbcc7c3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f18c89d5ef4703a702310077ef7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ecb58afe38776d67a9a573e4d42ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c58837b62af11dc6db0e3a4b07ad7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19855bb7d400225738abaa90cd1cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb9ccec6fcdaeb2f6690ebbe9bf65874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc984d2a81d8457d884cdb50dca6aab875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a14afcc7f830b591d8ee822d70a4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ffbf640b21aeb789babb8e7b5c89777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89ceeb371654dbd0eb36673eb6300e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f20fbafbb3851aaf31697eecf620d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252c87cebb31c3f7017deba568510f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bef6c33abfd22d9ba5b0ba1bbcecfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc9d56fa9b0c9021b756aac0bf07ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993bb2f77ccc668bf3d7d825d4a40ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dca65e5631b98c1f4d1ca3c7421ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561ae07433ff1afc374e6e7fd006e1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de22f2b00d1a7f127f413f06ee939786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5f55ae9e509a7617583b34da4e95587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0967b3ec364e80c0431d4f20762de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bbebd5cced63de57a48cff64bb53689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c519c40841a0b981ada28f48f45d87190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc6a2f997ed3f33b854e01d610723c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eaef5643aee5d077c7928dfbd706f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012bd63e1e4e3e0b2b9a87045024f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f672b85bff0888b735957cc19c2ac094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e7b851ca64c840acb501f9ac1738e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674970f381b194246e6d02532f79e2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bda1f7a326263c356ef2f209b85e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d733bddb155aa87c535d1ca313ff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb688a9af55cec1f5f416f13d41069f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dee21d6913b249f7ed15fce794990a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b03ed7fedbd5eae8b916e617dccf29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9deb112463453cca354717dec977f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd178b31f21d10d2ae7a4655e8e3f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39d477a9494616650749f42000cc55104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a27fab78fe1cea8b270f6bdbb3a4a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5253ea1bb06c23be1988be605023c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844f463cc0684fff34ab488bb9fdec4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07895b14e28fca9f625c4fbaebc2def2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaf6e32b35cbdae00953968b4990e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0faa7d99017c7abdd7ae3c86ef60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daab12b486e13c86d014c9f128a776111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d7c4ac43be52a6ffa8c464315617112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f849eadec10284daef645e4bfb3d60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bba823a55e3ae602e0a8e47d688d57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cef8edf443875e8583be4b5417075115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ee3cdf5d394f211c6c5f6626c523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a62fcd52d62aac771e550026fdd0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19641a4371d5d507b6419e496d6f7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68846223847d5ba4ab351d21590bea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188e72fe985c7bfc4773b7e64adfcc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bccc97560e47715f2f74740d262b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c7ef4bd7eba8dc742b36fdbf456ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb05ae25dc4d157e4b7261291b41bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3522fd7e58314396888dfde4185e7ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2948cdc4ca9af99469cdf31a0b16a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c0a786bbc72f8b5f4021c6d7d6cf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d6f72bf984f99b05f50b58e6689cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e652cca0e2acf7c7b7099a3d1bfb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93214b3e5ea24e7ed1d692b7445f868129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afd2d8742b5adf32b109f677d97c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f3dc526bc54a1b79f3b1bad4bcfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9338cfca736f21cc7bc6fbc4eb53f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608248c6e10b33584c8efacba9557ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4b08a67285d7c24b01d59b75d6664134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a1305c5a2ad9ce96eaf275f15d2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bf8d8db1cb3520840896a573de9fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0053c8c826e13b81ab8bb2b6f66fcb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c1c83f9322515325e2972d95265a4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a30bd4d1cc7353d912c63149412b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e03559128d9a8eb6a1d178bc83a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1182b40bac0912e56411ac30a44631141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da04d111f5f61457d6cb48bdd5a2385142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de56d2b338b3b44e4129a2fec1e2e0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460920c9eab2b6f59b9b9cb6958a51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7c55b6c035b72b02ab79d14a7795145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea98865d50333746213a097f6942d52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99833bdd11ab623e30f7bf33ac03c864147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e54b738bfbce3393f68b7920181c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8a023dc6aa2cf03d63600a00272e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2bc521f9d9b2d1aa0851d223f226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ef35d24ca446b72473f3665a8cbe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0db03eafb06ae3f3212f3af88c770b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647cab1acbecd40544e49c808c7715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cc4f8ee8e737657caba6773b4440154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce780aac6cb08a2a7da55b71bf4da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a7bcc27d298df009e0bf9e5b003ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c2684e3c97adfbbd47f6efab154d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8da3c1066465f707f613ab667786c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56873184c7e5470a0b2e43d33a703af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850925fd9cd6ccb0db7b4983b55ccbac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec3881e3a665757eb531b36894a455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0854768f701348d26c59dd8e1ef9b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c391b0e38399ed8495c41ea661339163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f9930c0bec7631b30757be06d280a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867451a8b46a7b41cfd4e62ad9680c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d0ddb20f5965c9ef1ec3661508614166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ba6b2774b68e18c522b4f1fcba56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a799ffd1688f8295f10bfebb5cb79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e153550d3b60a91ca47254a862bd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752da6a6b43d5a9c3d0b6d702d09b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551df64fe781432250e7b0310c8d19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32218918850c82a5b8f732a2a5715514172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eef984e606b1f17930ab72036bd53d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd51ebcebab13f52a82deacfa99cf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c58688dfb5111e0eeadbd73436894175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588e5e8f108b5ac6fa501660a3c0640176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb539f2233a961f50f8d4aa4af5d4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519ed75a73e6894807446479510c3ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ab3e6aef34dea4dbbb498293ba1b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ef83e79f6b9d79397d81d0921bb7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989682b4a65bf0202e78f5101b51be8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7d87117862fd7134a0c9277785d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adcc5453e1940043587fac9ed24adb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283f90d17e824c0261cd69b7740d22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790c0c18019db6266e150a30de2c5ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd067cf9a42767ac7eadd93121f7b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2930ac432ae3f7aecfbda26b0c7d9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfff79614fd046d24b93930b4c5dc12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f1bfc8b6130eac446267e3990361189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bf04dd18d2f69e9ca4459812accf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1deb8a49bada5e3fbcb918d43ecde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d344470088d50955af7ea9978774912192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263ccaaddba69d73a3e4be56f583b5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19ec3ad4e7a1658f8753e26f626d9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e721baa17e414cd87438af185f3a84f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d36f92f9496135548b8615d37b9335196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80000cda4427a6bbdff05067f0b7dbcd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff0564681ddcfb5a453f55224e4fd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2f8eaed24d2354a058ddb35e5838199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3272e968099a4fe22583b5f83a9f29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185de7c40d8c7f6f27b89026692ec48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8004555fea9be45b11480d16f25a45202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b4b6a163fb6942fc8d5af666af7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d908d9447fd67386e466a897ba774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae69adbbe009b9e42ba387cf815488205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cb52c2be36cd03f834c9b561d85c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37302e0f6a64977fda305cd2bbc15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087ca5c99946c7c4b12f220ed874424208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43999f3c4869ea3cb0ec1ed6e5eadce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6e94098e9f1a6b24e03e89dd4ae5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7c4b4d534b8fc9f791c387f40d77211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c20a948335f076ba2e67fad9847489212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42551e2a6fdf138d7ab7360b752e1f17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0eaba1de0cbab13305e4b1236bca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8003103331be04d7aee09aded70e1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fab7f281f373f5921f6095618fbd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1004fb3d0ea1c53d6ab5c46e7c67112217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac79bb28a62d99cd534e80f39fef18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22a67199983676e0cad9327e43bcea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db2dda726372cf1e788b201291693b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2db6b6b519d35dc7a91bd18d243f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696abf48b5d1a909e85c324973cabb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01109e6b5cc537d2f070b716ce62197d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c682b70ee16f706665e8b73c81cf6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d105c0ffa5bca0731ea04140aee72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44526c328dd46459387809dddd906c9b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5de38bddfd743af375e33bd329fcf7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c2622572d69d50e57d81a2cd25720228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9496bcf2cd0a8a2cbdfb0753b5889f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621f9f798dccf5bfc71934b7cd87195230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55016450e2ad287bf74343398f3a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e709fd5b829049e7d1b7f8dd27b6bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05ec2c017e146f8cc40c7c1b9ee953233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf77464c2e2359e7ba3ca6b3ba7b3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5cfb6e39999000816bc81436c42f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae538d88118543af80fe32dbcbadbfb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696f98c69f5ad4d93f3124282a39c8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63293651a432c14d4ddf8d32757e19b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa7d97ce616c54de8b5fb622d9fbb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad879377ec53447269cc090a300d14a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3794ea0c1cbf897cc7b074a7de93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004aa11718533ecec331bc0251a96e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df1fac9e5fbca672f3089be4d3b21e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42b4bc9b14d35d7103adb47e08437e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f65b12f472eec35d9fd7500d9673f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37858873c0330a4ff46de53f337e851b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27686b174d5f3a0da64fe811a1daf009247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3eb67087fda7d8a1e6a5a286653c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ddd64345a9fd3f40e2e5caf5a204e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f63f04f9c70edd663f3eb96965b58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee41be495017006340b887abd6d0a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3f35cff5d324623771b8c1120d56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0d23b714e2767df4dc34ad5dbad48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47aff9db1c2bf726bceb6db3d56f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571a7f8cea10b65a53695b3022bc006255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8550edc28198b002987586bb108b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97b466dff6b67922fa3620b18836c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea117e087d6477f938692c527aa2f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b418044528c9a526fa1b9cb2ffeef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e62279f6986b71f47daf54a7e9646260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d51028b0261c49dd46e48e6ed770e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caebf6cd811a1040f7e0cdb4c30c36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596dfea71cd8d094f219be18a7cd768263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf3ad4f847f61059070703ffc976e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d969c7db76d2378870a8e3e6bcab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cfa0b7da833572db54fb27211c073266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a330c17bcc2c53216f136e6180d3ffb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2cc80f2aca577ea09617c827d4f7b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717911db15f595e4db9e2a73b2c816269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaead36a97509798803260fec7bb67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336e67b35201f2acb0acc8a4070bed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be25f320dbcecd749054fa61a5ad3b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a4c24b73a29d2edb2e79be3e919ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6bf96b4944204830a6b4fe8ab5fec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169c61d929cdb33333f5c81f818549275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acef3de882c244f7f7b04f4cadd64e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4856adc5fbafe5a5d498f6885d54a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585300a5dba622c58409b427348e9706278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748468497eb2a1783c5c82508d684ef5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4601d7766ff072a96559c1584b49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cc4c60ccf2bec88f43f7cb8fd0e96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b0767cc116da66db670d15312871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92e0e84ad4d0da878f93742df24ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101aac14c3891073be5ef0ae995c603284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939214b538fa4b1b32a69a5a7242681285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa50782311a58d3554e2ccb122839e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a5ab8458667badd68d382d4a28116287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffc4795faa1d561ffaac8816307fe6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9380b700ab74fd0877c20f55c24d512289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f537aca9dcd97736ac8db7a90142c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cd682bc45aab9157280605fdab247291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34367bae6f3b7743b6dfa7c86ad9b0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7564e6e15f534b9e08ecbee982c78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85a10c042a1f90504dcd8a7510662a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea88a05ce37f19ea178c77236179f1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97e94dd8903fc26bceb9541ecec67b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bea031571164423978dc803d389e2f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f10d61e55b363837201929e2ed6c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c538934db440704656b6c33a409f3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6813ca8045aba3ded591239257f39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555562706d1159b39c574f3a507ab72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7c51747cd4f4b4782b370f435923302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c4b76366368312f8d8c5d9041278303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420136206da0b9cacc85f3a979f81ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a44d6c72f0563cec0d4f0616622cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622c2a0e00dc4c2bb4d9b9076d97612306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba587986456b4d096c426109207f88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b1a48c47138a66e661699f34df4e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c68db6645103cc2d135acf484931309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd93b5d7a89e9b2539d72f96fd3475310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e97b640663c935ce23bfb02727cb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedb16e43ce94ce8cc4a1918aef5d2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bfb375c46f1940d5d36730175549b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53e01ed531f4140a1b7c30d7727e82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc10c92bced97a20de4f13dec7433a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20a920d5f9ea3dcc31ffe117ffdfe6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a0bf869363ccbe69d80b0f004428317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386974201e9a658792c60c57a58ed6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b00fbd00d50f5aa4f02c336d9d36c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772239189b2376fffbf106f962a2992320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2edfe364b773ab4a75fccd482cc6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb74e652c25668798190d1ec6e35dfc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1832304b3b432a3c182fe4939be5ce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee785835debe34e7bcb311ed11e80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4dc3e6c2b6b65935845e6644beb70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4e85e6bcb7cf9217692d5947eccfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f3c7d76aac6f051201783e7f7516a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c83d81ffdcb9fa049d99e7cee1477328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cbe0c9898fbd83d41856abaf1b503329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98ad2d3a183ddf76d56fc0a100be2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132b3481cee3e1a41094468cb144e78331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc25f6f85fb676c558d4d33c186842332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ecf9c8e14bffc4fa76061ccf07b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd0d4f1110cc5668f7a0df4becdf3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bd325e0d816219c823ae784974f2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d9f12748cf8256ec427e2a0771e92336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600511628424726757bf5f8fa73c0509337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc242615a3645f466d1d3be815b9e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae01c9f509fe38eaa8143fd3f15756339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdf099b08c337101182ea7fe79fc7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275831a4de4d79cfaa3b7a2aa07aa491341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bcbb24844da1ebed500afd57c08a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18499b0d3ed98481f34e54cf7b8b7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6e885ce8a510464ba02dbe1011153344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf563191fe4a01888090424e6295eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8605372b1ee2a6879bf811561502a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2db2d5ce8f14c28fc2a5ee851e68347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22bd29c470ce7faeb52449795ba9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29807423d5c91a1ba4628ca82b20132349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e83633a10142e10c9b3ecd7e01250350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8ef58a18c4536b824535f7e5e8fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa9be1573e7ad5d18038f4d834893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d7bd112c27d6ff3ab4ec04a9f32cc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf9ca2646d004d5493598ed5a28f11354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a233a77db9d942697e46108d056963355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c13fbc6081a1abd7f872f3244046a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fac66a763ab5e9f400c8fa6b58e742357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bf71d0ce699aa2168c9802ad231c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027995874b0814530175730a7f5db11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c82d53f6a678dc18ebd4a70ed462360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac36b34e9fcf75b5a265ac51cb4c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd7633893d47c4ecee03cd095b9a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e69b5f90494889fb65977b6838582363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730e2eba7c03674b67896d3edaf0bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e8a1c91b34522876c447e9c37f8c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c22698bd82ac1779d9feb08cda6af6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d0c8752e7234badecd06ca6b16d8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065bb802755166ac81e09d4fbf73569368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824a7fe7d806663d408658365578eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629aca9721e8ec59d5e7ab4dc3393bd6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6847b66a6767f046d73a6cbbf386738371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d35c35a47579a757aaa255f413ea5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e7e235b9dc7b4615ab208600c7df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c320d5d34b054e8c8134d00aab428374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fdf4ce5522c9395e472bdeff2ad58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b020e05dbb373f70ba30157a7c1371376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478981681745b52c452a9bc270e90aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93663b039e2b28070120f2eb94213d1d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a232dbe03c7b7e6437070a3383bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81a43d1b25835cde2e216bb17f8349380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fcebc09df42bdda8904fd71d65170381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f6e639674b835d08fbadb8f26868e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556817dc5f06524ec9ca9bd51349a616383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e454185e525b29c25500d8959272b5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c074bd77c4ee04426c98d7333636b41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744769fb2d651a4c94128f1c53c5db13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbbc251c93fc314c327495992c1114387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd1cbb6a6c021e3cf80d45d7af8b3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c15f2bd7c92c19dd2ef656ff4f00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb0084d26b9684e0f6a35b6f2ca932390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485943fd6bd9b242989b9c5fadf1fa9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aae5dfa9de12eb5d366840c03c2b3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08519dc75a63f2d99653096e3493ce2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4fe5df988efb7154a8727b6ba2d47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21b8b307d1a3e1c7a0425b386dfb12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f77e07bb4309e194b878f862336a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6371765c44032b94d541e2c0db1a972397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85134e05acf9f56b0be3ba9bfba45a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7ac0b06586a2610e23f4989a19b8d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56586234c34c6933482207260a9c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf42fef52f2682ff43e7e27b55e924401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb6c24e030bf55d58c904c73179263402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178155d0a27b2c6e974d803d332290b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb5e43a8e9fc9c8eb9ffce96090ee9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1d99f16106ac092fb2d43f38fd06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe894da02153d3e88f0f0d2f60e41a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4a2c8a933504c83aa087c62f90a57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da87f54799ef449d2c00821604e7fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba78cc744e660668ec5ec8351148fba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0844c30e2f18950f6403118e07508410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384165988c78774fdc0d90282b786f89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133676d956b360bacd667aadc264122412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abea486e7843bdcbf119194980d5b57413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0318efd5ac0702b6b24ae4c480f494414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bf653c9ad16fcb717868b030d0c29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53264a7d6544e6fd50f360481cd2edf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d64b6f91f4ffd8f8a71736a92469d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b3d569e78094f0aa30f56935454f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa47ddd41f9a46c312db13cfe84ada419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bd8f24d55105229f04644b1068018420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460af3f14ffe28a2de11f2e7660aba4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4557e8cd89bc5269f5de501d583de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd0996b5c0dd1502d19266bb4b306b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46c0ef981071cd0e7b0c908169fb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ed3313dbfdd280d5fa4eaf4b1a8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399975f80b3a25dfeba765b6ebacc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de935907345df7cb2383d73121cccfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadbe289a0d77b4b095ed5c46d1d953428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b6a3afa8d562359849cbc0d513f82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa950ac6e1e2599c18b2b39c4f0611430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068697564a4976ceac61789c88d0c3fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88624cb3d81386adb6d95fdf354d4279432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0353b0b4503c5749fc4a11a8e88dcf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d67c8f4ff30d02cdf2afd4df14e1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9bd023b5d754ada4200581afd473d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea6fcae9e5ab68ff1a1855d5caf460436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51f4f96d9557be3ecda68e0a80744437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c659a2a8509a97d1dcb54769490470438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f429760f3ab6f323605415ee20561439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c7db14ecb71c2bd9a6bb19b1d4ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c934708e13b328768342093f3daf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e762714874f7612780d735baf455141442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f6787c0ba5894c2560998d58e185443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20a7048746685762b9d54272a8916444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621938b92c374c48b83c45f7e025ff48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242245c32158b714ca9ce91463fe3ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6914340b49e801b80d6315b1b8ec7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21444002e99084d3a5d6f8e64a4779448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576e5d659a656a61cc753949d2d1aa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d80199dc573f9b2af9aa880f8c68b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297ff5f2d878ddbb323f2daacec6ab5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa968fb512ccb2e8366c365eb26f171f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4586549541064f86a3215c2aa8149453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d5da94fe202f6d72c8f090b38de5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335058559eea103861abbf9ab5fe70c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566a72d5eb2b8e1ce92c7e4ba5d1bb8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f99f47f3afec73f8a66df69895cb8f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e2a122511a9cd8d5ab4adc19db1a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f45996ed38a28abaddd7e5d28f49e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced55a75c718611fa983ec124d4d5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02fd5281302d2b7424eb668cd118a08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7fc82eacf679dc4609fd296cd5ccd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b14c11117ec813fafb0ddbe8c29a76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263dbd4a3de1acb75d91ec21ce47a26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca402e1322beed0632327df7278c83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21e9135b167d850eb3270d59be17ee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b1648810201c9a51c5aae288113df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750cc5bc7644003a2469f5d316e155f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10401ff5e5afbe3734978457a391f6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139a51febc5593cab1b98daa21b4c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c197e47a5d10e9644a52eb49dd06d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25f32738e58068d0e08b2e40c2826d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c41ab63e0c7c172bbad1de542cae7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498853433fe3befb8a760f210dcaa80b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698d601221a177ff903a7ce9bc6b389475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34b7c392305b19a2e394751f4ea599476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d1a3353a6ea191064b270d5289094477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678261ed9e95e0686846f3c424d4c91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341e9f6b5ab9e18fa7fc5645724549b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9a932ff8f411366225ec7f74b3f06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf5aaebe58a4f9c30f55f450a3b5dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b81172d9c774e679fa21b957f96c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77392fc46d4f0cc04014f03f110574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4b631771b9a56c6157a6444e2163a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b052a8b681038c06ca0544a6f74e93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420951ed25596061383e55ada90e64f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec0e9fa13d4fefeed974405be4588487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaf214efa7acf6598c78973435809f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd217c6c8113c707b18820a50b6ab133489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a388638f9a7559930a8a885298ad309490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd21f4694849d616b95c0ee1553c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1f1c085d981a64ce9f14693cf0f6f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b17edd482ef23445c1b4557fca9a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb0d9f50b7810ef261c8ac36c0192e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dff462d1e81dcbcfd8ad55d37ba14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ce7bee06b47ae6cb5d26dccdc3cac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ab8077dac9b87aa618f1227cc438497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e06c9861f68089a8936dcb2842b63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b730de1e2ce6abe07d8092127e9ac4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e0b50c9d577e39e35beabb4681a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814875cd90073aa2fa2f87150bf950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04291d9898a371eb0894c9a7a7d267502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc7da73107d3242ca37232f7f17572503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823a6e2bcbc0c040279b6ec8b12e625504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5116d52eaaf00d3253bee4c4b70d5c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053547688d8985c3600ff220c50093de506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad464e953d0fb332f818a1d82b07308b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4273c4e106804d124441ca9af2b3a20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d88f58ba7cf576775cf18e2b3df81d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf781817b89fdfe6d080afd2af89fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e69339cd07e7f4cfbc49a6720a5d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc131415df27dfcb38c06fc961ab258512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b7d267457d7432b4bbfef27267ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e3e4ff1c74c96519346bccab33c73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d7a3d93b0072d715c54740cdff061515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58adf9865a91066a961fa43a6b4df38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497becb4c2d8e41691ea3cd312763aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04877b9fcf4ddce65d0ecfcdf5afd421518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718ce591dd21726eeddad13dacf5389519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5ba38118566274b0f8b8b373f927520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d2490bcad4dff138aa61ab6215cbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e0aaa73f15be233e05cccf77ce27522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c0e57b8f6de304f5b55ab8886bd9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86055d4481fb1bb7575dfe12c6ab8692524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1507d6a807073c68b27a30d4ba3d955525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50421aaf9ab7eab3de418416fe5dfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12d7c9a3e1742b07722291a8ec3eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd1570f56c0d06f483ac17c0907e6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e907e3b8a54e1383720da96b39a47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98eaf495f2748aa24e5ff7a8e44e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1b32e7ec2a8953c4fa0ff24bc8d79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae9fae15a2cbb80c93a46ed525fe7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700ba55b6961fcc76b76b4be85dc8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41104ce8c0af1c1857c4070af99c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e86b7096152bdc02b548bd5d4147535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cde0f735d15a1c1151c15916f5ccec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc2bd9e3ff064eb071e2441801bc1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfa5c90bf3e85c0a7db1437b63c448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ae7bc992daa6a2165f8bfe613b59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a821399255fd03e953d17235ace4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714b47b42f299e1206020cb9d0315dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb48bc72d18b435458028d67d94b0c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4daeec239961c9267f6194aec509543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5fef4465e9ce1fde391d1762023e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1c405cd233989841fad3375bff60e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46558e4831507db62592b7b1e2115e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0e3df4101b110c86baa9ad2494f35547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151f5d3e377617e81cecbd046850178548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c79c0dc58212400630c0d15cb063549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f1888695ff498f7a2c76f59973fbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0622c05ce917f0f6ace6fffc863a84e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24672af634c07d7786f494ec42c41c1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb3fd18972f3988b4e0e0dcd2e21d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c4c8ec39d52dbac5803561883318554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043695a7d80609636a7a3fe108079b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0eedaba2f2cf4a954b3540e86505e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2384b67dff35a92c9cb52f93259e546557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca3d393440e16efe2ff4974b611b38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa07f234dbae9af1821a05c3302267559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160bfb173bae02dc6ba72903a81bf03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c035ac7326d5039d6eed57cdf1947a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c637b54d7fe0a0fcfc98b3c686de2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3191af9d3a8caf777831c8a1269dee2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca35a538c595af3dd64a1950ca914af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97650d5a4ad5d42b1adeaa18d12e397b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91cc1733628d9c6cafa9d1e5cd3140566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101ee59fa68007459e65cb72898a128567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57444d19c7858cabe8547e5c86d90ed2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2dd2a14200309ad061471cb825218569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca700d54c4bea0469eb7b304a60879570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c0d1867eaf216c03fe4c671da996571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee6fa96dfebcdea802eb105beda429572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50570954b0e4bddb82f575b3ccebbf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651fc22d5f3c47a1e5fb92b1a3ebc57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737281e10faf9859dba24abc5426f5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d856ee1e02368f6648c64f06dbbd7ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1bc285c2ecd854ee7c2dae7160fbb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38526b8683171272da5d0ce5bb6da2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7105e3344e99b937965faabc8ae59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9eb93bbca85c6db54f9cecf74c5db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87566cf728ceaed0eb2fa262abd222ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377440d429f3a1d66f2135d8d104cb6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807daac9b63868ffb186ba5cfe2a0121583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464ae519a149b9e976731d16c40963584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57cc1c79473b41e3bda4e52ecea9a1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d4dc25dfc42793b06982b9599555e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631ad7fe33aafedf56a725a4ec11dc4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42074a1b09ffc9805a6db60d142890588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e2fbf6882e7f63b9e2eb2d82ac656589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366e4947ec76177233d2977e9516818590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221bda26476981ea8d2ed8bbd3b892d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbc34c978534133ae46396a1b87c07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e445ad08e2f6c9f4e9f5478eb6e624593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a47d8df9bf9913e882913a96f0f35d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff9df9719ba1917cb2408ff3537402595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa19bf84ea87cba0c96747152e587fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee5624c6624dc3e88bc7d9b57f7923597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6e1a9eabb597fd2778696632a652d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774101c2c45c1c6d846468cd03dce4ee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0d193b63b089c7c3a592ede70b4d3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d45b90d749d31e67707545c9ade65601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4860755ae44f2f3299b04845dddb15602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db49b73229dc8f2a8bed27a42b85af7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58acbcc913be65d5f7a5c252b7e552e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d18c43db36d869284d4a18d06f398605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b593cb9bfc6ff27d496f6620c97aaf9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eb3ecbeda07759f97dfa6fcdfdd6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7550c1c662b9512cdc2aa34bb49515e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758b44bb07f0ca9dd9b16ccb9b44b09609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d19decca577f8d3177a006476f1e83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e63df3dac90efb3260bff35ec89fce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d08665ee2a3007fa609a957f61386612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f46e6f5aff18f6c7d971acc4b2ff1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6440767605ec1b186e8c5bdd555f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362492b868b9e5ae3896e4642bd1e3d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19af864d03ca8c97f935b23ed655e22616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675a17ee590b0d69c987b9f5c2f5e56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ae36665eda48557ba161403da2440618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d9e13ce3c850e4dbb044736533ff0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1389fad048ba70c92f90a7c2d70b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac156780b6b985aac33f5e100776133621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54023bd3235ae969526632d868026edc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94362a28ebc8959b049075b628d825ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c72feedbab8e65c4dc56108a166f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe60eaee951e5d3efc465de7e1cc495625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd068f2a35b5a1b64b51f782ae05b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ff11f71a28b120123e9273a82271b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ee47dda77c53cb6871790213aaf60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261afa633b4460c57c84714f6b672b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cac8c37f0eab58ea415bf630545d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5454eacd53fb18e0428e12d5b64fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46ee148feb89202db621f5f5f6c470632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c60ffbaacce68f47474bdfa007ebb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee885bceff2034cf0096d3ced8f0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30176a69c2c8f9a6a5781d9a436cc1d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53fae8048181ddc957a8c13425cd93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5a8133525b971403a2126cb1e980637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dcf76ff72fec3c108e8426be01b4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d2b547d51b0cb833bbbac112dee48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853622a9beea184d2ca8b7f34ebaa060640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1202225d7740e36ca3ca9761f6dbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69058f0bfea33484a0473777107372642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433e7cee69ea9821c113558692d2e54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d267c53aeda864f8d3339d1e57225b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bbfb614f48ba6cc0d0560db85f842645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3127c1e32273de087fbbbb2d0e16b7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f62c26ce1d4a7067cd44845789068647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfc551bbdf3546153f658e5da79af8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f36534f7e24a007b81a20334879263649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5841682c999ca10e3d888b9a23871650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef4effd1e4fe4a078fb497663596cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d81829ce7fbd32483af02997b736a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a413f6f4c07f98f4c7eedf0fe8fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b4ebb7cc1ad533a2bd417a30d414654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ba467bac6a7ae8fb689070eb19a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e06a5b6cb893b67137dd7e9d8ba80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94d5d638064a914f18d82080f0ddd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3657e26a83aa7f4fe6669729d5d692658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510dda3ea6bcee923f526ec2624477659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4cd96afdb4b90a63faa9f46f67ee4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dbfce1f7fad92d920f51fc6951a79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66769ccd71c9fa41112766a55e9a885b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a6f9ee6019ca51c737361b9c7b696663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc690a0e7d6e8ab7c317298aa6606e78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba075c16bff24cd92b3f08db7aba49c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6199d6c50c536c14c58e0e1c3414ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae16baab8133470be922a0e745dee55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037d0dad234d89d9e0a419e6083318668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f3b654e607e514fec4015490afcb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ca500a84f9b3993581b11f21fee1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a012f55619889da872a71f566f73d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea74f14fbb6a506c0b8f91c73e77ebd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d24cf0d15e8f6739ea0ec2ea84083e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d945b2a09e1a45869e68c7c6d37d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d420118c693d81fdb1729d1e4a99e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974f7e4d05c7ec1c429d4f2fbff458e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e77f5859157ab08ff3d3ed2620526677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05075598eec9f29cd6f87b745cf98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6e2ff569bb403296b223ef1fe60420679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2fc09cb2c9d50f80c28d26467a465680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a87294499906c851e1e03402e453681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d8dece796ccd98fd0375785bfd4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0155c65a56d188fa67b40b4dddedae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769e681ecc32088da240724e354547e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20624572a3a931b907b0bf5cccdcd003685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aacbe1e58ca42611c3e5467b97d17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b2e3603d698d41115d68d1eacd718687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7511355c4d1281374eb697ed01e3d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a568995101907601c305441f7f8825689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdee5d5bdd157c121b218dbb6d30c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7b8d7a60624c7fbd96169f0becd77691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf256f82b4ac62395b90ff37bfbfc69692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb0a29431dc853acf88b461f21e09f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5524edb69a4db3aa97fa2dd36e88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1328e62016cefbcc82a72f2b4ba2b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556984ac406af7c4bf4ef2b95c996f92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c032952c603ae2435eccd92073f0c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce3ae4ced2be217a27a4620c5d8683698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd41563f2f79901c94d8093d49253699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e39dd555515374df55d2ecb49c78f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196843fbbe1e2ee04212e55ae92cfdc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a51d0e8d1714a23c520802d4eb7d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73083fd598bfb74078deab2329c0773703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe6bb02ae47812a2fa5648a5c747a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc2836db617781e0d8399068af3f64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba60cb398de79b94783e1f01a43ae5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d3e9e32e03417b53ad743a5f57a06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955630b6558f2afa7d5ec9d08719037708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653151dc6506834020e59e4fa838ccf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045c7759146199b525f0d7e240c3c30710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ebf8d60201b761606aa5786bb23e65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89d2640c1005fb65cee551f2ec9f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590afba973aa8ce3501effc3b4bd85f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c022b6e35129abf0086c8f7ad00980e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15276e588e1d83c3615988d6d0d543a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8939689e5923b2a4ddb82ce85a211716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f63794db966c978eb25ff0bbcb241717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb235e7d4025e8ba046f9b2acb177718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1a6b559d1bec1f5ff250bc9694e0f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938532199f9cc0c1165d5e875afa70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c534f3e885a78717a834b98c7a8c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0edeb883021f5de77b46b56d6d180722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc5012554a2633312563ba19607b77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad95403570307499c70689d56be6806724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c482079712ba915639ff0c5a5fa11725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d96dc614800a77bdb7d7fefb6f4311726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13997259c17c04b2ba62c66b2593ea38727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6ce94b31fd5db36c1a0075b7a712e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a63460558c2af89688195ebc3f5f78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb1379ce74946854ac906cfec080c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae90b463f4c32bab62d70e4fd218d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2ad9671db2f731fd541403ceb7010732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9232c093165e88e78b44f8110abd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f068edcbf3ef60d14830f2175342b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddb8acdd4378193f2b81295c44a5c4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296cc2f786869d92111992125f4b619736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17409d0967154faddf6547115a206fb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2305d044514e9b212df6fc2183ae307738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615ab21aa54ceb974f92050c129b4f5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b802e8f0ed1691ec3193e508aaf91e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707516cff519d0c0c0d0a0dbf1f911c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15514cac6fc04ef50e2a4f84f0e2a4a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a6acafbfcfd67ec6bad590a0c6947743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641f3ca2549d3925293e3ada962c457744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bcfc6f191db58cdd467898a4e9a92745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869400defda5b14587fe549810aaf9e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76835fcef8a76d16a034849b2a21dbe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ff72ba81cb5d29625d04f0957d57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bfa2fdfd3b685d869642737269ce9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933d576215fddd57151359bb263389750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942afb59c1465680db6606a00230e7bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a8b73644d29e6df10e4b9ddf2f8d3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7d656b573c9d730c3e69818544e6d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e58c11aa16ec0575e55b0163fe7e4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155491102cb55bed10e19e1829a72f18755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acb5187ddbd6bb693fbb9e8f32065f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb4e082aec37fba4bd0aadc89abc2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8b48ef714fb27126abb970e42c3a2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865c46ecbd56519cf053ba4f4c81460759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0457281891d34ef1073f2609fe72bb5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dceb955486601b0cfe89770e50d5b7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c6fc0531a53eeb9738ecb9fe3cb4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f816e2fb5838d7faa7b84487d6d65763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb461880f632bee0afd6b3a5aa551fd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb389b8a4a841bb63668e282f43ae6fa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bd465676452ffa0ac0834149575df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4508e8c8a43cfbba0a2aa683988939c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>