--- v0 (2026-08-23)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741335ff065224e30ad9e9adb624fd401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c46a587ceaff14915a2133498463ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227faae21e5f7650005218506ca7b8073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2f2a360fd7d1abfa0d9defbded754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95557880b6fb1d71d263db9af45fe1e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982d25e607dcdb9d49246391ce33c4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd84dde55b5f64343f9f8bd64fd65f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892624b7286bb4d7aea14d59feb20c598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c703495635bb16adaedeea9e51a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13882d69d603c8098926891917bfff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07837c4ccee19bdd5d2d18ccef09d15711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd0136c1d6f67c17f9b84e54004d0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927e52bfd94d92009ce84f673b1691513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0935d35dabdc2f8e47ddeecbfc0a1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fed0c99100d7a3025dcca73dc631915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e828c462b414e2181ad78e58e6961f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc829c1d40fe4a3033917c025d0c9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478d9aa8bf67951c8f0219e63b6444c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22aee9768923ecf3e4916a59fc252d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e66a77e5226237cea7e46e1d6911520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897e2eb8d2b365ace50b16bf23c85d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91849796489aed33fa1d290f8d2d0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8545ed07b9b703f97c40a7aab925c1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ea21610eb138095de0b53b3e182b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331501c7ddd5ad3191694289f12054825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e56301e14cb0edf0179643604ea9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ddba9823a9698cb37f3ddb7bcd9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba150f3eb8453d0dc0fedc901bb25d7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264d1fdd60c81f0937aab07589c106229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaff71768e33c4055f77442648af07d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc3da593eef200898bc8503d36ac4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc41c4916b40436da9ee45a5c82bf0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb06048e9f225e429c851b54bbc50c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2f0b450144d4a8638b4189f34c76634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f26434cf0753a420c3ade0109584b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06613df33fe0c42441a589b4830de9c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84111d192359b53cde9f563ed792c0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34663b6dbd8b088be48b76c36c94490638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d849403ea7e05f1e9a58f140299e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5916ff51258e7aa94ea5e4bd134df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4652787f8e7c100a0d2e3cfa6c727141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00440a73f5d1f348d2e71bec2c978d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f7e497bf8df7a88cc81eaa37fe5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99fa6a1bd4f9a0f30e7efd43ec4d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b581375bdfefaeecacb102cb0485b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec062bd1a456272d17debcb83b161b4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea80cd33262c71662d110cf345c399f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26338b5881745b9f0aa69e6acaa170e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6e181528c7dcd85b4c562af8ba6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34de5768320f75a839b1bacd98d9de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3d6dec4dfe69b81e0c04d8e84276e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee04c436460bf51f9ceb49b243e334752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c67991ba5b6778b3e9e791e051b7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2041c1af2fde21a4ab82b7ffda04154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689c72bc9938b6eeeba4082883adbae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e515f8ea0434e60b44fa149e5e3d6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4df661ae3f7ca8a80e2dd8603d4a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb486539f7852595c0fd379ed59da058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec42341e07e432c4c93c03f27e5a20959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0f6e40933c3ee8d9f88cc60261bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f5f3d910f23e8c11fc201f7c8a03061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604365cd08be517875bd7dcb685c2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6d0293718b923fbe0059ec216a2e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6f9b8495c4c5f7e77b1d007daec9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80444880c36c36f270996f1cb25c9b4465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33eb892578d814b11c6bffc8ba34d7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d334d8659d8fbe2f8c9f348e6ede67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ce04add19e59327602fd2f5f39b6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68296287b84c5a9b185e5d34410c70269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33762240ee00514b15d9daefb19711570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5757859bd0ef2b30c164f118304e32271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3498314f28d36c9bfb91d9f34d05c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533b0bf7a6f235110bfb79b747689773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa5d0847e013bc0cad250d1181ccc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1826390a2f6b8e3e17edf3e8da0e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb66f20491cc1b9c051d759e2111eef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f6aaf9a6798bfef952121dbb409c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be8e17405cefd98367d7bdb8c364478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815217e19df8f6b4daa6dec68ed06179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d670b69d5d40666e695df95aac5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91d2a84115321967f633076e11879181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e998cb3844191e58b8f0970022a8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da922e810aa50f5e2d19cc18c20045b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64134d88e401960b4d37371b16f45384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c528dab44648c0d5d7bca0b97399e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9eba6e9b1a3c13821d252143e2f0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4f7fa45bef45ef543a1f828378f9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81d6b3519222e589452987673f69a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d091b679596c99b07eb068731d4cef789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241900ce4e8d7b92b2141ec9fdaa2a8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ec936d7173c90c47577bc397faf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd951683191be72604729f36d07e70d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9bb2360b94499920dc59a0d2c94ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe965a3e211361702886c5101fc3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4238d2ee46f248c90c3bbde0b28795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e526d222925cad64a4a9918c78064e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811663f5041918e22e3d4d79b55f9b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956aa4ca313c2211cde654dc23a1a2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588b36ac8e2b9ac84e887f404aeb9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2403991bdc784f1077b6ba03d724c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0938e54eb951bb5b149a1f99a153a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199e61c5d74502481eb35ce667c9446102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8475f85ab458e053b861db6afe526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82a015ae5b0afd215cc3d0221f7185104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f4535127892eff1fd0d4d3541f07c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedf8c1535ebf5c87d8fbe7b0227f7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c9e8dd7e03fa5b6ce234e6edc7c9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644be5e3a1a6a58cb6132093d512ec97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cb6b0512fe940914996beb9ee7d8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca19d742f8a430380398eeb9df1431c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c534bed7c0014540dbe08aed09d9e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef423d3504246ee386a472295240a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb3683713ae389734e070a8056bfb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0703d85ceac947e52543a8e4c432b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65ad9f665397b50addb6284e2b311c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1bc89c1171638e0f6ed2d26433acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bee2d84cba1fb48f6f4e6ed15c1754117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fa8a1f82489fa1af2ca54572c56e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e728a6e066a8eaf7f0b7bfe919cb4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82294869887b99d84785db954fdaa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e734c26e81759c7ab613dc313139ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0decc32b4f68213d9e1a15a3418a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414d0aba2d4106a0c684eb0ffef99a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e21c0046838e6c08e7c8db0818a34b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a427a9bfc5ad2e5e65711440a1b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a32c96059536d7c3574701bbee448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75363ab6abd2a55efb6c2bcdd2517746127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecad3f281f5382e6055bca9d17d52f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da72966ad8e0274a844f33de20018b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf863e90b51acdd3fa2b1db3062692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afab7680792b15853081b363f3f9b5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5757099f1edeefa4834ebb549f6565c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d320d6901dbe1dba8616f313020773b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d86b8e667f18fe60fc728652148a5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645874ad8d0a71023e3af3e864f311a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e32414d7bd2bdcfc0fa87f404fb51a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71125268d96e8d267d97e8daed41b72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f424685b4b1be03aef2dd147cc9722138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28d7c76fb70463fbf023d9de5d6526139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b231c51d759fb2acea00f113d164a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1db3d707836cc3d11645370528292141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfcb99d9accfa0b5fe4cf710c55ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d3ae354695e5e2487f8f9312b63a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a9bb1a4afe18eb30448bcf16823ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3d2cf094bbf4f55a4dda48670e48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af2b630287f65e1a007ad9f491037146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fedd9b580b60d242189e6c2b303d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b4f9aad7cf2dc3b14693f4f9e8e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bf8347ca5c8788d2988bb41ff01b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc2f76943f4d52343ae777d39165e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f0eb9129369e7e8525318ef253e41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e200e26925be381cb718ed4b87a038152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5090ad2df6c29e4ccead50c728a4b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc174b85e5378e35679d4d25c42ab3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495373e42c49d05b2847e1c9f73e03c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be999d6a340587da38f5d59dc3b06156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5c93fe2ff9a00228318b85619fd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde37a2b5c05c86fbdce05b68e562815158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06223b4787171afd90ff0b8875bb3810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e8665e40243268ba3aca257871f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa29eb706cea45f852d623fcdd4d6a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6e3085a38669042d93e5c08dd5747162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49d4448163ce90dcc61d8786424a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9594195fa25b523a6bd8c331066a21f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f57e1ced6cd3d765975f970440e21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10cfc061e155dcd78ee81fa8659a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e03218ea5bc0404e4849948fef21d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a32beae45f0cb7fb9fa4c1e5957a38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a9012f0613cc2432ca110279cc121169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601a8bb96eb0dfc2416ae9d1ec81a3d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33027331f7a57f37d15e71bbb81e05171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ae2232b022153d7d1a6f751b1cc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba90c919af4ce15d161cf56165e3af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f4a853f0574c4c0854001ae548119174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa8e00fa8a6b8631e027b4ee55345d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda277c7d8bf030aac753767dac93ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cf1cc597ef63e448795062b8065cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d451a459bce1d7d0ad329d69670b764178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a087846b883552f50082255423bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40be0eb26eeab5b1f13e8643245bab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04492e73208ea3e0849871f8ce449e26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea135b4dbe2b033df59036a25e0a4e38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb81dc741111317b88f597c9e2be8a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088a9373393966dc304d052b78f3e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412075995fefaa595ac1920595ee17d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d335ed5abb9693edad7e70edf08ab8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee965c65aa14c2385546321649f396f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a7d2059c53d80645094a146052811188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae88838f7bf4c0b5a4cb668e6e8799189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e818b62b9295c11d097800be790f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8195fa9a4214cb1a62f714b56f755f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23b0ec1a0e36a670e58c49ace8a0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032466bfbb10f3505160cfad463071a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a3766c5834367b441bf31d8972fc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c694f7701da541bb68cef2af9296195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee95966fa0f2cb3dcf39574622c6bff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b26c082d1f63f0053f95486250e92e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaefbaf23f35479a1cca427b10f80b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2d59464ea6217b7aa21446457397f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ead8ad4053e71d81d84d5c47273d2d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3c5aca88c35dfd488a32026b5219c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2b5e96e4c8d3adfa33b5bc3b5de9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d545b2eb48707375dbaed0d5c3e1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494f60416ae9d256533e117a5dc774204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096d950e88acf46483e2e034be5433205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77c422d0af69530bd49bfb970080f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089ca656ad3e9efc7c39d0b92d78bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04908e2ccf8046abe03c72682f2df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b624f4f4c68465ebba86b2dd3c6a09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf952818b888f2099ecd4dccf54a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb6a9ae116ed13c89da3058730ea03211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2190fe8e64a878536df5611bc7a86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79981f31c6140bab57964a2cb02f7c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a973f56ef84e8f81126a82a1c1cc07c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6824e82659e0cb9ff400c606bd388c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be9dd1723c3ab55540c20dec992dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae740350cc218da56f03e78b5f574217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02615b791bf61d6c9580582938fc105d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf00d581369a72d9d4160a5ce628e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1a7a404233c3363ce03eb80879a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06376a743f1252fc4e6c1027dd99ba4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b66047b02ed4827a45e9472c63469222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8da254ff015821952ba7c456e0cf5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1092d1bbfa7cf3bbfca60919496a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a380884e3edc128e6e92a10d41215d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7e3bb913556f5158b1433f0e5266226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48612b4add1e1b476fa203df9a00a9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b952af95055dc114666e90ca7e739228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecf0af2eed3f090a2924b0050e007b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc297d5f3b91675b7cc12e13cca9b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27413180c0d8163cac2d80e4ae8c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856147bcf55a7e670b2187d056b15ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e6d810be0b0d973393aa79a90d903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b60a0814fbb81aff3b783ae36bb3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe10608497f2c394c913b7d4f72fb53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c1d83e0b1bbc387a7e6094c99f4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106bf8fd8fa6e04a0be3998db196fb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af01e0dd1e1a75ed10e1827ac02e34238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ac984d09368c40b98aef0cced1b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87867a2c58d11562ef5d065e55c9b289240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d513e3e23918a0983fc999cc4a80a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0d339e709a6c2adbfa77466d840f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7de2ea98e8394593bf10615570c06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d0f2803d674255c1f80cafbc547e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad750b6fd8ad5a2bd3cc58b8a472d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4eb3b83d25658dea101897b207e94246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e34c803f2b59c35e9385d569d4cf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4649210a4f654ef52e3ae3e60dc91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b16fbecc6927560bd98d8859a25183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9d2b31ec1431b20349d0a8c55822d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114190a2bc84e84dbc0a559a594f5a0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e87f28e360b8b67ecc198d17d549d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c2f07d754e1971b49a2bd394d3e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca78b52a0dd5942ce2dad9c033053254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0967d66221b480b2e70abe748d5c9e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ace9208c65cc7650e4f3dc5afb6d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2701ac9563f2b8e70eba41692e2bcdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6383efe325214845e9b47dbe98b9295258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2d875b53877bfb285df8e9774cc67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf4118d2d4d0928716e0100c79d437260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc84c0fb792f5c6a1a8d9e5239f090261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33da735ce0975301e1b730bac22a5cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82679568c7f1263065dff1966c6c5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230899bf31946a57e56f44a2edec9150264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a8883739a61339b90bcfbf681268265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12a3256c56a07f9726edf2f74c978e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a20a0c48e4b7e44c69d609f0b48fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf13b7dfbfb1ae230f8464aa83242bb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465761be548d6da8dccee618f10460269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab86e76239b94348a97a8bfd7b57e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73594207b1fe72b34915cd884cd3cfc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81340af4330629ed2fd83df9c38a63c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc9985c35d1588816979e5aabb5c81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faa192796113e8d95872a38de2e416274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575929879be183603f2984953730f6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2f2409720cf800a09d6973361219a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7ca45fd8cc273a8477093e02456e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7f3b7130de884222cb5989fc1455278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcd03733a8ed215cb27759ad7f1caf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96db2cf6f52dec95fb04db0860422f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2f971f970644af99ecb2c9c9f77e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744f29c0582595ab1e3956a28a8f2a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186fafe37703f9ee5a381d5c7e5e9c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b877ce89e6079f31c1fd9a521699956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd90a611f144e57971678c3048055285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b3e63f9e74bbe1d01748008e4e1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550597282c648a6c823911a39ee94266287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d1a631f4ae4670406e2b39139b070288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179ed866e5f53ea886426fad84e0e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eae814631668d8d166ab46c5095bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9c494e0231f82636ef2931e717bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b55861e602e894de3e3eb6798014292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172ca2572d252e3bd4d2b42cb26853293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bbac70692a9d1bf1a2ada6afcbedf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86122f78b7658e32404b013051a9d33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9711c8bec1718442dcce98ab91d26296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447c2ee3b6bc4112b06d5f741ec1fec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c28906aeab885c8f51aa5c54a28178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0704ed476044a486096845f70353299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb559d4ab90c81278b28d8aec49b7e23300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b713885f2ef5682105df07d280fd4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349a97bbdbd4fd6694a70c6f9f4bd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d31828be68683f87d340883c76508303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4cad2ed8af272d2bb7d59a478b8b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f771477a85c787800b0053bfca4a1c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7926bb4b3bb7d5bff41cc549f929c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfef03f3828e2e4817ef3ec6c110ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4a9ebb57e848f88d65a17035a5b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197a682a5eaf80489c1d74bbc2e5fa1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf4018c784de07de02140e95b74f7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167899782d1a11da9373e57f9ff486f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27de20c796a5f83c1dafd41b7033b84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afa93758580165b21e1eb1abbc8195313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d831b832da6a1e1914bbfb741c56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5413ead36d0dd31030de1554d8430315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d31ddda59fdabd2fc0a8b48f05248316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50e597126dfc04cba54a14a5db8b38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc898e25f235d8b8329713ba2d5c39c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f2f86de857c2f6ece6c562b1d9ffc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d7667c9c9b97de9445b4da0ea7e30320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff41a3ea1398e559c93d5c7f1b8d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac3ae71eb8f89484b4304d7f4ef196322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb5e62e586b6b3cdeb851fe4ce964e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6db1838cb54863be99e666127aa4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3633c05d4cebd0453bd1c04492455325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7cb32fa351a5d48b43edb6c2e6a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fee44b89f49231dc6ccd1f4d6394cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee8dab42161a437e9ebf19de48ca53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ba26a1026781edf9fa62c9aa4967329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd55e14a5c835004065d8f7d41eff8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a08bb4af94b938bd1d27cc2982d2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ace24aead6ecb11b30f2ec18b18bd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1bd214fef2b264c58833648957841333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd8d52670b2e8c2072ebec5aff2b04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855edc8bdad541ae38ab3db78f7ca5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335db2375a0d79cb08ac7d174be3e43336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5ff1757cec89a229bcea52353a78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94934334a44e08a256fba59fae790ab7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63fd983942d1f3d733913123fb8855339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bf73808dd9ca458570f1930c92f32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55048d01d2b34c772c7c89a1c6382285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645da13aa317fb6f6655f08aed51eb0c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf8242b317814b2caa3bb6eb17ea86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8f94c22616acfde0f71ea3d676c6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693608615aaaaa3f0255dd2c36a5e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071adb1cd3edd43b348072d8d3d6c4d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3c67fd4d7b14e06a61c87d1c2a7a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58e17b884b6dd2aaadb32eb40d38de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821261bb2debeccaca3e860604acf431349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77918ae2161b7eb454edeea155fdd094350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49856412ffd60de9d4cf48eac436d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc632de8686ea9d42285a197d1b83369352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ff388d4bb3ad3e262adb05878b768353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf800a75d1155005a79137845fe7ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addeeefbadfdc02d0a1ebdb8e1f481b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c925036b4275d93c4fa96511294e1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4657a59d6aaef49b589747fc6f309357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b38627c0c19a5d7b0f5e076e6e4da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf3ac63dd4609a652a02beee713b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022593eb7cb7dc97016677ddff4c3e1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bf44d9cdc7ce454e686590315d1bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe35116304502655926bddcd8dd246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0941299b01fbdb558b243c34451f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811b8c72ab459173782ced29c7e8111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e9faabb15ec464589835a207a8cca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da8f9c7d222e13a98b3aaddb500907366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a3db07105fffc3eba01f077066df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055b9164c30fc014c7c4dd090208cce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8225c4a42d9408302211645a26b084369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fcc62f102b0a158b00c13597526fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c7ef34d207bbc2516508114b7bf4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9888601d0e604086220e07c3849dc64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4799ebbe527d728eb3da947dc404373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbac71f3c38d63706d667c4de15d71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9fd03b50d08fd7eab86df9f9823e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7729ca8640e4184206ab8164e98fa5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e490e3eaa3814116fee4d522714ff6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a764976c3760d2ca9e956070467642378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11161bb5829c00d3601dc8798351434a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd728301eef8e2703d4683db76c0ef79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783ce515f3f9337c88a26aaff396c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7eb507a83eedd68b2878035b160bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e30200ae300272803aae467a1c39383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1494607e00d1387513e86656b31ea5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dfed0e8315f6e816e154eb3a21d4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a08857ae20ad13f8ceb6bddb1e07a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04217ad02c0c46d57ad92608138243f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c84a27f691820777d73ea826a4a7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d2b7e400e6404aa3ecfae5be50067389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94935db0154058fd99f85844115fdf8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1c84d8e2e3b2c6c6009800fddc6b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d932f131f37d208714260bb5dbcd2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aef5e657f06b94278c5457b8faab6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b909e15e9d3eb38f97d62bf765e73394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd35414e82404537f7f42883562702395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd9efbd9525bdb77a1acdb6406de02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e504dc5a66134043de5011c3dc143397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf724f8a656188831bb6d673e235d0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aadb342a4d0383cddd28019cd33aa7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055103f3a6d0106157a08ae47571e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fb5485e84d5403b12223fe2c43fc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86547bf8c8cb0fe4b17dfef9e7518c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0358fb4738fb2b4622768926507f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4295810423fc2c671db99d39b05d963404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b449a9390f42a3ad61cbfed08ca4f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84afed9f5783097ea76b118638af2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420dbb59179f4a540099aadc5f55434407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8bf3fa1d381c6f149d3febf37859408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401dc138457ed2a2e4becbeea4edbd4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506c686f003424a691cafe0317f31b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3d286e8196c9e6c6fd1cc195d81a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e386d0e05b15bf97c5611f35721c4eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc88b6e196388901ee52916fb999a62413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20f714e150bf02833fdd041e15374414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c867d1a264d191169e221406ae2caf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d4a2408912a90e20e1006528a7de8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26828ad9d675d6fac1e390e56ffc558417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404f700b7e3f76acabb6ac0ecae5c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953649ab91975ef27111fc664fbf6282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772c48dbaf7bf28faf24c0438c8e644420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91faa357c465ba24d87bcca280ac5c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212557039a932fc4dc8121964ab07dfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba8b9bd0e75eb6dc49d1f524722824423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762506f285cd54b3a7b16f2e0936f7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d413ef989b9909290ad658885637f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753783d6c9afc9c66729da39ac0e8860426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054867da7f7ae2d5f9319f187323f33c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632079dfb2fc979d235309ca2213cda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e57c5b727aa7d65b7968622b3242429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa622738a9503acd55620550fe0b88a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476504bce17ad04b18e898524456290431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34870d519678195da12866819c4c460432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b6817a8247697ce4afe69ca413a0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300826788a786b8b07865c648fa8e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64110bbf0b8e46c19acf6c059d4e0b3a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb547544af5f876cd40182f4b6f192436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae3cdf0392d9b95b1cee8f5fe28a5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74726470034b1567c4434de343f5b314438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661d5a75dd8f1defe4629a1d9e45d16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703511a7c31caac61a1e6766fe9d576440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1fe0aa930cfe22df20d8e11743a22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35216458ec4328512f1db106e320f6c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562ab83f109ff7d73139870d6553b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3351cd3bc463490c247dca59089eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e09936907e0174b9a289d66e84ea1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329eef83b63313c8c426725adfd8320d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89c4cf1a26cc06ad3405126330e5cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ddc4597fee351aeb5902495d3926448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c11824b0d452857e3d007b424ca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665552532f836e25785f79a2c7dcd9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056c055c3609ae9027abd31b52a3549451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d26a007b8bfceaf25c1ec701b41327452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab8215a02ba3059a781309827bfecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bee20251051a519305347c140942a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8e96d0b7c73df907452cb43d6212455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08553f40963096116b21d26ed203e438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cd047c262035666c1ef3aa8d78c7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417b116ab6a5b788fe3385cf614caa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edcd5f897e57e7265ce069c8f4fbe6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723478756712f95ec5b568c1c38b4e85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d17115fb4897bd4179024c7cf3acb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e8371ace013ca44a284824caba27462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0992a684c7aa4aa8898c1d4a861fbda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6d30fcae497ef0e50c6a95267dc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253fb145928b72231478a343ad9064b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c40b47e765269a23ebe077bfcfc883466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399424be95574a2673ee9c08a58fc0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99f9ecbd7f1e1bc94d6bd53ef18efa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e324b7d9f804afebacf085ba0431469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5083a3721c32117387e03ec6516b664470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b43aaedf5fb0cd1ae6537bc458b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b9ebc09671bf6bc80b8b1e880a118472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808de26a1114af24cc87148b88e3a9a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35a395b51dd40c4b6e3bdd137c3d72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cea0c2d514e364cf8a8522f82101f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6194a505118415ef491f39b0ba4ac0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624edca16e1ed0bd2dbef399b0e5d95b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b687b3683a823c0ac9a29af6fe5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8531fde64fe6ccc56ee882e3690ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922eacbf0ba0d17cabff99863d86ac5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd494cdfa1f5e721d2e206bfdff58396481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b067a7a93e885f86736011be9b266482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7667ad10d2d77a57334ebfd1cc4522483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75346a6f6539ad900dcd2643f1f9b9a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c95d6e41c771aaf9180a2dfb8359ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586700a0715844a3d3edd62915de24bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a8d7b74c565486d4fb0847386689f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d0ae5ff1802f6bcd8bc21f1b12ded488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2cbb10b4e32fe3cbdb381249973a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedb8d15de47c9973d41e16fc6952dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76161f465b42925f14153733b09f4740491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56871b869b42f8c7209e5b5755b0046a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a3143b0fa3d39929a2fa51abcc1e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9059a07d47bf9eb96fc3633cc1f81f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4809697a146a965445726165f62fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a6ef5a0c087de89dcabd3579399a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b31286187c12c52c5ef881761b88c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df14e0d48406177b45290ff8a0d7b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d2eb42c7cfd095a0e9f415ed6003499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019127b91cb0fcfd5f850b493704ae5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257dfd6bcc758db7c6f14e73928650b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27577da0a35d90f6f7967a035120b3ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fb3a61d36fc6e738e0b8661ce930d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033446ddf518a4b77396210d3e7e571504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed52357a5eed831854fe73dbdad66505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce42c5b1422740bc33363e704468e2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb8a1de925a661c05bb094f118fe77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b119940bf59ec5618230b86c0b1853508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b562ab83f109ff7d73139870d6553b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d947bdc18e60d42b58ff81f50b28d17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051d2201373ce605558a5555fb933e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042c35f3db205615e2a694ca76c20a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099eda6944a02f8aabbb3e75001fcc82513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68fd31d34e262cefcb8a9bfc9c1f6f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0803b697f05983afa4433eb61d3bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba406a4d30dd08226b66c8e0b38d122c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e12d0e09ae18dcbad6a86de582922517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98d53b43c9904b61ec8dc587be4cfe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896aadd2016ee735b01fa695999758519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b427e8f32e8b60e303326d7257b48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd66cbfea0765f1bc67aac1f09ff710521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f22332b267233a3a68b7fb5dd552f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96203940a38a0c4e2c31776e3a285523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89edea45f8c0f315867c4d1e652c5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1f7b82bfb58ed56d81169c46c5932525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48bbc80a140eacc05a8ddc74d67384526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7804ac1af12d63e1701e05853b079527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b2541ec1ed77d728baf1ac40dd89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dafaa5103cb2084ac1ea181c2c06c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0dcb777c846f2ac55c1ac519b32ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a49af236b5514b186cf299c79a986531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294844fc0ab4a977db44af6de178d3df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d2b7cda6bf75ab3f1d850e58cb352533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c670075eab665d8a1b176463db502a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecee7ca966bf4298e103cbcba09028535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eef551f3fb39ac207d80e59fe8b76b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59142a66ff1f3432c5ecbc91f075c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce63bcb13ee90bb9f35e0a296a692538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73a1e7c73eb86d7befdc440bf40783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd2a73fc5d0ba016f95627d0ec21b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfeacb3ca19e0ac2ef5a4fe256d24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb97edd2d7f1f6fe083d13059f7537c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a028ed43010b9dcc0be4f4ede04168c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f202a4c8b60e277f294f234b3321b99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa29af2660f968b57134f36b95e78b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d397d9a0732e9948ad901677925ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1cd3a1a5e46ea196a5311f26acf2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0ccb7e02fe7a5a41673c0f56fd1b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91395b8f45d34e830f29bf25451b3bf1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529e75536c061a780dec7c3d3e51d62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31003e4030a88c7edb25525ea87d1a5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def3f65efb2e0d40670d4eea00f15f1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771232a59088e2def2fbaf2b461d8a3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e247dea19e86f60168ffea8cec2cee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78c4cfeaac4132b36c53e8828db11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab9f71314feaf6de4e4634317bd02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc93c9e6e0453ae65b71cd9d945c1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd915470f85194bcc6a0958ec2c930558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e23e2ed49dba7d269efa6f25aa1a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26a57673f26495259520e349584f97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e3acfa3d2e680d315df6d2597315561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56122465f4423292500c5de2cea2878b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba29874c7ce868f5fcd8351d49a55a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801b45935922e94fd5fac75cca9d8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b0dc43c87efbfc552b08e996644f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89776e80afbe5b545c80c546a3261c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266f3e7bbabfbf15168187e1a3dbca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510072ece2c10c838f0b1ccc9ad2166f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dc5fed1ebf354919e492a3e2b2651569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85c75a33a429cffe0354792ef8427b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a0949441e50e7be123bbba53d058e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68834f1aad6faed546cc03c73b3c5fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6896d3853a2f05785274462b437c6bc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45deacd13c6b116869b57d266246b56574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05cf5d3d530b0c9f434041f46af193575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d70ca0a5daa9c738478e6f6c4b34af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc39366b1e26dc24336b37ea72ddc43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba530616a9fc290a87c2347791bb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341726b5d12483e9c6558066520e18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c2925a540bda2a5a3871ef5f25705580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c821ece87247706ba3e21cbb47176b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a0a6724697646430feec8ede088b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11ca413b2a8a1e02bcf3e6a411f914583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a253019820d4f9b81ddc9617e66d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc5a29a2f5981f32ea962cdb266fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4cd89dbe801c22bd4a1be6780ba57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4ba65d66bdeb20954126495449a1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1fb6f1c4027a364b3f769ff11096f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c633f7c36caa726146237c06c54ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1ad28757c286fa2fec49c59f513cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e2f9ab68f899cbea87ece4d286c4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f0239a2f4c8f26369778b53edc3e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75358635fc03d6b14e8658971a93a1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272e6013b847bdf6960036b9c1d783d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae185442feeed3b312d635ccb51102595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6048b740c56c6edbdc3198607e091596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa12a1cab4956b5ec4f960815c0313597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b9ee295181def0688d445908a053b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ca00eba228fbb13df910ced93b490599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f18f487c413e99dc7a4889a3a01a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdd6e6da4a2bde1d6719cfe959b3d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a08ff3c665bef68c93fbfe326ab83602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9f922df12ed9cbafa487d50cfa2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76337eb9bb4508473a5fc84217607509604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4aab3e03a6769d77d2e258dcc1242605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12eaa66dd705e87e44e417bdfd2e70606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d525cd683e22f812fdc295ebde34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc1e964349906762a6d5d2559e0f35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec67d7c95650c38dbbd69891e74e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311f722433588d1e3d6dad6670d5221610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45f450d265f400e39bfdfc3d703196611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794772667965e24510637b8c9da9481d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f7a4cb889249ac71d49b6467d92bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c3e7c0df2c9dd94c800ad13bcf9eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b70e9a0ee3f601168a4dc1ddce72c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6dfb8ff63834d4f2aec351212b092616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fbd4ac7c69b429cfb433b4faee42f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9b5e6f621fc665d35b337a2a6216618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c2badf833dc0d583b97055a6df7e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec2f7d7121e4b8bfffbe41e5c6a14e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80290d1e866166969a9f5010f50e2cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5652f0773dbb0d8211011f3e7fb6a9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89300e23135bb361219f270efcc92a80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ef29cb61433366bcf6db79c262e17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad2ef5e0318cd2f868b5b43e274fad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e154c99e3da2756af4d6fb2aa143721626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcedb9e1778bbfe9f57bbaea2a30500627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545610efc4fdbf9043adbdc9db1b4ecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9067e051f727a651d0fe53fe0dde8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce527a535483cc6079628f8605ff5c1e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ad9156751925ba86434938f5cc184631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674ae887a43b3394327ad83e281ada9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbca17c6470c43d5ec2dcb8c4b7f45d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d2a7458302c08a68eaf9f7b5941b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e9eda96b1cb3702dcd7a1c762ac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0646d3a68ba973c840c27a1f0e771636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09a1631010ca7a4b05ffbfe82900e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6867e98fbc1d8a1c5b75fe27908397a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65970cdeeec4f10df88990b50f9123639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b68a26bc7506d06798d96073cff987640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a34db0f80fd3ba56fb1c4286e24ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29777a31055da604bc5d83f8cec81056642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96e95798559033f81161d30070147e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1a46fe10044387e093bdacc8e71d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42a5be3409a38945d1d2b0ec387742645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34fc80d056fcacfe6fab8275134b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f0d34bb8f8d718055674252acbcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda88184bc698d604742433b22033ab5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7013ffb237365ca092051f4be9a6d1b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30d16e94bd5a106746ee0301343e52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b73231b5a49b43de88b49c61326ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2713a6b3cbea85246305b28c01be23d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373992ab0787cd07a59b500d761a4999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4051db6f6bcb6acac7d374aa24931654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915af09402bdf45393150ee611de3059655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bc80d797da2147656b0711a1fa028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872431af58eaac838ce0e8b165011aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187c024ae140297f25a262e3db9e95c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3e67a46ede74f6e5f05fc0f2b1603659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066df285f028ecef73dd7a82c43735c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd1c54bb490966c243a097615a5ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a47153b7ca7000f53adbcc5271ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2d6084b5ed2fbb4d3dbee4e01133663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d62e9232e2c0bb6cd960376ab12c12664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec08a79700ac1711b46e15d306565665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5743be041f4542d7e744e49794d447666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784440c6153286c932f757830f40f80667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fae544f33a7be19bcb0c3e1cd0303e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e4f6953099cb3c5e8610f5c0eed7d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1935208c984bd9b9a8fa0f4ec15d2cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed6fc0f9a32706a84c513bffbcee49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793b66c03ed563ad1aec160d7574f17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b40e594104ca70c905f62625c64311673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef47bc3be85cb400ef7c229fc672f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b14ac79d89405d228f69c7179c4085675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd64cc7eaf5b02e6e26d9c3ade474dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccecb8cecfbe524da3f6c9e626697b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd496b7479925ad8ae4e39979ec5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc5cd05702e23a910ad80ce586d8c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b67c506d9bf8d43998889d52a143680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77700aeafaabc0e4e51c0ae1f210c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf6c8aaba1bed2d77716f6c9df4eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa80a475088224eb7f67db6195d4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d33dac98ae03905590dc3dd97c8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517e9ef3928a59c639eb3a4e858f87b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dda7f63596c86959b32f00d1bb1552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350921d186ed60e26ebe417f582253b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9e83cbc1810980d4f3df108aef06b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4680e1f92fef30109cbb3f3444220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9952f0e79073de5c4ad882b7ffe4c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4121a31b0064f7e2dabba56b082780691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b88baa2c27c5dcd1d9042bb834bfa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b3e31e7cbdb2ade3ab3d4c085cf05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801544e948adaddf1106d8640299e14694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496050becb318fddbfe4a73f4ff928e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dc655a0d46350964de5129ae87e7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55ee32cacfd26ebe7913035c1d070b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cebaf65ab4d9182611ca60ced52c07698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be057e2b00944ef9ab635bef92fbfb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fcbbc5756161aba7cb52ed6b0902700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f915901686c2acc9c7682b01ff714701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec2d9d1fb51593ed104990c43a3e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3e8755091cccdfbcb51b43cb424e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab01c4e8a09a1da4be4dad95918cc4f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e104291c8631d84e74b00a9d970e84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e54f171ec0da0c16fb73e8fe234e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c199bac8a195f1c88196896e0362b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98f108486d135218ed1db8d48dc32c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316be07c1363d95ea3bd1a6a846a637709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201f3dcded958146b69f2e537bb100710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebb44c3bfc95802b60f4bc15b49715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d553eb7af51e0c175c12bcc1e2d27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84e3dfb9f9a68115ea0a2bf152cf1c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251acc631e66be555653a04e2c308cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26596d313034e310dc15258dfff080715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c80419d8e48728919be96374b0530716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d680fa05d5962e3e42d4f4b229b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43830675c86c6dc8c7d2f6bfff976556718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83c6de732c97be8940b2c27cf1f6dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e21314a0ff30ef0ec05dc4deee4fea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab2dd8b9debfe045728747a930e328721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd16c3561ab2ddf57320f741c004af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c14a6828e666a603749083886402b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b26a00b2d7f048a1e72984f84c286724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c8d17bafd62ed5b75318bd6b4695725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5c1b6ed31192ee5c8e2269fadb70a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1ad65ead74e8cfd8f0cbc949de6f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37503c816509ba25fb55df02584b2c10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dced45b7077cfe07c2752fe2cc4c7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81661eca8a65c690606b56376bfb48a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da19c50db786d529161b4f89f2e639731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab72b2500ff1683d4beb3f75d2667b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e895b0e42fb6630e9185b6aee17c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d5c29174f4a5d2b36a9da48ff55e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e61a7f21222764bbc3ad4a342c141735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168635f6d39473e27348279e2c05116736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23d681be4803604c240749a7246ef9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924ccbef3be2d9cd2f91894f843d83a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445148f29e2f211d7588f9acc855a23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b1786dcee18a55e38a26a6305543d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f6a41fb3a26afec1839bad829b254741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265125c4b0a8ad6cfc93839e13ddd9e5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef3a10139f0b454f73436d91c24574743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b0886e9aece74ac680cee3a960ad9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea336065b8e3b5c57dcf6cdf9b4ef7a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15c607e7c2042acc6851e3e321732746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55e3f65b0a5d393ad6abb73bf97f5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce89febf2fa7276203d5c02112c21e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a621e2b8b128a6679c53b7a06bd7ae1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf2e23dbf4bd8bb012eeef06dffdf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20823a304131efbbf291ecfd3060f21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7b71b62a33df63c39288ba655ad23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101dca08daa99b84237c17d1f959c3d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ccad8b82d167d7b69746d506b5dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08043a21e2827eabc3fbc728698166d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a9e2116a24ceccfae1c0a6d2d40e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edf4bfe7a9c661dcd85d1f4938b2b8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313ae38752303a2c85f9a8cbb62042758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe236ca7493f2a53c62ab2af10efb60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15994789d11466cfe4075f62e009a54760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bfecf082455dd8f4e8299bcab12e1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75477717f5ef5294b791478f0d877ff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ca3cc4d2b2062d43680ed5efdba4d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182952093c98409401e35a7a8f75709f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13c4cd5297cc9ab6fadfd1ed5e5a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed29464ca96b00c0862e0d4688a8cfa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918ca1d5367f4b5cacc7a0e1541bce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595139e554afebea75f9621aa3f7b9d2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ab4b61afd83f7a01bd8dbb2e268d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aaaebebfbc7a7b8462d045812eda3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa019c6d54a980beae4ded258c2f20771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7fe09ef5befebc6eb41908f888659772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b945d983e5706d4044f060148859773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c40b33b4037e32d100a4ca594b3244774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac591eab295db0341c23df2200695903775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca7015fe73a0047f8fb58b4d8df37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0e0e9d929b213c8662af7e22fbc86777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e7034eed0b7785c6ccabe0d69b5f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504da9b55399e22bc984af5f179f7279779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3712d964cd1dfb4db671d1743caa85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ab53ef38722df579b79fa195c7952781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d18297b6b973f1c268e0ab1aedb92782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ef7a16647bd426880f2faf130bf58783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75e15c00e97eb9ff09d8efeeadd86784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48612c56ac098b2dbea8ad2ece6bd9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fe99cc24d2fff8ecd557c7c86c413786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad7661011bd42430af0497f06994e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f06aeffbcd98eb765cf8c62e7db44788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c9d1e4d964a9a9ce0096fb6bce67a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220411e2bfa9d7df616e0d59344ea46b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d70de8871fc22123456ad5c4d03574791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd772dd672f11438b2ad39dc1ad04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe09e58f94e44f66d9ef3ce52d0a9c7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be309fcdbffe0d1a1f55e16acb80a74794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e96cc92bb23917a7789472e42c8e7b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a2eafe9031e137704d66c633edc7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2edb22c0ea1e34aaea7bb20eaf3e5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12420cc483209e06ff7807e915fc3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4869ea934f4b1d3e10c2baef91212799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884bfc0120c3371e50e881dd2d4fe30800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea96a6014489620fcefdc67742c827801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38431bbee5092485928e4dc52ed87561802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1275bb7a6e10cbd3a7992b7da68afb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302eabdd9f70ace4d9db490c1403f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe38d75fe0c3e94ed567b8683187657805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898d71a4d5d032bc3741741b08fa768806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64180d47c208940c5fcdae77e3fa923807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8024473f206965929762ae15c62c1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0335a3119ad53142643e1598d906b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a28bff07722cfe84e61356d3d0f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86c980d9af48a80815682c6c75106e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d8e49e47640f01a1425f93cc667bb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfca90e6d4279534f6be3a51e201e93813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63fc6dc8ac2a70a683f6d8ac1fde43814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1d08c355f4c9e9335737cd3fd2fb8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962427a89e18611e39356dc736067c6c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6237e5b5e20e48f21331fe56bde58817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ddfeefd76c653826ec29f9856852818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031049559fe5a7898fda08c84e5cc774819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162d0f1379c480fc5ecec9b46bdda03820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43741be12817a69b14196ee6abaed4d0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a892c221b001be80899aabdcca103e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a0b33f6251a1910f8b9388a19c31823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff316affe36ffca64d5bfbf9cdd622824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255ea7c91aff7410a3cc01c54af209d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edaa6bfc4666890e90cccac8fd8a8d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0cc0a125ecbb8a6f862030e9b8773827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac1d99a693ff7a9d40f75b42a80c9c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bbe301487ca73e91b6e5c9d77b540829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f318216487e1d6c9fb0c33f5d1a651830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4e56ee2e86df9dd10b881ba4c9e64831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11920c695f542fc0ae0dd4f50d0c0c8e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5e1387a0705c7c5d539a3d5a77fec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a59f10318343eb872f019e9ba05edf834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ea5e8296c3e67379d859217646ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925faf3fe6fb9b2375175b225e99920b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac374ab1f5295054764f96a8e9a6709837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95256aa4961d9da0261cd9ae8ffd9652838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77da599f1bc73a436bbbfbda4e6e197839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45edd5940d918dea38a149c3707b423840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc1df17cdb49047a841dac398e12e8841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f34f7d43b39fe9674fc585c5756ad7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a8697fed9bafb507b3b58efa0356e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b385731ad7ccc6438256445fe617391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d26d806a1b5d23d486e0b70cac12892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a5a40cebcfe673ab1955fa77c24be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e7721a1aeeb780ecf8ae9400b48854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90e578a06d28e3527e45f89970cdc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2dc5de6e5214f70d6e52c029be3e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac25dd3626f26fc3a0d1b69c1235397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bc9b21540cfd9e99f27dce022fdec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13a2f3aa15d538b87fc499a158d1c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58c560e75b3b83683f157bd2c883610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042fbac980ccd2f7027182bec84e21511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00dd3cc542ec5014241c0c001819f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622a77c1d98f4efd2d03e3acd15e7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea580ce22449590d6c6b18da9fc1814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb23f36115e59cde6cabaad667f14915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bced7d26edcf78ce29a9bbcee7439d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed72d802508fca0622d10abd6960c5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d0b508d9cd5f0bab46ba11a98651018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dac1c0daaac2c2abdbce93988501619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2f15462044753b2c9a34f640e7e4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c24f62f58a246e3b00476a43b39d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa916b629d9e2b7aac1e66c703fae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3815e440acd292c25c88018c3b3875223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fe9b14f8c9e61323235a4fc1f3e9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b919a3bbf06ecd43d7731117ee67225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe08d027d09c43b45c6ac9e7b54f9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28941998cb71ccf2ebc7aae643a2b7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077edaf1d2eea68335e9e1e9a3822a9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392307177e9a4effb229216781f2dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e80db8c6f9afae3f0cf934f393cc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666644369efa9910e24d454221b44a0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db68b4f00fa2eefc985e069b1703fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a3b20317f5678026e799861ea83233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848f856e57a575c62a985cb2244952234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80587fa2bc2ef5a933851f096484fa2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395cf2cafd1e375d687c5aca83ff25636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6caa5372c49067dda09147a1bb8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04f40019d6b283de734c833fda0be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c9f3d52044752564b1152b82c217739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532a4e616376f20eee1f9d3d87f234240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d68052a57a28a3a12b1efea804a50c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e7950237da8d4cb7cf18da263f0a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d606a71f5052105e24032f7c0280b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1686af045f2c6287d36ad5feac0f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b23acb344a664ef4806a683e15bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506f64bdcdd00d90100653887749b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879081d781cf215026e630dc54706eae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186ffb7b9edf6b81a991fd3b5233bbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661a73f15a22e81209683fcf1bcef7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b55422dbac260e4cfead040da2d47950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d38b4d4c05f49c4cfa62d953c656551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828cd6fe78d82fb6b4dc76161147b5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b297ea5d58ffaf62ea8ca529764148353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cd0ae4637ecb77fa6a7790ba7d31b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520af58128810a5c81339815471e021455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3009f5a5c5179e7e86098abb0b6ee156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea35f35377286be65903ec498343357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511bd054d1f1ffb929b8a0a2d0e94558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720be272af6043298ba7e3b2eae2434f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99ade5e2bb06a6a4c44d6496b9146060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f05a0f50e0338f50a596285b5973661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160df401914a21320bbb5ffb5c6396f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df1bc0c217fc382c0f78af7f9df05e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dd54298efd3d9364b48952b08127864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac604874dd212a25ff28a5c825416365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788af94de639012949caa708c9514966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea97a6ae80565b17ee449ed782359967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf05dbae91eeb5c0660ca01c5fd28e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ef4920f15afe6aa143010dfff470769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9385fe15c052b938cf2868f4ad7d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f266fb7584eec952ee66adee1ce219f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f959c426411575f11692a81385a7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e918ebd051557905efc3d6e0d459473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86874c6173f13d7281c965f47bf0813574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177f44d535ee7f1a487167b645926d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed22e4b7963ac99f813229187cc36f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264fe427cc84a5967000502050cb86877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e5f7bfe7adb732a16ed8bc87254d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff54eef3a0bcc4228b03091163cbb7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9896658a799b5aefa168b2bc2564980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229bd819f54fe9cd9ef82a746e26a4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc3f657e73af03a502e0f1f11cf3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae07f61881cc43fa19654759bd6bd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e4f9dda777ca41cf4a73e56363ee284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b454496263ef82af510908f71b1cf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15ddad3d2b7c8710111c18fd28a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23528e223bff02dba9e8ac404020adb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d37d025e3a5d13726985f5024250588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85356a883d4e65fc7599bd257555f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463a4a9214084ebb18c34499d82619a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7a4284098ff11367df5dc26cced091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574019a8e9cab4d77624836e79370ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb809fdedc0d13034baf11c06365d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533decc1804850b22a5365fb3495d1994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ad623ee805c73fa1e358e3460417495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b6a70f8c9b0c95f1ae67ea7cd422396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875456e6d3bb76993a9ca84e1cae9b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fd0cdc0855e982983fb3de34dc39498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f3e2e16d89bb9bad72072d898adf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cb89fee681a1ef0a4e520578f94e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9621c2522824bf791a6b47a5480562101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbeb38ab43a4a4b7ba007640cbbaf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cca990345914c70238f4b8eef7bc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407026933b0ad950edda3e42cec7c004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefb0c91ec3b5d9da12ffc79ef9c867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa52292b2745932c4e1c05762d9cc26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532a4906e1f62a385686681b6bf7426107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e354c164f4f746d30031048a121554108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf1d0b39924546267fa5f59820bdae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7024b59d2c89d25fe548dd486e399110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54a4f66b6f060b2957b115df96c93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d784b8d2edebe7ed641559041f203d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8718c5110f234ede03cc02dfd0650d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2910cde449952341e9ea21142f5ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa7f7a13ab3fe3e625fe5a42cbf0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8496e999936f12d1caded8c79d54743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb999c92e837a30fdeac76e99ba7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10eaed487fd8d90b9d5c257bee5586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8f5e984a5820184fb48f49592fb6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56205802cb91972ba75af41b936d690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf966803fbdc872f27faee111b06c06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a147f7b65449c6867649669dda975f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960dc72ba52b545172f8a41e88713a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b3c9d5a48837d46e397d6bcd8135124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0992f548e72eb43be1f9fea1f8301125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1971a47ac38041b9ae01d6628fabddf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fb8b54eb7b6a879fcbca6599ef7c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e2a85a81b161f3ae1e4997c760ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515eac9cc544735816eb19242f31f11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af096121cc032500872cf9668d5e6b43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be765eab0f7b13d11063fd99d4c4bdae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b3b3dfe05d19e43abad2d795d64d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f80bde8743ef99e6d4395851a34eff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03653e4c45309e870fc2c9ce5a86ed89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c599217c297929198c8e8fe48b92f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec29cc2458dd9a034b5d248a9b741ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f46648d61208f04840936436560c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53527fdc06db35e9b855e3929b1ed11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a607a84af338b8bd8254e196382125d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771b12d17296db560dab8cf4fe164d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953dea6762ff34d14d257c759417b6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9423d4343ec4d71922873a3724532142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7796c7dbba790672ac6f6ba484c4e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05dcbfa8241b3d49d638ebba5bb6f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b80b67b5a9fdb17025a4f0f340af4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85806d0c75e30caba3eace0c334959146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d56e63b0bdc036f7b4724270a2636a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d085cb41ef7a30537c2096f4dfa7a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30952646b1e67029fa159a5fe971ae2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435cd7542424e2b87898940f4936056150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfafa520a6494046a51a9e0f0dd88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d6655d286ec4d0a40de7e6c54418152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7046822d62c3256aac6035683a0dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccd762a4b89438ac68b26837f492a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450d292136f7019af39943faea8c21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931fc499ae48c8fea83c3c8e47c352156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6223da0c4d026914f07c9d7014fc192157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf8272b7afee49f1b3412315ef78f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a22da52bceaebdd53a6c558fd3518d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81d3cb26d0c3948e253fb3aeff6d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa11c6c94da6ed0943d1ac23778f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6212ec13138828980e6db0394047f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ee1468409aa20024d20f104630774163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa15d2ebbd9b291ccf57a271dc4de5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d50928d6b2318648553846129043165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db56babad2b3100bc167b9227b16ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c924552ed77965c1630116ca00533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e449bebbb06bc45b7bf33769f1dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bafbf1143ccba219433b26d96ee77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e2bcf570f16d698223210d6603aca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56ebad21ba8317e6226a046a16f75b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719de317cd6576ea6cd0b60facb6ff0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a940a20aaa31cfbc08c59dd6ec5a887173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a4b4ae16c5c960781e7a38620d3b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5110956907eb0ec7aeff05bb9a0cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4caa1f20c1cbb7a67de1737609c18176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4f15da71700be39734ee33b5148f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a4c8dcbfaa2b762532e5d44f15a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857ebf20d92ee41ff440437966f2bbf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ac8acfe5568a16ac231571dda8edd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab155e6ce774f4b113e5734159bc12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8332bc111ebd30dcd4a1c6cff5319182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09886f242a52faef9a01567aa6df840183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d2114aafec65d5cfbf35f3d4a6f2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c72848332ea8fa0ea0901cd7dc3e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c6eb94f107b12efa6819cbf31d915186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac569970626a9f8701ce6f6db5de4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9088608da06f550bf19c2637a54207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf1016d85fcd1eefc99edb26dbdd18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539c99f7f709ec2e0566a60667d681c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0371aea3637e44b4b54bee9c3cd44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bf61ba7a4b80fa7aab46769bc8dad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9459708ac184cdd5329093c9939f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfceb47c662534fa65c1d54f67b7564194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6482377bf79087fe69e270e525787195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c98acb71bd2eba2e56494ff3d0e3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e476fdb3087d0e083d7adf6474bb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e5f9305d9b17dd362a1a68bb92cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23800bc4a392d79a152353ce52ff2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e30e89b77003b70c4dfebe9d9de62200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95720cd59a8c7572d474a0ab77dd7428201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24092de8ba7fbff53c2a4aab52184208202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae36939ef4e755b2e0c81e1fdb1c37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c5cee685ba1c4bc5929ae50ad714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602e6400a38323ccc3546e15dbce90205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019c008253bf45feea86ef79e36659206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf5d2b46650f020ad2af2e62ed7763207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a444aae7645d8c3d4924e7770eab6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc405de05319d887cad87c6bc0d1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cea0432290d88b938cef3a7c672e80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404de1d0cb6b30ae22e7ee6de5050a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0678c3acb528ca3f5e5688ca6cb329f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a389f44324b866d9e338c0e67bf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86e9638916d6a63a2feea006bcde0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43175717f0607983e9bce6ec605ddd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b89d0b9cdfa6761a32317914912d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e32170de09b44ef06ccd45726686b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40922f082be408db64b43bc171900218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0237f0fb80ef8100a67fdaad4886ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdd9d7151da8e96ec71831857db6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437dc92fddaa0c9bf9c6e444d0542c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01421b20ae7850e9cc134fd8860ded4e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd6a82436da3e290581f1ae92bfa44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483648d284f5e94e019ee2dce64c50b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6335abe1fdb854690352e006389be0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fb75e4ba0f3847a73502e822434eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47565707bf8081ad5d2d24a35cfab666227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7136e4eeef7e7ab0a8ef154a26990228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af01a19b1e951c461790b7c3959a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe28d43abd9898b274774e832d81fc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68197ee3eac8c70af0879ec790e464f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ca6fcb249e33d3210459fd0b9a87a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b46ffe34f6e37c772b498f2bd8898e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dedf35d5e9597baa7e3edea7c44b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bcfc7b243ab544ed52f5df1d19b41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74203dae198fac1b37415b3c0d11e53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a54c90f8d4bbbbd5b0fa3344222cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91295a4f3f88cd06327dd4f1546e1540238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8aa76ba2dfc7f0b60feed4f42887239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82420432476adaad41bd3f50345c1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65765fd13bb487ce0c44d53c29006fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27eabcf19981ac4b28fc764c8ef86e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447e0409b1ba36246145d7ee81f7ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cf7feacab5035c6c60cde86eedb7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace905165b111b79263985924ad89dac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768ab72a1df8007e21d770f19d9be3f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f45f9af4973aca96dbaaba7287fc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d82c264a8d5d6c28e10cf8d3444e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ac57d28ce479623dcb27f9d4b652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ba5ff14f9cfeebfbb1147f922b432250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf3c28d8d9c9ed9e9e08e3e97e915251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf3aa96c71fb2f8bdce93ee2b1edfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8e2346370c38eebe61c3dfe96df7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6103f7fbce5493e65d53faa8e4b66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90beaacf362029c1d554d5e377dd6761255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef53976038ed2e5d5386d55a5a4a92b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfbd4d0594399f8f09792f554f7cae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788d3d63d16f4b8ff9b39aa23846151258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473cf26a13089813a55f4afb3567cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb70cdbe8b607fe198b677daea876fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917aee07b0fb535df855d12fed036f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130319f67498c54c97f3067d6e78d40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf00ce40014a8ab114374a488e23185263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64213091f2e3c39d6575ebc0a6612ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391354db84d066faf2ca2dd6bf17f534265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926979671ad9ac8baecde3f50dfccd1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79341b1696f355596708d055da9b7376267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0675a75306dd83b60a338f73965845268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe0997e5b7c8ffeb8f4ef2529e0b7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160113e4fc3d1abcefaa240039e03c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab756c69e24bd26062ad23733ed56bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b9dcfa0c2fb075cc6616a925efc8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20f61ce696683a15a04b2b619798f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f02bc5ff97e6a5d35a575edb437c2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13adf3d38dff98daa4f135db070187275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c6094d8ad34f8172a8dbee9fc1c32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d18d9a81096b83ef25f31abaea240277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70304c653a8e80d1c6b384686a698f4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40d8bfdc40bf0028f3274960926044279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a04d148cbeec2de68e504a2b67660280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c11051ee06a840ede6bc5cede965c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a315b8760e9327191f1c45c06181b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbc4cc8b48277a55dedf4064361205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64484ee8f320aabaeb2b66c41d84634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb145431d43052bf540beed3cba4261285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd302fab4453fbd29e3bc4e6ca12c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbb4f7a1bdcfe7bdcd16622b3bc6f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbcc347ca25222bdafb43b37d554f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c601b6dce421bc703e1e83f129d1af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd687618c9c33abac038e30e7b95f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e97caaa8b1516c44360948169c70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2aecc78da92c0d89c939722e9a83c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd487b8d4d70b37ff6f8e606bbdad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9ea70f0657b5ae95b86503e31c737294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ed4c82ce29d02bd91e5decd897e48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fd98dc2b27cfcc496eef718c08af1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad2f7a07af2df9b3a7edaea07fd57b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0f6764052c21c9e1b01e15f77d5df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71461f3839ef3bdde184e66431188a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e311eb5c554d7fa435104f0f8c8106300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea58eca2f86ea1339941358bf8cae78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a0113060502f72e3836520c404781302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b58133aae15d26fc7718bd8eb164c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7360177549579a387f5aa62c9d5d1af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eaffbcc9374f7e7b3dee21b33ea68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9e9673154a63164b75516ebcc087306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62ccd350ffe60067d8818382ec96df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd6f48da156cbd0183eb61a6693455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7101f2deaf3e94323f70375c7de909309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb98f518995b29f3f66e724c4e83fb6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184864b53f7291f97ac8994a5a2dd1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0c49ea566b222068662c2f1917340312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e3d2fe6caad8525bd513012a35a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c12c80bf1b587657df5678ef5506e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1c015e11f1a3fc6e1ec7a4670685b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236afdac43c8662ffb072b8d062f882316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e99e73422c3759c9e282cecb7cfe2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5709dcb5d2ef42eade869721f27721318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9a5d6a0931ddcea9e6ee789b75f9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f977347dfbbffea583d83865d02a2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cb34e55aa9628ca5e796efd25fdd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17c2416973a1e327a4d3f2550c29f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2639a12019c073c463e08432bf1e6db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f48ba266181439511678348fdbbbe9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e8eacf48059c2ce681b821329e363325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e63007e1d9432706b7d7ff5823378c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d92d7bb4b9ff25bebde048adf3ca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6eb3004f326778fb69c5219978208328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c75d3d2d6f4989063cde0d7753f390329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a9a4412f6a1247d942e699f124e5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea871fbf7a5d75c8febb7bf108729d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d45e1bfc026eac7ef2de56d97caea5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e638c5ee61568202acf5ac3410e77f1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048961ec79ee9c45c854d79274e60d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61dc2e1b5f87c2adf633c3824d9f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef178c2e464208c678ff32aba6dc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f0bb30b6fde5d12d4592bca8df57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698f133dc59fb261626e410df193a17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbe2cea9e906a7ca2ea373d9026aaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0fe60ace936d8a7597c887ab4994c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f84bda8e5974bbbcb7a9963708be7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a173e731fa410e855ae19fcb591bd3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c280c837cd39c60904cf6ab8f701de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f778671389cce4724e06ddd8b6747d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6fdf62038e7cbcafd7554685df5ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0bca85e58edc1d91421a6a10bfae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f47f66094dcf42344d9dc22d11853347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9110d263b5417b6b9d620d36a188348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add42faaec9c92162bf2e09aea1d0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b4e7c313216052f5d5b89a9cbac83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640871e5c5910df004e610a1b6266d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908cda13fd63fbdd616e60e91abf7c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e2ea0608fab76a7f449d73bd4cfa0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114962416c57e2a62c20e547e0ef2b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481073d687f217176714e7c44904d87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c335bd4765569074f803804ff34291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9037902229c5d54cb252ab08e6b5480357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65fa08c76a805a2cc69154681da5cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56a72d632697e224310711ce4490e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e29b4212aea85afca556add6e7de4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae17ad455c11de0891640eb4cb89e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f8d15fe6811ebde4063c2f0e111d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77628aa238b66e6a52040b4cb1a4ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b1d4b52c3a8c07476478a1a9ceb8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402066d88644860cf6bedb6fcaf851c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c8144d020a63523860e73288558de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d911d67a1960e25ac3b70c216b1a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4a8371765d1b146cf8bb9dd2dcaca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71202b30268558800a850770b75885f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbbaa89ad5342f3c50d9083cf31941370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27610fd6d608c37c832ea4ad3a15d2f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033105ed1801d9e845af0ce6b46551b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122aeea05e713dcb173260774b265d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c53ec58267f4c3ddc08d866f7b04e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a448c48c61c5ca2e60093d42b102b0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b538a388deefd6f7b7a5f33fe4799376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ad7e598a156527077fed657d4641377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1dcfb5f39f3f6fd0f01aff1fab3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf3cb924e0d1c3f922311f835c8cff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc851a5b0c463d4ced994d3e5a0ceafd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402d5c2d9403e9e9f12888d34f50fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486f6a40a95b1a33e39197a9e807c92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f186df4d2d7204157d024c5aa3a7d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982615e1666b5fc991343ec51606077384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e981f1023381373de8e239f3cf253f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19103c6fb09023bf84bf8934865ca3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db03aab1a77edd67cee1ef50c8093cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d102d52a2d08ebf64eb5f1acf747e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a33877006c00bc4e98c27ebb74300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd05753df26b81e1fc619687dbb2f6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab18049e243a6606fbfd5c6703dad3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808db2f067e86e0b334e6a8530227c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc3a1217cd49405189ebf8c0ae4c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a26291365408fafc9692f459cd33e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa5e96bf6cc8de1a9cb5f1aeb8cdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25239c8fa88495365f0fe04c439d750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027982fffd13425c4660520ebc8b5c66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae0dd2b70703b8812f4a68fe90905b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47256a8b91523ebb9d2ae072ed53ca79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca99f0d5d4f8425689ec5a7d92eb6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b463e259908fdfbc05b424290e58fac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9972b7b4f930942f7d7cba04613d1a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d72dfc4fd4fd8e78bdaf7dce57606b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5d3635cb3a811677160bb4372af86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484051b4a0d74c06fc597d2f1865f9c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ff1ba2393e403ff6771ed8bca479406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec099f9174e087395b081ec57ad62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1176338a95307ef23f53c732cf90f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1b81f90933f5e8ea1cfef1ac6036f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71624ebfc56310457c060ea565f56434410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52cbe6aa3792075083c62cd74f202c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a296cb2b3f413914a95762f63626412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de76c76f95aa8de289d397c77683fab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d41e2f85bac561702e436c39b9d83a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371556685a0aa0bf62b4e253d10b1458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d5ff1e6cf6486192a77be61bd781416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31879628304e557a52a0ce480bfcffa9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c7dac55bf399214f0a295f322c6a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67e35259b56dcaa8624d2080e3bb93419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5791a4be41c8e4bb842b72578e9d93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c8820cc418fccbfb02418ff88d0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2f33053aafc1876f8de008133f2cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c1962309b8dd7ba9f3600c5ee5ade423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6759cbbc7c0383242e0ddec812e20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efc2db5b4dcefba46fdb18234c096425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960a0bd0796c5f0d63e4e6e944d465426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0947447972e78049344a5664165b57427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5836441528ddb2a8518c2df0937c692428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8649ac15ea52108c1c6fe44728a8774429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ea551aafb8b95396d7c20b5bb8d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b584af7dfbece5afb6de14963d55b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40408e818e7a1ce9da9382b00ac239c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5663da1a46ad2552e9b7f720afa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fbcaf0369b8999342e2649f91b7e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b8212dcd67a737a7017b5a1261e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e8c8f29ba743caed2c3567f9ac222436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f39227c2dcd7d3ff993d7b51a2d242437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60b18dfd45da0cb403509fa10e0d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830eaf615ec39ee52603d77a26e3bc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7af87ae8ea92cde59505f1114e3f5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76aef10364ba52e662cb1ac3e0bb97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095fa776cfe25ac442c205236f0869b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cadd8bc9602276ae9ac62f2dbb30ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515143c4986849b2a824d45c48bb74b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec0656b3fceeb3f10b27fe84c014c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052848fbcfef5c3c3a71f648af328f50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ef4ce8e02b2e03c169aafbc25ec75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e77a64800fbf9e96ada6b3866fe270448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37423fbe0cc424ebbba3b60a9de2be6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02958e76950ff14ed4001ded837553c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284339f874853e87756615f1e103aafe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe90742f682b18c26cf08bdfa10433b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9490397d6caf33a4f440d42cb0d7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49751bd90814c7b9c34ea64efe228309454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdb094e5cc36a23d2a1cc9fae43400455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b220ae9dde627841a099a67f752c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f687d7810a1f2e29163bafb9f271ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb73a317e7e9483f974638c37b68c32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6499f57d6e6ca67b777a534b668525459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6a465d89e5b198ebde21486720cb5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663793c60c2c03cb2a9a3378c7ea9ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab0061c9758c4fefaead5808b5a027462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e850104ee8819b17e87a8ef1ea51c2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8d5ce0e89806c39d5cf714181c472464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d88d5e833ea3aac2c44b45d4b387a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e476c6dfc7cfec4cacddbbaaf8b4c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4fb286540cda1b1bb79d38d17203d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44839462c46a180db9cd9d10cabf7aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179af890614e933e36da77e2f258e76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a29aff68965425171badfc0155552470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b604617159def85131d003fbec609eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4f37d84c520d79d7541ddb375f007472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da10e5ceda83e38afc3c3d1c3dce56c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc39a227a8752443a394c60d5ca12a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0fcd6044a74d578fcaa91b053d4c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d183f56e0d660ac26b2220fd547f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0126aa6d27fa00c8e87a0316099ba7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333dc997464314345023abba1441124478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8b679fca81a7962aecb3bdfd04faf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc29ab9e1b4f0de4cf0c6f0b3d1f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e2e147deaa49946ddb69c8a90b679481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb58ef988a31bb7c7934312c89918482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bf2e21f4d6c1c339aec7401f1854483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e16d8a581a5df1b574f55471508cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362733a24628b8835caf17ce39c0131a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d95b0d9f7471d45f9c1910d538038486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5572cd91ef6526bcc8e461111280487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec0e8b1f88b7f10c839fabab2606e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a05f7eaa5ef63d7e54e5584a80c0e5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565692ba9affa443d5222ab9a3e4df1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bc28afd564cb325b6cbaffcdfbb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b774c26ddeace467611ec87aa36eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f8430ec939b312b67e3f05c26a692493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56cc6ee100cab9cc9e9343eeabd65d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a3cc7f9d9c4b9ddee9ca83aa34dc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf95c0ebff29a7c2d541942146827e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036c3f601c7c0cd04c394c0055ae80497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37953aab291c2c519de34fffcb8d1f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa64e742687905e3f32c47af445594499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628346a715d6db77b074e354278b04e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6da83e3d0e545277893a69de3767a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dd4e4024ec425acbf00d78a990983502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa457e0e5d4a04cf93fc51d7b32f2bd2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fc613555283d4b8df68cb13462dcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0820996360bcd989ac8a82189f51f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe0c131c6a128ae809e03b31e2a2d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe55f74892b15dd297bd72dcbb4d3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc8c21398d854d3f7ed6c8e20b13e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90b1c959e2dd066b7a2e6204beebb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60fbad493fd7eb37e279a8e951e261510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571e8e5e78ccdd00a292ba5e218cdbb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7e8020f7948cac203db3d1dc2e745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f221cb569171fcb23ecd66c76752513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc288033bcaa43ac3224cb827b6d48514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0464966256311974793004eee0ebfe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d174c722e59e41b39041ddf7d70003a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d72e7b1d4e4d9b68f4c3f9b4a0d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e719c6e0762f73f971ae18c84607518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe5ec709d2c8a6db557c1e76cc64f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14ea31535c2f98c2f6deba26e0098520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552c3b955f4770a0de187307866efb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ee24d5b39382b40ec2abd3d5f63c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161fdd4093f0c3b9150f1a03a446a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520aa58b45cf86ff6eb7800e28d93f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4c1d2ede01642aea3c712071a0714525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205cb0191f2a218fc10674bcbfb7178526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f582d16afd1d51f82c65ad03bc89f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c981d4db9fc24c7fcf5860d5ec0c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1ab765423be5f805a27d817172d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505a1a6e4247ecb2cb15d62d1d41e39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd64e3d228e34c3c344d84aea7cff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab5a61480c36f1f3bc25d1632a0162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a0bc4d0e714724ff24b8610b02341533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6d0f601a1b55e1d9be362a4564e72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c7e3f0334f4cb6fb8390b9195e8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819000e5d1d73ecf1f6af2242805530536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3749ea550dab6418aacb75676f1220537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5f11c8d1fb21e628c64e0f5d6fd7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c0aa4bff08c2488fb4328e98106e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf84d98880f2bc6568da0320dbebd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594345dec626f4d76194bf11b4f7ec4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0398ddaf8b284a24cc3aac1ea84651542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6189548f352680cb71b9fcf3a7f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e776696eb90e2e9d09dc5db339afddf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827d465ef61bc381c0a32536b1b6f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63e496b6ef8e4bee4ae67b4ebab322546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75adc5a4d6efd34deb48b1da24813b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a73b0667c84a2a7cdef15b2f385d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b763954654d2809566eeca10f8208c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fb1f39384c4a2ba711855927a1f26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9731be8073a9abc76bf19158b7902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3803938f224cd7f992b32a89f29927552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acda123d54bdf581786ddecceb3df0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a797468c02c281cb6e195651f5c0047554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e90ca8dac3355ff0fb31566af8569555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378eaa854c4a9f1241b0b31c18b9932556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaca90c6860a9e71769ec95a7598ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c26c8e4aceab42c0aad9893975ed7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936946444c7eae5d961e2279c18935f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490321f49ac128c145a87369c7b4009560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bf99952b66b729be93b4f76c1c7a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddb18ab5ee3e4d34c13a274f2cfa2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811a07b836e62116d755974c20d577563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40a166d6e68d9b70f1873d3a84db4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf22633356317d203c9a30d7680be8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60078d8e24df48e0855b9f34c71edc6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51941e5b4ef461acc77e9a07d73ffee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364fd512f16921620a55528ae6644be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa64e39bf15e2d21b90bea920fe010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98699ac1a9fe43c0637956c78d4de9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c46ea9719a404fe3aa245cc3358f97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5c753bcae05f7cc8b67b6012ec80572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355f0aebd065022e805e4c031dcd696573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20449f1330ea1378c3b3bca0fb14db0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9b9e80d01871c37fbe14fa3f8bd2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd68c2f12d6e0787eff6c0cec2e8e7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb003c812e3204d349967380a46ed38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41923433d334fac65a505463ef1a02a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d983ab824ecbb028056fd14fb90fff579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5de36f658b27e0e18b050c4f42a8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8118c0015cdd76dc1238f523c41b91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712520def78486fa0165e90e8d7e62d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8563c7b7f864b85e379eadf16ed2611583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2e9e5a2aff0617074302e879f9b25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac3979c196e25c6820cbbcbf36257585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e7c11068ecb6679660b4a21df9cba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a788049c6c5e2fa268a8d1f832fc4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640b41317cb80db389cd31f24aeb1e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dc18807fea086b97347c65ef5e4ee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d868142a6f58cbc63af935edcbb220e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29533d2681c045e7c2bc1cceb036ea9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31594891ee6a591b1f85a094a6f167e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94797072c182167b759610ec31cb0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7457a807c5ce41261a67a9960a4349594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101ea831c8b829e14080c5789307bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d088bf1d2332c6f369cde30b60d5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f6bb44e8614e3ccf2c59827ae5621597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb21a4420ebbae47a9c4172399f573598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9415c7bce360558ee6069728f579c5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71809a7a7b13a4154642da7edd752f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe58b8ffb997a5a96fdb145033963d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810182be5b987f00837a51dbc98ec97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398521faa239d926c8d45572b9a277603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595b8305a2540d7919fe9160c17f1dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9deb00a452781f90a31d1b6207d35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9da9d0cac935e202df398794a6e28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e7b10a578f77c034cdc68875f213d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8a6ee5ed2f722f303915ce62101bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad530c1231578cd7fb19cd7fe1fa3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867c3092d1122d24a2f5ea31d19101a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3593735063d68dceb771b40ae5fbf3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abe22e38297a0b11c869be4499b295612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd053505b21e39ef2aea94b31526f2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a17fe855b0360cdac32fdabbad44614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3cabc0562c5b1c921330a81e392e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab3aa1650a302c871f54f00cf188be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe043d1871acd0c7a416fe0da027a89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074edb8073a6beab585a64acacd0613618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c15b0e4c0e9408b1d6fb44d40ffd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bf2cd4fe9c9f4cbd447bcb8d8214a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1d3bdad028a32cd04d52a90e1acd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4da5ef28d27af3460ea4c476f00fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036bd3d04bb7e69f1368705e336f9b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ecf4bda2b5322cbecd22f3df95350624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a429ef4874703eff18db6b1c5ed1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8fdb8b0b009747a399a63e9d9886a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b7c9ef0c5f81753726cd34eeddf02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f661814d29606b876c235d947bebefd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f1c774be62a8c150845d3d13ac9bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61d9d2a1c7a7d7c833b9121e58984630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960256c34d82763d61b47d52b5493496631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d53df8b437235efaa725ac347163b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce549eeda9320543ec348308eed366c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73704c6fa19819c38cc726f0b709e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d43925f59a42c7d40c1011d671d673635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59790f3afa7ffe78f992ddff752192e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f94fb63966fc9907eb7808bc9cbad5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90508dea05a664cd41101948670fa0da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b8e00aed7a1564767c7b7bb84f812639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab635dc9162a6cf7b01fa7b9c3f9f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fd08328339ae328643ccc9d9d7e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d29138f86d39f79d3f49adeb2528642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491aca7d37c4beb8d65bfc6ee7e12f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bfb97e24ae0ff97dbe1cf4008b54e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d54898540d32f1b563f18b007b723a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c92a7996fb14d2ac6603f3b567881646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165243d03993cab3ef01ee053708940647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25fdf23c433aba6028660b5ab90c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbda8ddfe39256d364ad8c10f40f25649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124c67d3f1d7fd773c6d41409ae9cd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787c0f7f77393180ee79bca1f8667e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1edfcddf05bb76f73d276a806a9d15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bded8d394aee0140bbfa913379d281653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe2f4056e6b1ba098298320bce3e8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8baca18d1c8067b50fdd6df509969655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19d44537f25d7ec99e6e4abf19652d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c049bf8312ff291f756caaf434d005657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07094437b896bdbfd0c700dbaaffcf33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dffe4d2c02c76316a8d95c2921cc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27967e7de92ef037210f59743c4d9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f083345a159dce2557bd6f80980aa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67354cf0ca2080451cff8e6b76bdf50662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3cb758719631f0c35fd19accb4f52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cf8570ae45fb007a99b6f06d56660664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73621477ea68c2efe4df46bc6d8bb0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2fedc36e4dc58e0303d3a069b85af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13eec6ff4d249130d36ceb246f9658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1e2e2a6881654fae31b69c9da614668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fc47dbf9901b90fca69b1360648bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c2af9bd3fc6ca1251891f17623d0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a622bc5e2a68a3b9dffb09dc964cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08c75e95591d0198c0079aa5eb32fc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210911ea8f1c99a300840a4e8b002e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bef88219ac6516131a0021c6bca26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48597aff13cd2eef4f744b2038dda675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d993e5000dbb15cd65c97b0420867e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1300aa67c4e8c3ac17a628f3b02a3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5ba7b36dd06edce4f7f6ba9c5f02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18094759f296b5904e09f36c1afc10679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a720f11435968032474dbde4f2b17a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf47381f27a7fcfeaec1c94c0ac378b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a466140758ff150aeaf579367076b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61244353334ae43a28b11806eef66a16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d03b5d84980fdf62f92c0c687d38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c64badee51d796567f98aed995d43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c407b1a8334861b5da887a0119744686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f736766ee2b0887c25fa6e214dacf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cd8d402c786cba8100b688cf58adf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f27abb24080d84f6735b7473eff3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a09d660181af4eb2a7142e60af535690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133883070d772baac105a86d6421fa92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd82f027276bcccecd11668ebd20e7b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15a4126cba731b5e26414db6dc20e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249cd8e649ad7b5f4759ce5a66391c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80a31f75c5e720abc38248a74f051695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55243c54f0d7f759776c333a0ce7529696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b83c7fc6333e538adad3cfadb1aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb645f7630cc6b27bba6b35b2df4420698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe709cd4ec1a81cf19c1441692f92699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dea82a05ddc0bc61e9abb19e939e9c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b053d152ca89c3f826f0b7cdf9733d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311467a8e052c87ac6f898eb18241c0c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597558270269f366f0fb10f622eb1af3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae9975cfb051ade790172c293cabb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2a8c71a029de0a479c74a870d87cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866356cdb82b2fc2cf8ca78a67d6e87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3fb8c3723f48c32d4bbc29922ede707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa2794954917b80650b5d6a6785330708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2bb347023279f93ba6b960d901287709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242b80380ce5dcbbe4540d5c0fdd7c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ea159e596ebe57b5cfb95a952ad7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d54f3edd5a6b231d3fa0ebf3a7923712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2390c1e4ada716608e32144d068b8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936445901e30e74b46a22c02bc67cfc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffd2ff3fdffe6f6d0236a7804e60e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a06eccfb3c1f8f42252663868048716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e579009ae51f8e721eac0005367e83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af6030b6ffa2820e95c2c4f691d19718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935c2bbbba7ab7c001809b3502113e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66c4fee5870d97453838430836b23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c35e6a2ed7c6307aa91f753fcc7a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db65f2aa816ac53a7757a8d4f654f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9b9f350273a4fa642bcd5a1dcebf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa3bb6a8927458c331e26875a31bbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680058f8ad897ad54e0d0b90160d70c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681cc5c8ed0a6101e424b0f1738f498726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e026ef69d30be1fbe62ee61b349d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e9233f626959c102f6c35172fe8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b636583241c7eb004ca6067cc3f6129729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56715d01e7076feb6ecd32b033e664d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70e06c98a2f1c653bd848a963e361b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999732b2183f5fae45415941f1495720732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeed6cd03f9c9d3827ae6f3adf13d39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc4863f80079843a917edc7c1620b2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba934718510796375c3f27d2cf5512e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce7affbef797ea385dd84b3650a19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daf2c7304fc12756b5478d235ac63e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfed875d979beb1e346cb3f2a6589c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2842c8acfe125a1a5acaeb14581558739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e76d9739001e507eeae4da608054740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e5d59eb173f0b219298f90046e3b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52a33e458d3d407cea7efd1e33eec1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7188cc20e1dd995ee508bcd6735197743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0a3879de388ab7b94d92a08d7f687744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e2435d97313466b6e7ddd01b2b75745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471722f6328522273c620bb76194ee9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21e6e96a15135f91a3bdb32b35601747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b2b8dea2704c4b4311f1b7098e0ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44f58ee82a8127984ddc2d49b21391749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5903d9418205a5d119eabaa88a806750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551a4604d08701be063415c98578d1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef0f4300c94362800978bcb23ba54e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1ecfc21876366562645a97bfd6850753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9633db76ea4bb7a84def2affb4f791754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf61621bcb0908b82cb1c20deb9dd4f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297baeecb1a66ff0ced164cc68052b07756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e7142bc93b6e23e7d2931f9db088757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c11296a5870447ea471f97f09d352758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c7560f42ff1769b6e1f7c7568b99e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f8541d15bf78c54cfbf9f6065e46760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca376f62f42f33c91ba65cd2c3a83a5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3143d9a847b62022cef32376b8252762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055c53a92c29d480dcdf7d7ee32bb8f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e95a56b3f89f1879e76fa5a3a46252764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891630e7da36b13d5fa938b9888e3f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdf45919c932994152a053e8b464a9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f573da2043f7ba5a4c9938846bb50e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>