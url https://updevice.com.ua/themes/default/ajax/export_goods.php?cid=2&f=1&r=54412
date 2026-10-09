--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285043ff35d9cd0720087e8974b6d0911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206bc8fa8dd3229d378dfe7e5c96f2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92986c8f5d14db7391f0242d4f33ed793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6a43f7e9cb8f37e78f85557afa3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872daaed2254177ae33a597ea35318c45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ab284b380fbf926cc1b6f3ded30e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a715554e71b6ef436e2555b7ce38e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1fa15e723316d793a06f62cbd3598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c512f0507b3b34e6820806deb4aa2239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4686392c91c77fd4fb87a499d72ee5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb798f64e133c171d28ddccf77946311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d123adef4a713dfc272550c2c55f612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0fdc5edb37c2becef80496164a69f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461807d60f421cdb5771d657418b345714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc04e83c24d0bff59ceee7fb3381315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88634a2b41da3af954b04b743eec2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f23c4db0a150f5e07389959f9225c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfe8dad05adcf4b256103ea89c845718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977928be60a334ee14a3b991bbaa84919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeb4966a7fa412c101bb09d0b1372d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7b2e2c73ae9ffd2f464a2d152fefe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01b1fb6c3ad26067c54ec57681b1f722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc29f2950d301618491ae4a1819ab923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb116d74bf294da660aa90739a9d15b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc651d540129440bceb1a00fdd66025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9551925e04f384623a174cb270a6f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66873653d0c1ab8659705cee1bb8b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc5da5dbda94330f64594bd43850a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e265cc554184ef029f29b7698c571629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67afa97a7ffc41bb37d6b1187dd09630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de00d52f122822777a36dd9094b8e6531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cbca42d884b1922493cbee1855c6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10abcfd9a1c5a400ff2797aefd956f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960613fb936521ed21ef66258f56b3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481cc19d708ed49fc0f61797870f04835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfae1684067dfa2ebd4171bddc4f6fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145111adb3b399fe4e2041217699d8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef554ad13d1db335e74fa391f05df94a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aecdf7e51cf640d475254cac9c48e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6b4cfb347a3ad9f5f15cd77386f8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99a08c068b53ebf55826cb2c4b405a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256661fcdfeb7b5deb1e398a13a9a23942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39422bb27384cfcb6d1f37643a76be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4bcfa0146760c727d5a70eed7146f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af1a65bde0a6d4da94c9d2a84bd0a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bbaf7e4d871543110bdf7cf84e93446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee046a89112b351489ca7ed38be9217d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f563b3e50f3af9daba7983b6834433948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f2d152b384f266e4173c0e864907749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a821606e7326ac9663679843f63a60150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28c4718c8be32a68c5c27c6b4aa0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db0968f55beb329d348b97c01c80d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b13cdf60fda90cd9b330e9900567453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52c3fd61b5467ac1d4c33263b2a8a554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce512224eff993e8f3dc3939f2b2a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47498c551a9b28dfc5796c486b341f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0028390402a515545bc41ac327c0b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408052ff56358a7ba99ebe463a25ea858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f3a517d14102ede20c4eba870a3d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dd0debb87d18625640c0f75e2c26660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d577ad8e67b87422eadfb0fefc9f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cddbd78db46bc4f7a82e47fa6083662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e532ce13e263b664a7c602ea737f4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992352d8b89f5cb5526386f79f0d7b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c25659ccd1d6f18ff60485fd42b665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde358c507719d3e15b12a2eb697bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba57e69070090c7b11042a58e6424567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbdcab0ddc01de4953edb961bfec768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e546149d33429c8918ed1e89abb6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1c49907ff128db32a810c4d3ea2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080d70e32d11f99ccd98600ff0f28fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d249a897efe6ad5da66df80c207730c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d213e87b70c9409a599d74271d2da6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768e6f80724327d56dba1dde19f6c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1038ca5b33dc13a2c2bede8c3893cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c93274db29dc399559dc49a361af476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47a2fd5c737c6ff484fde8a728ca3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a66577344e5ab6249ccf9ce6f8254078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb8e9f8425d48ef3f01f210307028c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c022dbf241b7dd5c8f10774c1642c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d49833fdbe972afa6d8d3c00b80581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d8449dbbd1a38013dfc5d0f71b4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42980ed57637f842aabc33e2c23a924983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccff04248c2bb7a5e55b0daa739928384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26931c2873fcfe3328cc7c90fea4adf485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bbc1f917dc31c470b0d411782f56b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ecaed31b720f16307fb8666e73a4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f806538a8ee551a9ca0b72c4d5c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7574068912de7f7db1c4431735d9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b1c0fa5053dd11841e127ca29c09c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d9fe5faf451ec16e3238bd29de73d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2874a74439dabc2f01bf99427aba9fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d506b508a66cab3e87e682d1b7871c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0274d22d56a6a057a4ed50ec59042a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e642502aab10c98e133f78e01923c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadc15a7535ced24d130ecfeed2cd3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59673c93f9dc4243966cb8c9dd5894a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d993b35a2320ca84c0620f996db0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d6b736ba763c2a2e43cd0ca7868499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3f3aed39f892a4e3274c8883fe111100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60220fbd2fad1fd976920c17355d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54e10a209db0107b88663cff048125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc04bf219f87865206fdad8581428be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa323683b2d170ba03ddb93eeb2f35e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb8bce83d97c926d4159db3dc5977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc10149072da5fd5f01f503f7fdfaf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8f2fdb8f7753cf479337f53256c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca04ac5aca20115832f6d097bc8274a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b85132d2db91cba36bd2d47425858109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574160d69e4f0efb24132a3601e43b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190d148a29f904cf668e41b83983ad6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527717428488ef96394e25ac03e4a2ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b391aa27c5ddd1d8ccc5f693ae2521e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a249b6426272d3d87efc32ef9524114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd445f5afab2571af1804be67bb9785115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bab06728b7636e40a077efebd82979116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff7f58a20296e7a5d466b52b5be8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc584c09cb1f19b1fb827a3573b6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f023c2b642f0c8d4800cd71ac5ab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86d859ca363c5055b28702408b6b91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3edaafa8d02e7ea15dee34000160f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87233daa916fb1f41e65c4e8ed2261ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cfadf1fb77cd79798bbd362774e9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef68ece34a3c698031bac47c655809124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2aaaa2980c245c467b144be84395125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd740207772e3c5659676e2b7d0a06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cb7b462aa7ba7f7754a7f328cfc22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51176c2f2e676b510037b001ff6362d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385aab09011e1efb74832643651172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223b703af958cc295afb4cb7f9290e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07626789c51d3cbd58109f61279c58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fff9c2139d9859705507a67131f92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290125437002b114e7ef58608053f51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3b42f7000da5a70f853bcefdc20cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f743e82f8f09c28f897ed4fb1d6fe13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec4898a55a24b3c435228ba9a2b895136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78039330e325752c906a74fb6a1112137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e593caca3e18473b4d44b8f896e28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96afeae0e82e6192aac74cf816205b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97a716173073e8fbf661398f4783dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc06eeb4ee1a3f348b2e5912c287ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664437ab007e27f3d26347858710b5f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebddf94dd04dd0122b44822938c1362143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8be8388cabe907c2a116295ebdae83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6c36a641e7a84bff783ffbac36819145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baa4b2c6f87980cf473f72f0789426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5fcca757b8572914196f52a29910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2c1c8ad3b33a0262b776ca49b0b28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5546e08e6f9b5eb793699a1d6ac96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5ce9662015913480264e365872bb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b518cebe52de83ce6f6c9c4605a0f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bed801db8d22c75721d7d265d262e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa941bfcce327452c7c3f4a0aca549ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2f1620c5c6fa134a51b09b3677bca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c2908d9d280a93280106fe65090fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1894d648acc5804fbc0ef03451898156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e01ad96af076d8678aec594a27567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5ac44280799b7730dee12b6b3c3cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24a405e2df64d9fa2017af9a3edd00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c044db1140156020d030ce9a3c6d85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e4ab7d8fd945dc66ce190ce5fd3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e96a3429c437eea7f0d6d03756003162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4a2412a861a5f1ee3791914a44c77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8f1e5d5502609213ec36b90cbf02e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d3e087438ac9df0fb1025e76fa91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456399f17e977dc77ba6e592b53d575166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368807bb1e470e7fb5bd6f7ba7024a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe075e583e278a06f34bf78e135e8bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a51eb4f965bfaebc19930b6b53fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d4772aaa3e10f1ff05109595b3447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3717dd0468f427905480ff2a1c8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8eb6db6ba073efa8cf56d794bc6f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3966001d533ada0b21c1fcfd378e537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d07ae47120417f166fd65e565e4141174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d672e52b314ed1d18e768d5f198fbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231c713edb61d1313dc64b65d80ce47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dad006180cdab00c64c428fd240683177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5cc5b07bfbccecdf53464dc49520178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2358c790d16479a40b82a37b49be8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c0f976732c0ebff4b5e05d6667483180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb4e42f8be1ed6e3e741598e176db6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ab05d188e131ceaaecff6d2e848cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcf615a3f59ea1dd02b99442a8f6e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258f76eb357ad0643cd6362906e437184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aec920db13ac5c7a24ef51a6e7e7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d20ae80809f667a1de6ce7a420165186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9d51a5062fe388e1819fff45dde76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bb764d97793ae7fc8a54040c6b39d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3852987a3d3754223395a124fb8a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b295661b0a4fa3696eec94b6426c5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612236da0b458c540dadec14a105b9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ac5133e52897ae813d7fd36f8d3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce6abd14d7118d7043204c2246a2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ada1667326827c7f5bcff6d7ea65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992c7f0000ab8a892d7295fc1b44bd5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57b27a8abce3a37ce97565645c733196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f300bd3392efa12365bc657b9dc8b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fa38fb7f36b6c508b129ac0cf264198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c85adcc34e85acb2c1d5b752f7ec5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ce93763a4035b49ad2f2bbe67b33d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1769af032af42a416ef750fb6fe52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d55941094c6fcad03354204291380202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dbc7a70d4257f1f1959d71f6fd321203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aeee2376e48d8f195d8a3aba10a51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420999ff5f9435e84cc04c6d6d63ebab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d85a4142aac2fcd12a7c9014dc7080206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e1b59f6afc97683f301a143b9e7b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd7d5f73fafa0645579cf11dc4aff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b17e060999c16396a3d8959951ebb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64bb5f9fac0b2ef4b58753c18d2649210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190cd92f7669cb5ce8b2d2954e93e69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6fc855bd1179677343267d827100e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21df8ad4de5cc4f56199eac689d2b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58de33e8a851f6e41fb7f98a51fa1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3791df1bc2495b049cb803a151a998215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d49cc4730e2697dbedae21eb978d6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb674229b5046114181e5b04b18c55c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2a3e54755c443f4e994ce1177cc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f39967ea4e4294cdffc4d9040ee91a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df10b55590c0d8203c66b3777fbabc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2911175c0b66ebb11df95bc7da40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6683a95b050276e82cb6c72c3d237222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a316820674bfc3958b389b473e177d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379213eeda5b106b2625eb574b99aae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f3caa05e6447926b1d31b8e6be2d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d079fb636e04ca08fbf8fea1b7844d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483be9191427f00f1618031c257aabf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb44f92a58a34529ef1c49efe14d424228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863bf2b217d21ced3261892c613712229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81664192c82a1ecbd4bb17a546d34c8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2287bc159aa710334f224b0687834231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef8eef6f8630607fb9b714529768cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec803cdc9228b784523bfb313e9aa037233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fc22232d8a9230626db661f98ca21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67381337c9fd0fae72c69bb928f8ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783f712cf3e63febea00dbe4689136c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c031b36131bfb330fdae9253b64927237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86ab10ac27048ae97cd6e9bf895343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a51af1a05b4dfd0e19bb96bc9b8af2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1eac4a09872f6d3de5fdeb65e99f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24460f1d76f3e512bd65d674fb53f514241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d16ccb9c718959af910091e4ee2dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3486076b4464a20aa160df71a2151c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0538c3bf5058e056b3c963c08143b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cc0fd7b092979581c4666ab6dd726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c36e3937e4882e494d209b16e608f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4bb605faeecdbd4ce2d6712e2cdd0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f710d6ab7a3024464e04dc89530cac6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c710655b7dcbe915b2c244b21a86d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375701c77f0a8507880adc300053569250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4938b5dd6dbe66f0c183d3fa9c4f5d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb176ee0fe6e1257a97d524ae4f9c6dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6707f8822ff3b6084313e2e7cbb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec741ae0e46b42c42b092b7942f0c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a341354e122aa0f5b496a2a234bf0e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cece2e9ae70e9352ddf03b6c34615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84313592a7e3d0c61e67f90698b0671257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2c38bf39a0aa0458db26c359134c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335a78012bb749e695103da322859fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c93719839511d0bb3cc945f0d5b7a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6437c9bb832a4043522e108a885042261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4a57af52fa5573b5337c39a1806ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167a42a8aaf0b4b840384497c4eedad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882af4a3da88b5a3efb7da9cea0c11e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3e34183d014bedf168921ac1cafe1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f0e9ae1aca74407a427dd95b9f76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d399c9b22134247e32be83f5db7fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a1aecef0ddc6a9869594f543d548268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d2b9c5c51f1660df667761c84d3ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219579158f0f832920de9395dd0086270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05280de3702a94189a035d246c7417e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1e9af0b746838a89500f10d7849d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2667deb4d79f01d68569b350e6a13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a69f268feb77a618cae358b54adb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f52094f77c5f8b3d36be2327acc79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a7c7e704e8dd378d597589cc7d4f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af65160688ff593a0b47a691298a7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6d0d9fc27b904abc00cae14b0841c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364ca7a73de15e5814d2e1dad4f514e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbd0c709bc99acba25ab7a6d1b2b47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1421ce8b225b7a39f43d9a68d130b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6801a9a3d75fc427f5c1764e293c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e677720b2aa25a874b2ff83d4c43dd4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d17556c23ac634f77a0ed8b88556dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42621b4c98eea5ed8ce86c44c3b92faf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142b7baeae0a007295022d96fbf09c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1cf9d5fcfad2493c9432d739ec7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a2524684d1511094dd8da32dac68f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a4a76c909e843afb002e2ef7da6a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd508446fbe5064820520e5f0c16d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab4e8e1a92c483809cf5dfa48e044291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2406bf5baea7c8a97f8fb1c768ccf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a62f131ff62fffd9269d6b8c5c0a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3967039293b13425b67e86922f7a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1aeb28e055f9aae5bbcbb3fd76c79295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd955698042330ddfa93d263b96a249b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a28d4ddc7095a7e5627328e74f1c30297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0e712890fd87b6c41bd988748e710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be277a4165729af5023ae7fbde7c254f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d53c1af91451db4444daea95d2f9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55656c53abaf2659e2491dd4e990f26d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18a2595e16d60ed756ab46af79019302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5d9ef0f68bf6967dbe634c70fcf2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53adb29523e4f1ce576d640b1de81304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019725388a02c6f61bf0d6f3ec4ecf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c564a65213a8f7926fa1e283df6114f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54afa96ef23b01fb03ef4b57694f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ff1a13c18b8e76eaaa5f5ec6c4e63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e227832eb5e8d5379c18aaacfd98c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67427f8acb93f3e4c78fc2f9a4c9eb0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223f99b85cf4df51184497c6fe01f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9648133f75d14faf781ab53e88a2df1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439c813e1cb6fd0d92b182a82c4cd8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6afcddb539377655d98df9c47f213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c14feb27fe342df1a9fb603ca8b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b8b1903bb496a61d2754a409f54b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98900d9363c823c01765c431f9b556e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06387e7cc893dd64b6d6fac4fcba01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fc87eaae51da321905e8738c72ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e34566b38a7ea30b32bcde53ed685320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a41eedb29bb98f9438e74efae4a36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513936688338423182676c709f7e70b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f716bc37a24706e7bc70444160593323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dd1810cf8c40ad522aca835b71e26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442abab8395c8e4dd046e47c33ac51d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648cb4e8b7f6e59cf5ad3799b3a6a3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dc6c18f7942161c4165e50dd60264327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523461bd42cc4a20d5d43cbc0fdd7ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764c2c4730315f0bc2aa69cb4223873329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c390edb4a333df9b2280aa8c827fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccace4c31e5307f4a267cb17eb257b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129676ab6c2bff15779205071ad3fa9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defd03f187962ef8be0d7338b460dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d368fcab21e6c7b9a7c83884052fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c857a16a46524dd450061fb9f073b05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991e4f5e212fba45e834e6e1359307336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545ea18066644d74c0f5e7979a03838337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d97ed1aecc829f132e9aee71fd536338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc78796dc2540e9ac2df962a66c04c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244210d09c727e9f949e340d83a3ebc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc0e08696bbcf3a91714a3aa160828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c98822a8554e197bb1ca197b6f36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbe755166fc0f6e5dc31b3a482171c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1c295723a806ce57a8fb42bdec5e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a41feb65e11a03f13eda9cf730e184345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13a111b1325c1657c92d3c0e94fb45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2185013e8b543defbf4c98d00c9687347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc55d8a74d88f010e64f5db0ea42c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62036ca4191b85d20720958cbbb3cccb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c30b5e19b2f95c56a8402c4ba3aec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceff7b7945f5900a4d43409c7164935351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356bd93b4f9a1c1be130c497461edb6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd3ae58b29cc3abf8359cd471014bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9d935694d029e419885c9ad6c3925354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef651c40d194e329a69b6a1d204e8a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7b3259befdd26679ccc37ca5c0f58356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e5d7c3917da21a53354e8d7048303357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce32b0beff028fa4eec278863dd2c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eedd5f2a6714cf65dd653d3ea5b4cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0aad1be2afccbce18e4c10253151360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c2f3b5474abb7092a310e4ac4604361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83be59a0e2d2dc0d70fedb4be932ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a683c292d9f5319c79700af7f4b491e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6ad7ff84aa3e08bae1c6736e4fb6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867efdcfc2e28a2e963e1c9434abaec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fd512305a4adb25b9e6d50b18d2ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22562763ae9c4ed022f5b8ce466e1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b38c95f0cc0dde08bd6091a7a7b26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7709a64048dd362484ce405f7d26c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f658f50b8a8af90c3de524e9db8425370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c965c4da31217b3928dbf5e2a209f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b0fef9e1d494111182ebcf1f4f9ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793693ca0508e281ec3f409a1f2c5f12373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838ab743a585922990e5a52ad37e5a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d90a535ec7546e26bd3135195ce4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad84736684b391cc4231634f0923f91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e1b2ccbe1efcddba14c1fe743c83f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702de6d7b4ee762e26f26927ac575c05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b86a13c69a231aaf82312ee172769f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ecb3f11d700a3877e7328e0ae899380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15dbf0a4926d466a11bfdae23d4ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4fee568076d26308ebbc55d10b8ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41475446ba5145900ca3cf968d83561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc309a9fe5d298db9673c1c5fe3f83d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229076a19ecc74feafcd6c487bf58288385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec4cdb3cc24a49953d74408d1e8a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769dee0f78f41dcbbff6e14c492b39d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401deec019c879080eddf5af99039b78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20174392efa6d0df766d2d2b8300175389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae2b0744e5793a1b0b9e576816873390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb8d38b5edd39fcc8397ea7feed445391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6b9e7686d3956759f723d32c1c54f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97024f3a8540ea6b9857331d9604dbe0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23b34d5d8b28e8b5c2436cb9d5565e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2fa0e83f953569128145b27df4fd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7c1371f80dcf5c620415aa487f258396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9528f4b1ce4262a7d74474f0ff766397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a9aee843fa81595312dc4f562a6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e4a56ec1060593eca62ffc0daf1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58969e015bb2a6b591419c8f29ab21c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a062bcd7c5e46437e6e7a02dcd73e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76102f916929e323861f6849e079207e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e638342161528b8d8e4270dab777224403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085822c3cd8b7fe790a907bce62091a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003b69fc09ef3c48445f429e19cfa22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08fb412041417aa3c0e1629373111f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180235b3e9fc0ef371cc344bdfe65a06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493fdf0236a2a2936aefa38eed0cb57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690e9f2367cc94b01037fcf69af3c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542352e26d8528a14e209296b4a20e1f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913a0afcd68d67c91f82e64db3fe344411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77649ef78fa217d2687d5c792372d75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3198c3a63726d5b60c32c109210df44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a1f0bba7f88043f80a2e1c3637f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f87f5ac702e13775e2c266969d75f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902c06fc6d2311c4fbaf829c4220ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfbfa3478a9b6d1a54820a739fa3f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80731ea661f9ec615356ffac3306a276418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3741930bced35ede47f875ad5fcf50b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2173779a577a9af3dac65f377767dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c74e65b6e9630eacf2f304262528e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86bb56dcf9ffb2ff49068510d80d10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e065b008ee8139ba61a873fbd74374423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda533a03630d8a5206b039af77406c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcdc83ddef01f2094e571ad6bc8a7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486e79458a5e2b36e2195b161766889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79514122a79d33e7918be4905026b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afc8d43ba39129f4b15bcbab2e0e2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba499c1b1e1b63c2f07e3fafcfca00f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0fa28b899416df83b983b2c115f13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719050282573085248370fd37b7128f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944af4ac590276176b6e1a6db8e38a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9f868c7c3a4d3c8c9f29e7a6b9cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf5fdecc52a1da64c21dbfd0469e6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757984d135048b5d5348b1041e025d7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ec401616d6a5967c557a637cef9d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa5c7bec979f4ad82577347192a675437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584d42929952129a10393b63179b4d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccca1c41e6ae1bbac909a49036170bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83f364f35c94b47607c9a4a8cf4e32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54057d21c3ea33c4a6637b2618051f84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d86d9f439bce1d02a4ca80450b6e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51e1877a3d4e986074267fd076617443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366215e6129bdef6b832029819222164444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15761c51bbd5f420678569319235adf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e91638d818558a5e9a8848bc1c7cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec922552edf82545ff8b98af85f6c746447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba43d3e3990cbcbaf5a7a9844cc54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4bd92905cec457d6dbc0451db3581449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2f2db0d9dbf8fbdba480e5b1cbbaa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fbf47ba047b23d0c383f20127d09b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030ff257a37093600af88bf95eb0448452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1930d80b4050704a720f58bd6b4d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786a67d571fe1ab6da2dd570e14a926454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2d0e0265ae514a89955c71efc4757455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f96e4f4ed02cb02586a668d1492e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83557c62b07b8749aa89dd9ab42ac59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee139abedd0dca880f953c5eb4a9ac3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617abdf8068b6f228e79cd8341a0296c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9171917fed1d2761e1be300a01401460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7ffa8d7ab4ee9cb6449153bf80927461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbe8d707e1f99c4780c173bd0faad3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50865bac1ea96a43943cd101888d24e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce59dff4e1936a162d16dc6829e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833cbe3bcf38115135ff2438fd5f695465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90ce7c441bf4b37c1dd0f923ef98b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63601d8a422e2da95b12a2acd239c3bd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d0e4e50724f891edf3bb2d09751e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a6c3e5b183d344f33e9c02410267e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee9a569329ca116952d43d8dcdff5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93b24180cfd6bd444981cc3c40b72a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4daf52690ed7f1b5de497137501a49472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d5c04e610687bf36a9fba995cc8e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edbfec4079c1dc1df9daded5a3bc09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66dbaa01b3ee5b30fee12a7d063e35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727d893438d65c70be12a88cfcc7f1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44302b91d97f238f7af092cb7901514477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bf98bdd08f208a8816a2e8cad43c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cda80bd59839fa24e319281c86e7ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1f4581219e981d6223605629155a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2f3326f0f9f3bbd09727dd6d4d219481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819734f9ea7b3241658fadbfb8c6d85e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64431ac4c087532ecb067ba8bd000c78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141bea6b8d2ad13a3b649b306d217cc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a839b626dd726673c95ccb83870296e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c01100efd0de0c74b5586eaab64f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03488413e2200d5abb7003beb9954141487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f19ff3c3c8f9338b25bd255c24930488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97041d2e2011a72fbc52cb4dab0346489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b585def58e821ca63989f1f3508dfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a14c48dcd2b6b94fb4edc854bb54f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf77dc5e431ba937c7a78943a2c0b55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568303b34b65f71c5be85d27c44cc5f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db86c181672c54d96758fdba67d26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b87e3d73e7b396f66717183480b9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b239034cee6175f54267dac5fe0063496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5e6045e4bf12120f6992fe4e621da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd1b1a380e329a1814ee6675f015f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbfa543699ffc50ee499ee05d071ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbc081a968dbd379999bdc6c4d7356500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afc4eecaa75e26d31e1539d593ae50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ef6ec9665963aead9ee169681351b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5bc11a862f518b7d7c894ecc75e94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7631948af441e5eeea901a550a94aa8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e716efe9843ad06eb3602ac1038d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5ee87c2bd1da8c0e27975274120c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19db2cf25e46f16417e1c259f3597d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf55e35c164bb3ea2d695f5ff8eaab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5402587b942d8802946843967e58e5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c930512e0245265c43d1a00539e68f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d955d687d5d4a53e680b7bf1aa29e87511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588079b615ace0b9a8c565a6b889af0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272b8dc1add74b60ae8f4e0efd22ad2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41701b0e2864d8087cfca45569a98cfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc922c1f8e4706322a42498ed0c205e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba41d9b63fa54695bc6a9c1de82ffd1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63170383c534023768c6801375cf4f9e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cd4ed63a9cc495b23fcf86816353a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8045d525cbab970c6afbf3705b6d8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbc219fffd51f4e18b275c15e2a1cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd227f738f282ddeb004ac69eee248521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085430cd6b95aad2cc7e72e9bbfc7fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaebe91712428730769fcac7f3d1b1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596cfd7e5d99440cf2cb42ba4e373e76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef7cd182b0c05dd07d24b581885fae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc274b35082ded86005b523b1f2c07e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a7b491c95c131566d060f6fe95ce4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b48131cb208ac56c339bd474e9478c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ca1a3313a2d37545abc8800e5e94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3cb1855b111d0c9094d54d3afc836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439194b06fb0b0409ac2fc9df77613b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a8b073c165cf1aa362400efc54df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ebdd087b7f6fcc9a11479e095c2b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab225dd004ab317f810b75aa2e063a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51903a92f04cb83a187b1e7c8ddad44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebb8a2294f7546939cf75b9a7a230b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702d41e38f681293a0664d1bb0d5a10537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5ecad8036ca552a537b46253fae6c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cff09008df07ab8f11281874f9461539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6138576dfa22eb402e69484f12ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4866141b180f09eca244457ebe676d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e952617e91f2467d64c505f99072542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc23f179d27a0fc90341c521a7f778543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a319d21e2eec69da3c113ccb36e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30c2002b49a53c01802aaadea619f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d0caa79eae473fc36be4e45715813546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1962b7592232022ca6adaf3174708c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb37ecb559f811e4bacd970beb4a46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdede7f19f9c6bc46dd2134e86432cd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310e1cf4e844387445913a000ea859550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eaa51d9e485c5e63de0c9e53bc46f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ceae41e6f75c70d9afd1c1a16f7fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32568ada0b7c5542da174e65da88f12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986be742dc1c905cdcddfae5797128554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c3fd6778a62444799a9326018b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d15abf3794cbc8430a09ce72bb8057556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed316774480e16a4e113da72b4568ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240eb02754cf41c49038247d55d29e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15d3d11f173835aa7b78a0179d1a8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597a0d4de95077fbcd13026895c8a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e8b2c9f4df1ea07ec9d7006f3d7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fdcde01450ff7484539842653e419562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806bc6cdacd2a94ae4c0c54121325f0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1ddba0c860abead4eafad69233133564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379021bcacc1364ecbf232ff0903cae8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd129272d388069d70fcff408773a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afe32089ad56c368df95d288757bf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab1319a9c26068fd6824326fa2106568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ecb6c093de21b255c8a139066451569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48eddcc0b80560e3bd4cc4c614c102b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7bb366c94d214799d075eef580cba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d89b0fc594f166c4f9c25741c5e096572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed0da55fedd2a2cebd6a6be1139d99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c763dcf54d4b2b469d5ffd589d8af0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01657f1821dbd37782c74629b1064e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7987c8526d4d1d0ea6b4fa941d6ff0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275221af8b8849f78ca50dd077d12af1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7160742ae0a08d5678ac95e6040160578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182da012e9e6accd4fac2495323b1ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1713625653460e2dbdad016dfff14d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314894fe3059410969cfe5285b80649581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f3f726c2cca692d426b3353cf5b90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10158b1cd4915311560668970b0428583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2020a577027c0764f8b7a0f5cc203584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5a1035469476f6151db676ca539c3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16270b7ff3e54212682213a37027c5f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537df792fbabb8ceb2b8c1ed6575efeb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7374659efee107808fea9cbad9ea9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92638f1daab0836a92200fee36b30ff5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700756915e13ecd0e825812951a855b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a079b039ec00012a1f48d8584871e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fe7d8a0c976b78f77f21cace118b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47abd30d9e1d695f594717966c0205f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb971cbff2b1e5e3685660fc2c52230594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c758f79ca1c0fbbc1a37c8ae1f58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240324332a76027e3df6ff23e47142a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712f49ce5462eda10e90c1c3f7a085a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece17c811fa69320ce41be749115db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278e0fe778b7649049bf7376ae0d23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a24e1548dcc30c13132ffb825673fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3b5813ee72f338904338643f9e476601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0da674e4f4de9fd44b3d63d1c01e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d947e417fca1455d0dfa036b2d8ad71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d302ae68972df27b577d0d3dbf09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13e54f2fcd723c69edb79179dd02c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5bf220ffc1eebb586db909115fce2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b851d2db9e4ceb013d74415e85f6b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb65e05e4916c060b0dfd17cdb2c72608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65536cff3dab3ebb25d2752e54ee0464609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb79ca489e105c7051660f16823e07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456e21688c2aae92e46b0b3ca9c053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb51ce0855cf078104ec11d428cba3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8c858e32d9e242600ce4a81e69b7f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f7eadc04ea114736e041c3037fb3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76e8d66461cd0307810000070ac75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d58cb4327356c6be484f98b851fce616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30051b17fb3f472b0a0a1f054ca03e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c65361fdb4b466c8e1716eef93984618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cb490fb69b2e54202edd00325748e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa3e090562cc65940764f84fb96fc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f681c7a2d55378c9df1ccf8cc3a2c5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf62583f92649595d81c64ae2cad95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345da29d36fdbd75d186d37c52eccc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60000a78e2caf17e979246bc7a1a4ec8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa76e933a9a574a2eaae18b26c525a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766524f5f87f1f5024da611da9930f1d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642bff465a0d126d5697febccc1cb5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970e3d6a7c5cbcf3e6347fffb2c414628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191f5c3a5d75c10145f8e83eafa0adc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b21dcf1d8e2b2463da49e5ce2c4f0a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73209c1fe5d7c65c0eeaf1315735717e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e36ec9c745e592f4111c1dfc37919632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedc91866c013d9d9b211c22f24765c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edae68d0555a38a2cf3c4f5fa27828634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417ba21bc34c71e15fb698447c7ec32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed326b3a729f9fa60347004246f0c40d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ba0ff455ac4b3b531a96c798a9177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9e24d6d20c7119775939345b03dca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea31e80968e2d3c68b1b0ede6d7aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a131d6aa45113a451e052352fae13a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf1af183a65281de98c3637c8a0b44641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455ebba54c93534d0152c7e25a35567642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8986ace2ca788af0ce7cc9f4d46ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd5265175c2d74bf445fa3fbeb1004644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cc4e673d608cab89a230f55eca8fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b63e5f47920b8f58a8acaa221a68bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a4c837a026d9bf86ca6724fef4c6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af0f86add23b4ecab18604d9fb3fa5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d3b67909c2d8d3165103be702f4f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95741acc273e49ad5a81aacfd0ecf6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8958c389c994d5aa1536f4d77eacd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081cd885fc6b13ddceb3ef343ebcd33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb541112be55823695716943d39df91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee01b27912a3b0cd996a23517788b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ddc65808dd27c6b7b7a09d18a641e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02932a7387d8e0fd5f68550e2fd22525656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45e20ad9db28ba4e3bc9707397fa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088485748bdc24c91b7d596577f3c9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5336ad521ae608d640e19a34afadd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e1c1568d8573d8c83f9103d59f4e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a72eaff357a6ed4ac94fc2f17e736661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a25441a1377bce591ca9ae75d538662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5627d0e4666ff013e86824914da26f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff86d27a546f9f0436e519416817b0f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91108eb93ea260e65f407ee869e084665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a10cbb5753d483e5a645b58008eec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe916f96d81e470124d23871c5918667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7f4cf15ca8dbd02bab5b4929ae0ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492213123d0b05c72f42d76dfffcd793669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cfebe4ed2263745ba779de917c1b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cffac7cee1b0430d387fd78098b5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d14d779d76273109f6c4be64db901672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87478cbd4475c60e94261edca2771041673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595cf1753bd3754b968ca33ec87f06b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ecf86c8b24f96a4f701edd05497c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6ed921dcd628d5ec0858137607928676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aef5aa462bcbbdc9e907b11b451bef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dea2d8e2bb6f8d4b7a141b420647c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e15ef0d835be37c3667b8061a008c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4ef9e14892a2f4c28c805736dc2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f10ca76a084a5dade30b4c53d922d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a2c02b2fe66585e2a7f08c6f513c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff7de9b5fb21d82d6fd829857bc865683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859a2a916ddf4b27bf89f3fa349fede684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe17fdbfbe43520f3f20a2d20922da0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9005708f3dcbab6771f3e191719bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157227199dcac767c869cc9bfaf367e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2001bba4a30866ebfcd2782b69a95688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fbb6f6b20174415f6563730ea568e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531687104248c3e5a6b1a94b14f7319690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aa1a36ebd4f264db3520d416e2399691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4d41f385fa160f7f5fa63045ac004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df79799017aa020d1d8555635b05ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea799cd65d667834f938079042d46e9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d30dbd70dfcec71e7f27c8c7669e91695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdedc422693a39ce84a4f801947ce1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71d26901cb49697fa209e50400c55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43655a60573a8def1ec4a187a8f9d7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc9580760f1bcb6d182811afc887a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85361730c5f3dee934343980b36ac2ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b414ec5c3d86c3ff295a19561f294a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67984a3b8c661f74acd964d6651ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58ab1f22270d1f009ab8adddce492b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ded2cd2c9ea081d16e92a7e501df8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e290de04cc8f48996e24ad82f49c15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12895d9246b199ffd743849a9b89a62706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175504ec71e1626c950b28433d9729c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed729d110905ef8b873449738e134ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ee61c1216934df9c8c4dcd2c71230709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3c93e36b8c9769443e2939cc61108710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4233141a253c08bb28b657481bd12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41621f1353340fbf76e9c7af4e872712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7860db7c542bf725332a42f977f313e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4d2916757fd6242d8960ef00bb02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df3825cf6ac8a1b063578bcc400beb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc3ff8c009493f469ea8c23fe71b3a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf0fc7ff4de8b465aa64bea1411630717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fc37c4ab4319a4d04d09a238f5bf0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587ab519ea30fe6b26b9033294ef28a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4e9232c6733820fc8f22112de9c57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124082c4ed4de96fe37d6b7fedc2145721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8ad53ca9a5eaa79b3487a45a5a807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439df9ab691dc3507815fef67947e4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129a4cba21f3532ada6b834db6c955a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271a1b95adf731832522b031c56e21725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c6418bb33c6d4bfc04c9d0e7fb3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146fe388cd82f77a7c528caf19415c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7725b806e314691160aa174f805083728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2d71f4d6dfed33a31eada1edbe5f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0c00e3b64e66d5bb7d38e3fd209ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8a7890f635a7893ab18e10d275cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9cd9904d36fe308e6ab08c1001b1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b3b4c1e24aa829d62850ddf460312733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389ded31b6e505485251698167b914fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb4e192844e212b529463096f1e8b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363a7d081d6fc2ebf7b033c5000aef0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5573e4758f6b1d70f2f9db4a40465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08555b28de474dd7f03b372d4da41281738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97f277187203c19cf15ba088e281a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fc95c370747070e0da23e2531d8b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff782c3ad2e1fe2443c8f4df33e26741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe0b617f7948f67917ff0f2808951a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fcf5d1dca7f25ecefd13d9cfee74b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d9449e74ca32a82ed51a7361027e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825d4067d30a58baf6f401156c801ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad240cea5c49274c44ea67995044d99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd94f9b17176ecab596cccd233da07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a473c526b57da93a477bb46f5657a15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec51e282525ec90e1a583eab94867c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5e75e4a50e55612faaac1cf6a0f77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb628dad3837c1101b463e77e668a701751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb630cfb5a5ee119de2c43ffe5db6cb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e33790cc9d3e203f47a06aa00e7b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c55e269b508aec260eef48ef5e798754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9cde21793e84e125925870f3cc592755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a38632af04de2cb666a2965a9d6a57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023920b2b93ed7fbc1d93d5688ac21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997cc19e782abaad4a61b1bc043257d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d01b55fb91fa5fdcc2fd688dd1fb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa040de13918e4db666c6c3990e013760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1c19a7ac81f5abc3d9d72612e29b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a113609ba1127849b90515dacc974762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca884916e30f6c80bee8753f4dc6336a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab0a347484d520976e8a43db8fdb3e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe319ecfa8b92db024b49a4bedb36cc7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7e82792f687569ae132f4b286e2d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053b5b5629c5a4ed0a0156b638d302d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94978aaa70b32623df315823485d508c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e351da8c2fba4e9e6a9dfb164ff7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087facb3ab9346f86d23393d80d96a9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e89f97bd2de0694d8a6b4d8d0c72c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbe6153ac7560c812ceaa00b5cd505772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0451477867fe5cb4fef5a7dbc2fc79773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf6828f5a6cdcd412a3e1ed4549daa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed89558faa4d46cc20d3f7ef265bb58775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e1fc86857bbed6a874b7bbf5d814e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7623ac6f5bbe4f377bcc66f7730afb0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698c8a264ff072a658af9e4f8af9289778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60b3efcd16eadcf84f742c626be2b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23d91bc703c96c2b87e326aa6319e0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84137d2e26965c10b61f90721513c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572359969d1eb4753a71a3058e03b80782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439847c273b64201554c48e60cf6e24783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4c30e63d4e360efc24265e2c7725784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eacdf7990d62f73a0baf2ec00b1a7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32edc1556b15b73889c9494d9e65f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c6d7a6bfc6de292f5b978cf56a92787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359521fcaba3ba3b755b0c128f6abc6a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f170722ae6f21a1c7b2ec12422a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db990d2126f7158e99a1cff677d02ac1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68894197efdc2381d5b6e8b7e1f74204791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160546a4101f2690469ee499346fd92792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7dd2d799ca24662b5089bd96b7837793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3678cbd5983ae3899640c3e0337ef15794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b22dc60e59ee7bd23f90d1aec77d4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdc8134b5f861166af8bd67d4d262a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39bdf7c48d3ce4755b50fb4839c6c7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fbf2b5925b094ba9052158716949b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c1f9a1ddc55223793e0781c8609b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd122b44f322d5372790e5124740c04800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cc9cc1a447c03ee90050a261b671a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3102e3b9f051de13e50ead0503e910d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1cfc9aede796dbc7886e0bd4259e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16585914ffdcf51402dcae7684394224804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2829c0c5b6ea0ef2f7d2c82816eb0e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8abe1c8105e08401f04ebf39d1d5cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b1337c5db433eb43f6b50ac5894f8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad822604ef90faf507f8db93bf71aba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff17fee34d72111e48160fac5ff8b09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fe7c6eb227dba009f9b20814675dd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deda5fa8c062087b4497df8149a581a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdbe3a570a9c5cb1256444186f48d0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356245cdc4cc85d3f2d7b812cac35a65813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b2538d8ab82bb6a4c5523f58599b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007172d1445f647bc3b50c4d45c7605815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4916c50239d77e62370a680143154816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444551a1b2639298c3985b3096ab415817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27952c72d7414712fd201aad1be28c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3accc163baa7c221f3ffc8ca2bd152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3b4d0924d20c38395de2a141a30843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c48b50c45203db5fbfe19abdc74684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92da61de88853237d9903f58aa6c1f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f654c19b8e1c852f5200384b1f610f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67032183b26f85fa2ac4160ea4898ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ccea525b69e0ad899702152958a338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad5f925cd2b434b4ba3e84d8031a59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942ef48fe3d9e0dfd0b02877ee903510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef631cb6e2ec0c7c1016f8bb9290411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f85d66ca62f26fee923263d71020712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fbb8d65497dd4671051fdb253e32513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1f0547cb49eb31564c76172190cc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8b6bb63af950d29ec78a320eecb7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eec25f1a009aa184ee8fc0e9dc36416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d933e24eb8c85e698a0c2f0d325f83a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ccb4beda43214e01f494f9d1b794018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d94ff8d31b59cba3afd1280e0a21119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba780e20ace962319ee90af7600989ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90dd77f0e432aec1ba3fc84f9e9b1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24635144989e99ba201502d861c2db3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8d7d303e2a16cb20ec6259a6997c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a246bd19b9e66bb3e6dfcfc613cc7824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d302ee5cc12c1ad888146755539c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e173d1fce0f661ea854992d10e2ee426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520375a7ebbcdf0f125aa36b115362427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da31247bdb079f22338ec61f5dba90428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a357452f5649267b99b6b87f2c6ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e7c94d943492b153aa5ac29b8b4cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44032adb5b5ee0b021a3d479800b5a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4f0108673e2da5d2d428f47fab1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7bf2402eb68b50536b2bbc157320633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe67ce410d46558b4f97e8681584cda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15794f7cb0ec3db359103840908b3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698cb31a1299665d005d7bd7038048436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb3b54e94178c2eded446d94c0db5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a38211c81005fca00c91e802fed14638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754005be087360396de3737e54b9e1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786bf160f79fa6cd794bfd9e48665c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327395ac6adf2db42c263bdac77b68041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ba1d362cc26983230506e23d1798142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea64350e2e6f140c499260fc31c2d4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76805c55e69e9712f7ed6906f1adbc6544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d117f77482cae7c49dffc25b5ff635e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5475561003cc39d6b115572a0ecb8d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef29533bee350e9c8386f73d04e69047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bdd902f152736761e96949b33c09248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4668466b60fc234182f6670cdc6f66e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e219099ef80d1f818b9912d6ac84650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be781317de951cffe5451a9882c9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93121a639efdc15e96867d08291804a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a898a9c0cfde44606bf584e541d3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd160828f54aa3537849e66d8c00e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea05ad7f1e0e4e277783361dda6bc5d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e517071f537a00072b777d519d37156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342284e07dbf32b1ce5bbfe50946a70657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c9389c1a8b80e3072286119e7c02258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37dfbbac970e50a1819ccd5bc4df00759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc813a405d1ae75e2cb96e4b085c8c7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c043dbdad963a5700d9b388d09d3cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf879d3efb36883e42f001c833f1a3e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b1206715d82db8d44c18f62014e3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05db6091a57958fc7836198eff428b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d19db3cd35e715c49348a8ade630765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92519cd18764b113e361c0ddeb9e116466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb06e90e182c943b671049f27d9f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f186992b4dc5be498ebf3ab113cabbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a929f1e4b0ca30bef02dcd0e29d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db534a45c93f740f220d5f29a7afe73870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af10bc7f50f0a95a6418fdf6b93a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f86465f706331035fc9457a92850672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad9ddc4a04b4482442c76904d911ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915615a5a1508267ef62f539c4bafb1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de290cf3415d562b3ff4e8bfc2a62075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4380c5bd4079e82cb514fde1df6df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633be0a9c4b46799070d9cbe4dafb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a611a1e5183b3d78a45f8ff1a4e1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95298e250d68019882028a2b9723be9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce6cd35f553fdc5a094c5a36b31ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50504c23c4f84fcda0a8c5deda1c4e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfd0a205db7f4a3c4aeaa74b60a0c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ab16c214538a9955f80cf6b77a8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ccce714d5d431e685618eb0bb70c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82212b6af9d9d9cd41b00128a3220e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c785cb4689634cb681694b3bae40f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041974851f6ae76f8a93c738837b5aad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215db2833041d1188b99380af72af4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218d1fcecb0a323511c0cebc723fb9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba2ae6b112e4d59f5fdaef914d1dbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9915e9872f1ae38111729e4d073991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868894961d6a1888515366ed9dabb8d792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23ab49ef89f368a0e043af1f61eec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969dc79bb6ab45a3a2ec162f34c646dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf67846cd878ba968364ce6e903c64395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f4bd694bea0c07a43c963ffbe6af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d26bee55da2a68c44acac1bcb4d53d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4a14c5c3869a2ec6a2e17dfcef0f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee44d05a1c0e79c4c36055ebe74a7399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803901954c342157de72a4cf8dab119100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f65bbe3a645453eec85c7bb141897101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b95930c0ffc95c39e4a9af03f53f13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617436edf1a8e737716522ea0627160103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef0a5606a313c8c19254b061a1bc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69eb37d61e8c5eb079651056d77d3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e5955548fc6b5438475cc13984a0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a62d517e66bde8f043e749e05b4d5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2d61d580f0329b17a56b9aaa210f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa5a8a869ac18eaed7b841d44c90d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf40e3b233e227487cd0bddf3d4ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071beb399be78b4386194a807759107e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0f194f21d4465c4cbf594cbec8205112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176961730c70a228719678551421235113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db1c9c3a965732ddac4a4ed1aad807114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98bff8dba4a51a76f8800826be120d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa674982dbfc79227a0c8e45b7aed6ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33517e21b9d138e12da8578a7d9eb7d0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2c199c95a9c65e323d51948511ba9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e9f5d6cb82bfce4f3c7fc9942386b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41637a8716ece163aa4c7c92ae91b554120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a1045fa27e708ab6df85422ad2c69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a4186c3ac14ed7459f4e887e3e21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ca55a61a63f137ab825e83b8562e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d1350f0f48bcfe10de1475f484e72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e898cadd411bd06f7dea5d622380369125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12dd120d9ca22c01e135c72684a01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0332b20938cd61ba6efecccf26062b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fc41104468dbd5c2d2b4e879b9204128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71a7d09fe02c232b446718ea144ec0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3756285470a374373e59941da3882130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3c0b927d3fd2f149a6e0a6dd2a868131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a877b8bdc0ee64ac0dcc795678cab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2a439f5df13a124a6e5d5f12d27de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d55f53b5ace0edb98c6025d3bb6fc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6b7392c340f91d364f6b6712ae51f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c3f00288553668a7fe9c8793192b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce4a120841a0395e825d9f741269d0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3e890179b1f058c2d5829314f1713138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee81b9e9d34e087a381bd8f988b5ad7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e8fb370664907b1a7b5e4d69b4d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace38fcc8ef40867119f7fa294ccd96e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1935bb1e3ede80204b739ad79d41d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de6126619ad05ef6ae9129e28d802a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be127ab5b28e550f123345321d052a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4bdc25dbfdebca076372964bc8c9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053a265aa26347a39456449e0119ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d99c0eafdc8599e927b89dd1132b55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd026ec29265e61cd2930fd9a347713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d94d7e3bf89893a81e92d4a22e77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58a132a02343ed2e90b3f0eecde12150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5fd77117e97eb1f11d11117733961151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc080e3a2b13627c20caf66d7da30b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58aebf7ed93730839dd36889205139153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8c78f74e07a154f5f088d3c8bcb87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49603123ec11b62912186a2317c78586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863182806ec4359c2f04b3c0b735aba4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e06161e2f7e367a5207d2f6c0d94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f1d71369bb922945665fc40533f02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb82ed05086d118ee791198fe43025159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f1148362ba5418d5c3d320f719bcd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a4a498e5088ef851734091d6bc849161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba1c9b3292a806b4196ba8d782431162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf0857a0fdd23e802d704e5195a0c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d75db71e4ba9e7edb93b4a33fe6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed906041368ce7fbe8627eaf149dc5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d80294b1ae630344e82af4cb7e956166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356a441818f959d6dc097c16be5990167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09175b48acf1ace5dda469bbc3ee797a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1560f62341455b3d23103615c0697de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0992d5a654d11a0f7cd61d276a32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8d75765b21c3402a06af8c72e82c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943806a0ae41f22870d15ddf8e73232172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174bdd42a930777eb1408d8bd8bdb2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22b29d0f9aff4095afa3af661b9ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762d8e0c51f11d1f661859802b44f8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e99553794fca35f2b26c312abaab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975adc0bc4c517da77e520930e7d1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfcf1b31d3367b82f35ad9368ef08a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331152e77f040a4413b785e1146f69bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29582c99f45c719b7b1296aa9aa88f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2424990c6a348f653eed21a349460181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc735d0a96129118cc84efa66dd472182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632170fd4ba197dc3296687ca42110f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baace06383bf83ec1307752c5893b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567cacc9985dd6b88000035d4e3dd50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f55b79f410a224932880c10badacd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628216d15c99eeaca5668d51cc983edc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2c5df71488220fdd17bbb1b9d7c1d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bafb65e795f06ab970cbcaf27739f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be34ee816b15206bdc1a2666b304a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d45af3bd831bf7c82847072bb2ebf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516ebe4b5453091911c496e699a1084192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cc9b7686ae94ecdca6d139dd31c8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5817b42d6ae45b5c50058df51a84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2840716fe6358ad8a79457f12e41721195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc7cf767b1872967773f709a88bafd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725384e4b675c3cedeadf94cfde2aa7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8424214895ae30bd8a171889bb5c52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e1688db81c9e8fd56724ab65ace6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4981957ce4ba242190fd565b0e7a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927249293188f8e7f54e574259fa4433201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6b42c03dca318adeebe5bd14b882c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ccd1354ed5d05427723bd35687e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4665dc4dfe3f299ae991603a7b3f9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be63e120b0be46f07b97b20a8b2b20f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec18e19e0a449b2fae43730eb58049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074ab66557058c7e4106f95e4168c2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c68bbe48115894a686b3bb0c1b37a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c0afa009e0faff6311d0d6294d47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0553f94b2eb616af93008779f2a1e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175313f0d2b3b745a9fe26684c84db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60b2040349583dfd123f0a0e771758212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404300374b2dce10775f2596daf779e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210933295b34174cff91bf5d0a77651d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f354f9aa9cea88da059e5ca811234b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f160af8b4d3b8b9ae122902493ecb3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857d444955063f0a94fb878bf02ea58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f81896f0d59d5b2ff3a15d3308610218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008492d0def82cd607b16c021f215386219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9184b44e5c854f5db3a9bd88ffbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c908f9c3b25fdcf542f2a6d7902519221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57254db262a2dcbaa5403832dc8aa686222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0909be694a20a1f3f85ef16cbc0e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec8e5000d00d1c1dda2cc75c039bf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0209c7786e6a47892b68a5aac8bd191225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c41cc44bd20e57973a314d4e04401226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95cbd13a6ab36a2784e3add01360ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2766db81858ab3aa194ba2f1699e489228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66e14f11d28b7aefc7610919c333fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b51a9ff6808d69047c94a2bac2cb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2edeff3b0d8f1c7cca1d64efea28c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce42a57be1ccbc71213e5f0dadcc86d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5bd872b38e29fb45d221fe1af3ff4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb4194ca6d8daddfd6fa17c1ad945e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755520d42ca2eecd831c6298183a93c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122ef42a10757c7be14b9ca7e532a4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff265c0391c17b0e768f999d2af3924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59347e5c59d1aa2f0a527f4896b151238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ee08ed3b9f5d3c769815a7b2ec647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc96f628015d07279813a4653dd7b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84bd09136fe7a2ce05248031551744241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b3f3a6d83a00612a5212a711f600b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ead17ae502238e4190e2778ede2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b623ad07f5717ffceecf3619f6293e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c1261e86a2d84a9027ff1cfe9746f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25313799bd3b2c4b97393a3b0404de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744d85609f34dffbfc3ecf105305aaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78062ec795b781583fbe18fc1d0b0e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499dadbafc58c95b3a396faaddf12af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce367eccaaae02f82149b556245c42c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc02c5c51dc3b676abe1d25d571cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bedd7f3021ecd85bb0a5e0031dd6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2429815ce4b33206ea6a25653e6fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f939d48545b72178705d3cddd68b06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781feae18ab0d39ded0e16d5723dacc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c2aea0341d8355f1a0bbd6cfc0bb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9949b1cd7ba6538ba224c514336e216257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6297bc765f1ea4159427157f932f67c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd37eb08a977f9ec11a79502148840259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018c67e1a2b16cf9cd88bc1e9d735b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f3319217e06c4ee5341efc6132721261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e2e988750f4c65dfb9fba0b8db25b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe4704a2bc093dfd824d8e39d33c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b9916f437467dc1e92428d7982bde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95499eaefca6144d2410f7c5e14088c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953d88b75db1c9a81e28390527621ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3aeaa5598f7d70d819ab57e2d7bf88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b72f45a74fa934306caa62b9260d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43d53e2a1d5b94c66d886346599806269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed8cd3ac537f55864e6891e448e2c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a71b5341762556999a91875fa501ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d70c41d05f7d0d6aa010e516cb84dc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34104880cb03e93a290cc31dbbc8e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8aa64699c737ea8a804bc4cc7297274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99d3d7dc5e75ae457a59bc0c24395275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ada14a13fd1efa4c1702274296aa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e080c0cec86ba8b8a34b31432c45acc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd4cc9069ab982e261f5e8ca90e3c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5701277ba8b2bc19d4ee2df0d7663dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfe4b031118250b32871b9a678fda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b7be61336e8d584c81e865febc518281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a223d2b721787081fc33d566a330ea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98834d527feee5c1463e91b7813b6bf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea11425f3935a7071fa826c0e0747284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f6644fda9a9068aa25d4b56d1ae8c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f54d9d30de39cba5585fb77e54854286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293114027469ab7540d885fe10321b1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d72f77f40fe470eb08fc2e44794896288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8f70a008b3394663a99470552694a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f5f5c32de72b4a0b6b5680b209d6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8db59085691cfde6d23865bc47557291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da41f39dc66f425566c8db5ee80cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dab1053ed1eb59580235712074928293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb812a233086665c0d179a55fa9092294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366587bc64b68f099b223832b1612d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ae2305282cf76169e1f287e8d3dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191ab3992090ccd3fc99e95ded46ff3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f885e686431c40fea0416147eaa523c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12391f4e9d461533179f410dee4c805299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8145aa79a54aa7a1c0af76b021ce98300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed9b44edfc4dc146c67d9667ad749301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f78e91fae1125c291f79e13339d25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d8a518c8cadba19d9f26d5175b94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c1ffb58bae33dd4f6c15071700fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db836d097334c84a4ad8f882f2880fcb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c42d8ffabadb698c1830f0367b9dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd2e4b6722a57b48933b7382e176f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3fea7249e21a607f7b8db2a4060e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c2b529d55f6eb57fc6c885409e81a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3e233acb70417aa960532ed17902c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480237fe2cfafd7e0874c8391eb2f438311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be636c64cd00ab5cb1f31ede968a79312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757871e8f698b572b7a372833a1d736313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b82e3bb11fca2a98260fec30292fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483f7e0afee0135c24b7492d0f2b04a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb070728e5ff7ab2c2b27c583d13acc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94673018224c838a20729de1c7d0e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca29ff80e6c29f9c1413354bd551d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26944dde5fdfe1b41fbb0307361895aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768f4a6fa13142bcbca6425685f75d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338549f37b323ba8cb438ab5681190eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d01dba7d3fb4c4c7419409d9a394b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f92f56cebaa889bc16a7dbeebf33d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6e3053dec71f76c490add6c5bdb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5457c704f26debd38aae19853cfbd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d091f6af4047afde24a71568ad0f7d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980ef57d73010e70b984004fc56be1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42967c4694830351c73efc99f3bd8a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f7b7be9c45195ac5edd668591097329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef261c6c24d8d0d3f78df534bcbe7d96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c60b3250380b8bee926ede303e57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196695bad32893c8de3d452329a49a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf3e9c83df7b46ef2d04c46e78ae7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6e91eb467d49d4bdd2b67b67c269c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888faa8fc8b09bc5949c1694c66eb72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1fbc4cc4b1d098f56bfef708c3098336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91c6aeb4e1897bfb472fc0f8d21155337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae6e484591ecc18cdfac3d12c305f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10706c189dc8b80e23f4456d4332eac5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936ecf2f9bada4c1af761d2dcd1f11a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c17185770f562fd6f2c90d489ddb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e67b8e5544e301e54099ff4e9bab4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54329e4fa8bc66f185532baed192197343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ef9fe569264dd14db67347bb72d98344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56200ae465fb7e9662045588ecc2706345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2aa7b8857b113ea686d7c196e6112346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d2401c62228d2c3fab847d13d9e9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9f71845c1d53c6384c4654b7f44b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c1b272322cb3aa8488909bda5909e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12267d7ecd44f91a40ee0e9b6da11814350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b685898ae8f91f4bd3bae208adb1a1b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1bf00941fc3bcfbc36d2516d604ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d87b4b4902be4fbabeb9718ef6fc80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1072c5e0e641bdea85e8b96103402e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040cfaf8bb033e16a3eb12e01de8401355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09285e4bd8b38e6546116db1a47ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eca94af527544396cf1998fdd1955357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392366ae3c548281838ae6e78c22246358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5b1f421ff58edf05b1c243db2d5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bc725457149885bbca50bfa1f9742360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae4a5dc3a8079ab8e11ede29d982db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed381bfc25cd4d1487167533e5281a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879d84a855b96afa9fab3eb3091d1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb2c2fc063469c5ab01de354e5735364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3402a0dfebdf0860f7213425b96e93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a3a52be8404ce7af55f1ec805746366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327baf748cf6973d814c1e4a7656ec3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ef72502633ef947d0687fe066223368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfb7fe91c8c312cae1b0b8adaa3c02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c06621f7ea2484f6c2201ca420c82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e01ff8626c950a30f012e714852df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9204a51bb345d5cb660a160405ca3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e03ba1f24c966fc8174ddf9cf5840373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797cd15efba6811850785b795b2506374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d4320602705acb33ce1ab80d548a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd559b1c0f0ba863a2dc6b943d454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e1f69c0ffc077ef49a0717b6ca7c7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b10c7515ed11617ed4d6b4dee56081378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7be5d2ebd619755bfdc17cf5c46d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde30a35df00183a3ef8b27bfd947b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c561ecd256b68fdda85d5acbd8c08381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6c30f58738c9059ff915c0c6be9aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23ee631253ca3177b2b21eee7bfe93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547e9f1b1ceae3dda4759de88c694cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b638ead75c1f1e6ae5b33d239d299385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5370dd4af839121a304d8d619f7d3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68943bc0d1cd8fd15dc89de97db1c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24b959aecb99a08a0981d9f55b2fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2173f31b46ead0a7b5fa7257e347389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b3fae3da0c16053f6003d46d3009390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb72355ad530d7c331e0dad0dbace0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ba4361731079e1a814e2de484768f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a72678a7510d77650e61f29874e0c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff0295d950914e8e0afed376f00928394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1355ec865148e93baccec75c7c6fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588dc0ce3a8da9b8805546e8502d869396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2235a8a262a637cd33bb33c799eada397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b62aa98345263e0d3e9ffca6c1865398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839331776e666116f516bc71abf9aa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef1481f48d83dbc17a1926a55f9b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818468719ffdfaca97b4dc024610e1f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaddb6b2b6bbf137f07ee40724e00d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe2a536f5e58bae6f9bc4d5b2769cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede850daa84c0b63b1e5031a06714df6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4082b9d66240021a774a0b385dfb86405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef690374cb0477914dcff56ee7e0634406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a8779bfd33ede77c36bb388e3c25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921323a7495bb3b1605ba463ee3d4b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3ea5040462384ac6568f256dcbaad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84918649f1fe9bc2b466a57336baf125410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bfff5cd78d8097be09bb5279ebdca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dcc8d3a0d7c2ae37851fec47ddb77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77ad4df20d64ddc4e9c21b3c996267413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed6759fcd8a85f7192b189b2f47404414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c4243ffae4746c803790b7f25d1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3acc22e792eca7fc991eb19359a21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96747cab5603e582713272ad76a189417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473e6972a935184725dad7f3334b10a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3c38b2a427a53e95e4593b6ab0c5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839cb698e45dac955b81c8379f0b80420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb405d0b6a34475c8a63ab386a28a9a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e45955302665cb3de46097c7174c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8b74e9d654a491f1844433e28836423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff56e7a5cb68b08c7a3ab97fce375424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a0213c22ddefa7274336e7d84c519425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95aae05d06e1d78a533549c1ef7008426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c50ddb0e6445448153515b839f21b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234903d2a03e800c96721bbd6c0b997428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a540db46e44f4dd9971d50100f8f01e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f014c829053d172f0c00d524695a0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a750352386091c579bf71154fccf6c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af105de3390087287a69f95ff158b3a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b4244de3aedee9729638840e9b8af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e7fa4316d633c983b563ac3739660434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324b2dae98c834591d4298dad97b43c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5bbc648bd056fb38214bd26c7f917436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647e924a9c5ed209df4aac905d8468437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313bdf3cbed3272389d69ae9d45917f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ba96edb1d0edee250b7cc5ff3faf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78507f239c13b7d394bf195d38aa0bb6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cecbfb7d8fadab9c71a10bd08e1c15441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78c650f2a21ee1a2d8202da3ca457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0466a52ad940b886293470f1cc91b8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e855e7d098a7f4203d998893049c039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed57986fa128df9ed229267e7ffbd28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450079c8fc11c2ef317806328c4a14b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2c15ece97c03f889685855bfa3afb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddb8cb93966f4ff2999a647522f84f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dabc552f8bbab38c727dea0ac2620449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3e9208e6734f455d93209c0409590450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2c0fef1406dc85883617bba321012451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f2056788ecc39f28198bb0451c02e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd8450830718eb83cd15c89d67e24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804b926c2a4ccc711c918eb021e428454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f2dc4740e8b53c13b228c11ff4ca455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a95ff85e269c13393e67057257f60456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30b6234bed5e4a5ba5723fac86889e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4a98036e30b0d98332f5cd42ecc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a46193d9ea78fdd5098e9ee788bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33de429907cbb0201477bb4e9ef462460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333fa3280f6e8bc61e56b573987108c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb4e84a8c151b7c051aaa229a51f21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a421703d7689b50b2ff6374f67346463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fcba1415b5fb46ffcd3b097860ade464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797319f725c3f5ff3e32b677d753e0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b698917855f57f87adefc0585e25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655886a446ffa1298ce4f2b035637e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8567613bd17428190e8ef2549d063d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a2be44dee7de0479683833baafba7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f9c3fc71edd2c540c595c33ae17b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40f9f4f337b5834281c493f1e503f8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6808f5840464797865cda5d911518472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241423586462614bc5857e05568212e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a4bbd0b85c3ff81430f8f53458c93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd7b0e9b7135e093de1336f27f6229475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b6b8a61ed9df833ac5acac6e477d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cc33846c8a5704764c877607c8e8d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734659668017c784083ba695da066657478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d83aefe47be749688289d56e12b31c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ee2cdc8f742f66df3fb519a3b7502480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826eafc4c28c8f82cbaf03b53317db4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ffb6ba55d9ae2f197b68c329f671482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0168d0d6c79e25a85b687cd238cbf7f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0eb76f285b31af8cd1f15a6aa7a1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d022fece54ff483db5ba6d150f45a94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ef0aa28415ae19a89b09f5486a2e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585864238a1d191c2ca5e0aa57b9ac9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da8f98f6af7a66ee458b37d3d4fffb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81831026bdbf23c3cae5df9323742d7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefc5b7b45c3491724f130d263b0d7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83fc0079b67a73705245b7d08aef08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e4e908d70194616453e36c82063ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345edf64aee1ca991a2630fb30d3c5b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57a34778cad8a082c524850f75d779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689aad02aff088338ee85b7b16c54b0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f5256fd74c6d2730351f2eba487a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52cd1c02e83e25594cf1ea8045d5fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0931e68fd4724a588a490c22ae9a959498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a260986309ef2f9d53304e92dc45def499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6684b6d04c62fe404c558af856e9cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a45d1930fb2f9fcf1e1f91c1931cf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf21473482e3bcccec9cf4ba12356f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5108abf8a565546af595f030f45f04503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea93d061ec024c9e572004e38c2c409504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203efd0ee911798e51fc1534becb5a22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfddffbbeca50f69e6b3f950139575506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e48225b2321f568de381b679501d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535a7e043bbaed0da979fc7f13f637508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c323e116bd1f4186c6dd9eda5ff8994509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f64dc7da9a73ffb6407fefc8d82d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221d36594fe43a535293e2aabb801f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598d46f1a298a56b81ab2ddf6932378512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc069ae7aa5c077b1a686cd627c7b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cfe378bea4d4ddd66da4714cf5bc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545dd104fc7c86aaa75cd3d96e60e90515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7832b5955d04e5b418770f741726861516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41aa29c8d4f3f68a15eec35bdb4874517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5e0bce132bcd3abce8a2f036f6f5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a7daf37ce8a171ff3dfe1c58adc21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a500509d7981947474e37077021d1a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc096e9aa1990c4434a8bcdc04f1f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666be835294616fba05ab161eb088d0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951564faaeb704092b96904861824929523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc5896327c785e24087bfcc93e7754524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247898479a9689cbb87fb0aec2f027525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4010c3ca21777bdfc8bc228815d133526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e6f0984ab5f07ccc66d290db363b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01881c3ea043788bd8d1e956c309632528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9646e4e0d8b666e4d14c739b1d020c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eddce62a6c5154a6481067ebfeaa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d18829283bc74df338a9f4fd0fa28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706252461298d81f4ad334185e92f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1595f227b14dce64525c9b8b1cf45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fda651925ec8e4fc85dcee19532aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0828bd1c772d1c601efa7a9b58bfa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4e10e3026a6d31a85b36ccf7a1d19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113f6b3f6aa627c22a760ce7e19ff2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e561004db185b7bcdc5bd25857dbf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5fcc68036df3c2110cefb05ffe234539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b83bb93d6da4116a0570ee5da137540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f58e710c11eca8e703a8b8ad8bd771541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa77413a48b52196fbc098c55e7f71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e75a0a70f49c111778ba74c6501db3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383df3198cf2c6240be1866d0ac7548544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988e69a138499b742890cf04e09da1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d7be2774830f5fd8c7ec8c422a79546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d3142987d8273088beeee3161d4e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5240ee6271cee18c18e77a72e2c0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2e249aed71f91c025cd6ffdaa4fa6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92facf926c9d10ebdfa6de0a02a1e6ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092fdba871a6c75dd2da090420056e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f39bba8d37911b17e26e2a66d1d72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d33e1e7e50d5e179918a276f04004553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20939c9411a4a53104ea10810121c2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5430017d9ee7abe47410c29c4b6a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed9bb6ad67d950bc6e9282520ef1ef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c53003ac5635ddb990a957177b2b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473dd84ffeaf223970d546d369fc244558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acdcdae55925ae6eda4f606497321c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470c33411410e4b08c56682ea132919560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086883cb0c1392cc5dd96f13a23bb4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b45ce7ed0b1516a68363c85a387827562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e56190a822725e8e404520449351563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e7d6846f0545d79db5438e03389cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8d2927fcb4bb916aa37250a48fe4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8ada349b1cff4800690e19bcbd16b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd0d51ae9979646461e0791f4e8b5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232fc6cfc7074fbee2907f7ba9fd1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849dda9e4a772ef964921b896d433c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a29eb90c9affad808f54ab23f32497570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d34119d2861bec1a6adf6ae4dafa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90649d4dd2d41f8b0651a438ab977b18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8c0d4a54e6819c6998edc2f05efe3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef45da6b1bac001002110dff2838acd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783941d9f8478927899a9f2627a1224575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe9e83d2f9d1d00869d9a770f6653576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156d85721c187e867271fa96ef93911577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411613f020740ba46ca6f71573f534b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c5fe0bcb282f25b3d0a8ce73304a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa41fa286d5f80de3ea7f3206e5c44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984b080f3861701aa01723332df8ce6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84769b1a95aac4b0b77536359379cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fa8b87cac242a3d97bfb462addc64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720fa964dcfe72e5e51baf2fed8f4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137231df4777855049ee826a033f0dae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7446402fc729d4598e2250a7181f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cae9b787591dd651c21dfec2338f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf5a880e8852f4e3a4d831ca31d91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef3b3ba6a78aa6e5669ed1e682f1a0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78fde9a68e6ecce0d78e9dcee33d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecee5a084fd2fc2d08b2c53952482d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2db64d9801dc6861733217c09e7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c76c816338f6c64620faedfa1416b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9180855e3c5ef8163c5cbfdebb401b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b26caac9d3fa88931b8e638a91fd4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98a78179ec7bcf66da3b54ca2c770596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131b277ff3957a60aa5bb5b3330fb68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e5d93b231d74cd7c8f97c9f0ba4a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3b25f7b7ed397911669aa254d20ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f12c5446bb87c437387fb690079aea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d345d52c749675c470a5fc10326a3a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b36ef82f3d25d093facc16e3ba7e9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3602dc7006f1e4c1da0d04bfca853e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9280a6c12322dd227b3ee75e40fc8d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49af6673f7f8594ea8cd3be84f4dfed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f563f43e8852b24d96eabda2e4ea9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8525a90c42407a65cc75104866c177b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59147e6a31c491b9d37e88abab7ebe3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827034ac312af906c03e1a21639a39c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3e74ef06a00a471a97f62331000d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c80f04f1ab489a8504e305e96560e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484a63d4b25b7de0412b8fb9e05193612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b48c83213e104e86cca9ed0e61bb72613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dc074546f1d946c4094c7a6a9431b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269110b0078b8f1634a10ea5befb7086615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa881d93b4a40d6aef69ae2743f70a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984614a4dcbf179147e0e84a838d8db0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2599e01ce8fea763aef1da32d1173618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae7181825b1b5f0844d154086ffdbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50650a3a56c0ef2e39ddacc3411e8174620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c4d886ce19ef7cf296dc8bf375863621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d450776ba8b92b6a554a6f17fea4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619ef96d1705882de61a8949e886086623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3eb7fbca3d1911578da1eee966ff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f40a2b5672974181ca848189f0ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e9dbac724814df6d3ce79c5fc43b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dbb69993c864b33fd80f8758343d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df490ebfb5022aaaeb6afd6ba3ea0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00bb33687078275e765ef3c744a05c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c664f11b3fd886abafd2a993c0f74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a372c19353721cb4a0507eab8f350631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042818038e03ef86f65312092b88c983632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369939a33bef2c3e169fd26cb2f8e7c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49425f4625aca142f6a2699f1ff0774634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5982f8c10f0f68c107783759630e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96d42dbd3c1d95b5b13f68a2c3a9fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d430e9cdee6a09ae0e65eb701246637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada47b23d08ea470f45a6bfa5a7dbfb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353922578c9cf1045b781369c976d13e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb677a8ef053b7f5927411877d41c9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820786be11e8b47f55dc4c6f063a515641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f93a4da5bb676eff0fe42237b8c46c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d329c27487aea7f8bde3987cb548a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a6a2214853efd59449a5916239fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f1211d28fa7b7d7e25f1e2c39278c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b59fd485054299b1d826da0849c88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb672a11e55a949265efad7b174d27e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33bed1285e9d8bf77ad1c401c6d4ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5cd912670aa17129d0284e4a8bfc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e52ee77a364da5473f8bad2276cecc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a480dc2bece8b35f0dac1e1fbb85e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191bf111f82598c45534b97826c955e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fecf627fe91948ccd244cb898c78de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658be2ea947928a28bb22b9c60bf2892654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a2e5266e8b61970edffabd71f181655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58831bffcdac3b52b4c2cbc54c2167656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef64ee47e4321da9f6f678bbc1000657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a149cb54266abc53e62466187bc8e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c88f3efc2e8d62317045af48e4bf6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9014ec834505d08ebd7354fa521b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243fa33f7a8031ced0a484c6f1542e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d6a472cd0729c56dc57af838326c9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7b6a9ec1ab5c261b880aa92828173663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95ec6cfbd7cefddc80efe94303f744664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202d2d05fc5fbe00934c7923d0d21b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8cce0d86d72a2c6f46155dd1d5186666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8fb2abb1dd7a3ce4df567274e547e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431f51ad9d7429ec6410f38388c163f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38467fb94cb6d5c40110dec5099dbba6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a324b1810333c1c11a4cd66fe5070d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278365dbf6863b7bd4ff2f931cd7f28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9faa5a642ed525970262bfbd6deaf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c2dda230482fa16bc21833f94ba8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76627501ed68e71424e61cffba0517674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74d997253dc6a2579b9b71a5ef12c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711a0d350749d10bcc693d21c949d71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e181097c37ce59d6398bbdc74f77032677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f2ea6549ecadebe5a3ffea513322a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42974b30a9540abd9c92e0331820d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c9d1f6777736167d4d21697b7e1924680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ca9a11bd7b8a71b796564a8206a86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be36e8a4616bd18c1c5d79bcfe00d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2767d247b4006311a55e7475a38f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da725a4229bc5315e243e9522ffb5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfea180a53bf27f13934ba83346291685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce933d12f650a148820238637f2b48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e831bc97908116cb7d47df1b62ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e699743f0e943579f78f4c1a4f19688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e6e0b7e42676ca9ce8eb2e74c53df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0ba83c0d8c18d41c3e0753f4b4de2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b20f649ee3d2d43e6a8a7b5133fa8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a35642b98d36136303c1ac08d142b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ead446797fbd0bead6d7ae048b07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544cf1da85de662ecd0d37cc838a4aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc0960725216991039ca50bf3715b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4bab756593c6cf64d20f1ff8a0cfd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61538713d7f8d60e355c7aee1c7287b0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c9976cc6a3b4b8e806352a03ac78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9cf382b9a0bcfb1fefba3c504f89b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920a01f7c443ee5a942ff865d08c86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d3b8d47bf10c1c37d3e7d913e1c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb63b95bf6bb6c7380d644bf03429b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3d0d4bf82877b41102c4de379f203703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3baa0d26068d921a9ba663d463211d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e725316da6716a2ad88b0352558ea29705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33be89c272fd75bbb81c788d33768706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de42545e8d9bd3de2e70fdcfec9ce47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c975bfba0b246c470bfef9c41ed402708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf181aadbd99860f09bf8e842c5c31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7dbd0bc814ee55a29640213708dbe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd244a0b2bb08e85c67ee80979791a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274322350119655b8053cc2e75ff7572712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8dd20ff6128e8609467901aae35cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4e7a6f1d6aa7504ab0add3db1309714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384046bcb9e4a5ab45a178640e0666f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993d532ca015e4201320d4c3d3a9d5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f5d0a75089f587393142a3b3673bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bdf7988172b5d74d57ee98cb64178718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8929bbac4138d80f0ab43d66117fb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7644cab1c85240a2d5f0730de7e61720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e4e7ed9f683b65f680e45c13a179721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3e002fc3595b32818896e14c6048d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027a1bbad396120282a1a8304f3d7ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d241edfcfe96698067ed4161fe9c903724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e72ac125dff8c673fbe7aa613b5dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e2896ccf2ee23d18d28599ed97f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5a0bae04e1b3de0687eb7eeb7402b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a5bc655d526908503a20dd7a4b67f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40eaeee57c7f240004a632d661f8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f421cebc7396c5b7373d01b9cc24ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc895de16e46e56ae27dc92ee10b725731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c31b10d2aa5ee32d90060a9bce26732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888640a4b86f69797d22d25fc3cf933d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad8880eec864fd2b5444c48bad1be4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf5e77a6f75ff430407bf3d676dac6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db5cdb51a0335ee39631b23323076736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e131154fc2cd2639a230ea56c1ea2cb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04024f0c7af2cc29f9e8cd1e34b49159738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c076c1a9e2910c7ccfc339704e02cb7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e2d26490fdf1d3b67b6de3cdf83a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a3611875ab3f5bc35d2d6a5315483741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8429b9a92a48bf11e4d367346df86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0ac3385e59dfa6f0a5310c285d91e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151a9f64e77b4674daaabb841e0a10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5d4fa5ee816616c0a464a40cebf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c83340a1eaec0ba29e0bc5a7596a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b68f3f37644881cae31d324e8cae9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aa738c9d69fb78cc9909dab167283748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c004a6a3eaf5fb370807725149bad4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd7121a50dc15ab5e2ec8e516d7af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f7e6e8c3928587399c2afb3344162751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e34bb8abe6b6fba0a013da42deb6a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90213c95823d1030aa15e011b6a83c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54c00639fc891d0e11d5c38dc5edc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94fa8968a039ad4ed27614fed46d8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cd41eaa9247dbb5144b1d110a3c56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd4cb1a2c351c9d03b5b2298b255d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726b7bd33c970e91510975d282ce76e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525f15189b18fba9be375880b258f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8a09a1cbf7ac6620e052b740793c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943a855f50868f41b9674fcba9ffe0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae927353a785e20429c9039238acb7b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89404d06242bc76c5556cc80f7f56777763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d967a9bfcc25e752e1f7c0d524c2e4b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc2080e8d5438e8918b31c3009dd41765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f451693a19f1919642f37bcf8817766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a507f845d6ad4e6a66f130bd76100767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>