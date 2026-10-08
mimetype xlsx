--- v0 (2026-08-17)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821d8ab84ca53842f512706f54089ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fa7d59bd6317a2fe0889602cbde352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50b98bb8d86dccfae00ad88128fc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4c7eb5e1d7fa83f609563d6a16ba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46b69381d9b1d258b48497907df0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d858a9ee02543857ed09c52c44469ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491652cc8d2961fbdbe822a121ecb717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bef5b16100d25d883acc06baad08a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd4818ea9472476dab8027ac6cc6639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e47b1456114eb7c3902c9c4b1c70910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16212ccaa7c3b323c5e1b7dfa8c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fed3f9ddee98996227e315ecea92012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dbf61d79196f67d44ae7c10e7dadd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaa0a69245c558c8e3f7e275a970a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb495d423a40a116e1c515d970540e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bed03c2075f66472ccb23660f577a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561ae71e6b278ea1d29d738c18a0edd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcbed7709f90ad3f27baf75f9dff1c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db218426635286684f53a00da28b16019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7fd0144340fc9fea8525ee20fdf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63fa7375e32e637ff018c86f434a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330225238ddd6da75215c2226f46193222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15698dc7a82af52ba12fc797e8373923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8910eea40158711dfb49200a312949224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4decdf4e6ec7852f9bd5c6408a176a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d756d010b17fda82618e0e5d4a4c27326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34179be04654af4baf203a048c585a6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323614b7219ef851bc45ffc53951af628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695e6d95d17e1fce53872635ab2b5f229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad34c1ec70f10f7278456bdab1d7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935fb30cf6cf3025f7a4aca27982ae931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234f3f3dae4547365e0c295470f015132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a617a2d4bdc4e9bfef42974658131833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2717200c4943c68ded76832fef0f9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647accd589ef378b516145a7d2b54c1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70036547c5e3efd5362d465a34d9df9136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837eaa266f7eb3f1b218b299116118337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fa599cfbdc4c863829cf224a6f24538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5af4639cc132f1ad3a0d0317bd55aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a183d8ed4e216a851bfeab64f84e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0180531b80d055bc79d444d329e723e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac820083abed0db0568f15cf228e23b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263911af5ec13bcacace4919057b19643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599bd5a779540b23e0eebf1a194151f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dc22eef805979830e4af9edcb307645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd566c2ff77e58abdf68bc447cdc54446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df969a16dea026f16f08a43e3f872b7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d990316aedf61769222461889e9f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23faeffabd01a1c4eecbde17d665b3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba2c14a146df770a99e30c921e6e4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a273c85c6f1a5be22559a91753efca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b69d31ac454360b4c6401d2625db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f28b35c4705c6aaf6746dbeaba3ac553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843d64e66b8bbe93ba9ca418cdf9bc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03d15845d866281eb3477d0d643d1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650bc69be4c62bfa7db2ff40a76fac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7076eaa4e135dd34f0946928ef780657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e7cca4e74ccd1cc09565a06838bf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aadaa55efc0df9e95b1bfc97249c9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a4577da4b49611a0943861a88e51a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70d0c2bcab951954987a1851fce1a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20706e594f17b5860e0b2a758b278b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0981609654dd67edfae08633493e8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac024981381be87d1a1bd2124bf4d20164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030325cd406f84c7ea26807fa55961865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f4138c2be95875447adcbd6deb4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587cda4263d6f6424cfc3fa393fcf7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285a85b7f6fed9c5d75488e0e42732068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ab89828aa3eb999beb2628fe629869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164cf61c566ce24d52198e80b53dfb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eecbbc7d7332129dbad12a7f8d186c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac21f947500d1d5072187cc446b89272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caced9fbcfb2b52167ba2e1207be1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1f8567c6d98af9959b8031ad9f76c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc26105ad39fea9265f337b000b955075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2816175ab640c04ea5b19721932da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7505600901e37ad7ba58da94b2f84c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802821f2bd396cd77059670936dd48af78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b194abc4d4df6c6e17bc13bd77d779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82330ed67a57cd1e78beaee46874cd0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ede4ed9fc3cac73d07388a225ed881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f10cfe5dab37d8e31f07f85e149e2282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36171da58ab6d4e81f809e2bb02774ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4120dd790d7745be76c25aa0546a1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a137bf5b4b762f87c08d05a2a0947985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79a8449f6185534e63bb9306ec8a4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34998c9509ab80482653bfdc9ca8171e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3282b7a53fc2d33f90cef5f0a61a41288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df6a0798b9c5aea8e91f49ecc2193e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d6f50daaab4a520fde609b0267bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c350a7ee7d1e40dbf2b6b25a26d94d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd9abb3be10c39c6aa045a732ef04292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af52694a16f3ca43dc055974e5a6e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea933409db63c9f5a1f0e6c7e1f95e5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25841b741093ae048aa667fb8d7810bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b417b5d274f8b7ea1ad5725869ac5bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d15d6eca58438a0f4780498b303e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7b9144c14f6e45d2c9d1a3c227acc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b42a2c329cdd0a8c99e10822858399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da72e60e577f0e2df33cd313876a58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983fcded63cafe97005e6137bad65b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efa3a76a607e02c5d6ef152998417102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d1d9f73cfa2e78356cc02d4d2e77f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540df756559b08568807d8dfaf063080104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539fee91ba7d5a8f9f98c8f3bdde34b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911731a7c4c33b542e480a187eeb81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f2b059a582122cafbc9f876880a34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d407db26538945adb26444032d869108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9b32d83252e45c02d7f7085681f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849aee3b77470a0ff07e68412cf39c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cef5be6c0358b9e1b34f06ff989274111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e09b3b7206ac05b93618ab3b942d15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6953e49d529204a4e22c22269ffd299113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4254250cb13a113fbea29c5c59e901114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0727ebfc6cca2fc91eec1b3af7f56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539618933612386ad8bd44c9243bde8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba941c9b5222475d7ab92d82448a2f8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5e7b83b1d314cf364bc31a4a8d98a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca729fa6681a18b1374f0131015bfa16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2241a543eb72f5b983aeed8ecd2973120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6927aa170f0c9942666bd05c7eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4eeac7531895fa92f3e6f2c8c1585d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39196ce57bd50bc8581ba1e8a33de156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ac97924313bcb0f243ac410175c97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3048ca6a5dd1b4b8464fd787f7653125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf366adcd5a946436a56cb93a86b682c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa22759edf9178c38c34380c7b72d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebade66ef66567f7eb0ec2817145d390128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590720c095a0330d406dd37d244c980129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b6ff9787b4e535c78879e7ee08c90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230cfcaea7827c937e61a4396e74c4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe291b67cffb27d27502606834bbef93132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabaa0a9f08549a192f38b6ad0e4ae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4035d7a6e1688985b26dd3e82db5f1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8b412e767d878122ac9e71bc48adc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575df3857895c181155088d07e8a7894136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c626bdec058386d2bd5b4f43ca86c31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04400b37f67474890a36b719332b9a62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc1464429eafaee6fede9b0ca74058139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061905ab433fbe331b993af2828db373140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e76b67f6423b1960f23883231df8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3abe1aa628197278a154f9bd7af3e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d757647219e46053428b1062468b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6acf16c6de050c76bc634fd185205144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b3076ddd4e55740cf05e75ef51ce4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85577933339974c5d3502795b1663f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62a6782063ae692f264df48d240297147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070717eec3ba2f7f0dc64a6ba6513b25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfcd3442e5e415573c994e8081547149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437412136342fdb659cd35845670f2ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee486e211188330e8712ed9ae2138a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5aba49bebd5601925a94ddbeeac0c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22c788c2e6e4fb966845b2bc5737c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8e09f11c5fece9a1d8afac33e9cce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624215576efb20464a7797e527a5138c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d530acffe3e5826f6c287b60311735a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41404fb4df546792be1ce523283ad859157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b197f1f0c8bac7b9c54c5fbed8807d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe79179543583cdb3c95fc681d04b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66502df65d5ad4793d41cbfade8cbd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00217a88a021d3d14ed4547f994c0586161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fc85e4eb63353f7f6d93c92e5e12b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8cf216abd7b752df1df1100fc739163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a24b78d9b49ed4f7cf0462983f834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525458255d12c1178b931c90ae71aa4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6f4562c9c18b3d76f151e61592ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aead798d3ec5bc23fb877af58d72a43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0982e417824375eac8ca19713221259168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05a55ce530fe5b5f7ddd542e04707169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3d39f62ffb440eeffdd3ec92568a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dbec4556492263f744ebb0c0f8c0a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec33d2c79c66adfb07b5ec2b437a3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902c06fb7a303e64242427e7d226220173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00f16377807e97f157c3cbd7de63a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d537b3e370f6c0a5ec6ef40c08713b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89d8fb6d7a3df18c097fce1a79d1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09f8b8c1da847d8e807418cf118dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c2a0edbb2c4b630ffcc372e02757178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1bc45dcdba03d3dcaf85f899d0937179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee4870740c0734877a2590755f855c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d011e0ab83509d61738604b5186a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2251ba99daffd295f791d676a1380182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbbd2d53b3968428bcbd89f7665555183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916b7fddba2888aceade03ebbdc30c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620544f1761072671eefcc87dee92cda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fb78cf03f5a1191837c0b3ca52e46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4965d6af7dcdcdb37f0e30939024956187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a66b93447092645c2a5464e56177e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238578b3ea92fa8d2052d78fb399479189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bd2b3bd17ae50a5ae896baf28bd19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd12bdbcdb456f501e6438f9cc13ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b0a12668754714093178c62860ff7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2f2a1251bf435e09de0bb59d77421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee2e3fe6de9c7bf5418f76694bd2e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08877270cb7cd347579e9e11d55b7bd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b95411e8c3e6539c7f9ae9a6188f89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ae4236a73cfcb1f49996ba0e5d9c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9c1d84fad26d10295109b63cab60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e92868c5a54324814c17789d335b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486c5349b3199208ba1737159b47c63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95fcb90c8d42b17634266c21cd3b2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97426dde7daf1c88bf245635e71fea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cecea684011041bf96491905c9f478203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5b147f348ac4e86729aec6a894d83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fd9bd07bbb4e196517a52b3e1d4d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fde121a8e2b85e4b3344e92c77b81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49978738f06670fbdb3fe88fe5049207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c66a44ae508cdd1f92596a6a6bc67208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24c678fde721be4f11514a75ade691209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db7b2e01e5e790a0b2eb3316b93704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28869e3e4156f90bb6411da13643ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b1b05a999f8927a4c7dc62b56b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79267bfa51f152f93553ded13b2f5ce0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26711945ec4917ea871cc4763f2d7d15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17ad690fb7881d1a58d92b69445ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2101fad24c45c905b0b489d90646ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2efe28c8354371a9f54bcc7f25be3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c940edd79ae320d6a1bdd50cd89e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e45bd7fea5dc0b8e344b29cd4cfb02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd163664c905bc690084a960577dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed263542abe985ae95f30dcbf45c17c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805d735046b685a12fc579f869e3995222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2e0a075dd1b4f46f592ada905b4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c9623f40fa2a2cc5bc7645da2169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712b411d3aaeb317362126246a854d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400a7cba09df2c006cb4b17c5b5ebee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b5fd384b3a24e34dbeeb622b2184f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722531d5952c47e940f84a726320854f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c589d5efe6a15a87cbed0875eb7fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5447f5b54ce4371c4f98e64043c47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263e32df66fdd11e35f27381a37aec1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09f5622e796c5ee826ecb23ce910fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d8c24748e1ab7fb411e93bf78df7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473915af860b19123b9c453bce8eeb9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2576421542a80c4fc2be43d36e3b5f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c748ba13918961e75212722905983236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb97a89b32349a13c698dbbf3e2ef40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2be2af69511096b7dca1c161fe2e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dd96d100f1ca5e926ced61f6ab43c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ba9bb13cc57b2939d20d4ed3e939f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6844d3f31a4486ddec6042567c94c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d858cf13b67e02674b83426b4fcb359242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698624e387fe1dde0cc25df4dd9f6712243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3f1c5023a800f98786ad3e4b4953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efa836357ca9381a04b29475d6b7db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9de1c34ae5f5306fd8dd073b39b04f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce78b73308f9576ce730ae082ad30b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c4abdfba39df774e960f97d03d1f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9656a2d642b13da32ab73d3f30d4428249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c523a6320a7aa2ae69dd3505a494eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f5e6dcea155bf01e062ecd021a2e0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5f57bd31844ee728f0839b6963fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970ac14721ece392456da610da9a011253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49ada4aa32e3c0eed7c5fe531f5a25254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09daea6d63648f163c6f30896c6772255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b639b3468730da4435c133d6ef0a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394a5517764ccbf9208e623e367103a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec0d335f73dac372ec663925b27e77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c37693989b3e7ca66b327f93896d7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bae1214622737837a2711bb309348b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb963a65715f181fc90b955dd4102261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b426c2d5b350a4e6ef93eaced84c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b106546e219fa0016f01200428b490263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b079bbfbb0ec8fbe2a4579204e4a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393b42fd6bbb110d6c44cc6d2f81dde265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4080026d537b51cc594b0e8e7e5b68c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb653c9cd73f3b394b619c0c9494b9b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f8c7fbba39a9656da7a62d8e93a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f798dae5adb6481545020ed43838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75addc2f6fb0d9f2a396c2c028cce268270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d704ab6cc658c6c5691a12fde4c851d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb61699d90db06299950fda373aa38a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba47801f5773567f9794b06fd1ba2bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079fb33b46be73033c9d3e1660af66f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b814bc3326a73c470b543cd12e83e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097c29064fe30d82a2f93c6cccc30c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84958b004f7896f8d55db6a26e1ef0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804d539fa789479964ff0c3d80faa11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70d90ec7eae92627eea6dc5f14e1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3dea40d34ddb6c052a63583c3e9a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4868458adae05c2e635b66a66c09c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124127e002628ae6e965a29d7c49380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255db83d7f7fd7d5aca154d38763b5a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36df44de037a3b649d67ce25e790f6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0fd1106f97589c1e7969262c1568d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62bd9e4a87b410cfaf4ade8ea6f228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcda578841422d6ace01c55e021f893287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b196e6a81448676eb2a877f961a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af203713bc3d99a912f9629c9dab0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a90a35ae2d8af28c16444f20a4b47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe6f827f7391399964ffb4ee1c51fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa64c75e44aeb955c8995a2b7084eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdae2b8dde4d05682e88691cf788afd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7ccf39472bfeddd9617199c435d81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f195c42acd150503996f15da3ecbf01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7312a2b723f1d0f56229f33eb3cbd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f5b1c16b8214028b4d1677aab4ecf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20626a50a6998f26981901e5194543298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4912d395e488fa924c92e2e323a731299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582ac81329a4ce2bb5091f2efad1455300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3fb17f52a24a0eea06cd4501524fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae89d504c7e8aa96d072f836dc0ecf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5be91c871e1a736fb353d0b6ea67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701de334ab4ce338cbb0a78b24bfc6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559af6b75b38c66d3e3f35ee0c9292e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1da35212a99c8ff41dcc0d0e1411306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34cccbb10244b7d07b9574ede54e85307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c8d7c8673d628a064fe5e8001c60e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbafd837eb93fcf56746754a8e3837309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b3ed1151c344a34aece60ef4192b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86425f7f68eea0fd6de9a9862894ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3cc5d0660a5f00b086bbca1eaeb3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fb5d53a097dff70a42aed4f11c5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb36216c84f35ff9a5215b34507675a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ddf3ece3f0587b17e0a37894dc109315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a442a6729f57d1dec4805df3cf167316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c27552ede552bdf5b0c8fbdd4c68b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d82e2ae69f0318927e47c5fb2517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1bf4b32ddbad32ddec639755eeec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ff2728482816b667638bb52594c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fba3378482403973a9ca4c2ff7ef2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d4b794000952c3a6d0c0d5f65041f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b503a1cf588c883dff794699b5622bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111c1d8ed2b13c5e6e6ab8dc815760324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe3615e25c0e1d7a141f8452452c3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea3add69af10af0361ce7bf99f7e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61807aa45ae6994093ed8f344db6db66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a226434ffc6393a5b3648b21036c1f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf7bda644eda07daa9ff938cc874c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d718752340aad2ab8efc74872ec552330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91ed470fc0957b7de00be03a2a6408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adae33911b055d0ae248490ae48ee6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029f968bc97f17ec9c3da27f28304a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4f74fb8f959ef03d6d663d03a6c64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082edf2761913ecccc8fac6d97a3f36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0544c477f0375536625cab236f939336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822ddca0a65a0656a49328e6f26c704337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2cff67210b035461a6da807ed4647338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad35af8e0a59c000090d910e60de33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbe489a5dd325ea2cb3533dd99e729340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d218b67a02a1f80d7462a0a3f76b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe1aa66542c983907b5d3e7d4aecc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df2ec4448c08a26bc2e53854f13acf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57881af9fe241ad707e3da1849bf902a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dea26234537e7a35cc8623dafe8c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11538a9318d18a9907e9d89ec23f738346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b16db6e27317e100039c89272baed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2105bf86c0d83edb91322b9e738698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5604ea88749518753caf76b1cad14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50aebe1284428c071f89e127cf4e32e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d9ef428e1ea8a40c4c6a947ed8e0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0110f8ab3aacc3ef7acf1f91171c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0af675a790be9a7e23ad95ae41194353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cda7580e75a4c82222f69a3516ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca85e0a7d2c4e141af5b62ceb11bc87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870686bd7e9ef094317b76b998a9e487356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3a9363304b107ea9df4a4b88a481d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7ef84d609767fd80eef29cb3e3f9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef599355c28941ed292f346b3c993356359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d7cb1b07b329c4c4e8d8256c08cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6abf41afa4be9415fa7ea590c7ee7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e17175c4fe8bb4aac06d38c7633cc9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4bfe21ab21823c9dbb86fb1e4fcb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8f5625dfd8044126d1922a48864d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009da73b336dc13227a95bdb3e2bb22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb7c26c8b671d045978f951eafa1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c68cc3aacd88cc44db7eb8b8776895367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d5eb2a7a11454299e5bfd36655a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fae77c36bf73f0a6a8e9183fd68a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5cbd16ea60765591acaa1e4de1031370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cd77bd24e80fe553661633607d9cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ab778b0918d97c7d5df2712178bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4721728dc6a51062bf77244ba368d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4f8f4b691a10676816bf7fc86a7c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d23f3562d790ed1ab8d528a476bf0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf401a3412e8d66c63b329f3db5077376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f92724ceebd011074f03fff8abed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5e217eb7aea16f624e8e68bfdce45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50166a8b92f916fdc3c967a3fb18c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281527c34158270505e7374546be725380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3154feb6dbb3caf3f956875d57a080a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469eb168901eb952af4d78354becca1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c77ae36e853522ef4b990c681ada383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c165a06423501f889c8b6be0109325384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbcc07e4bedfb295177cfb3880fe0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c7ef2ef4f1e7b1e95ca702b54313f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157d372147ab3e76df9cc59a07ff3ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600f1afeead2f6567ac929ab17d7ffb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190135fa5a4231123b6361047582c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40c72f853f6e5ac99797a101c78ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d4c7c43722da1d080f02ad9802ad7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350014dcf3d619a8189c736b294f47b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a53eda620362d888436798728c2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682a768deb9fd3ffac97641ffed5f62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a0ece3465e9c5b8aaed725619a95a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e7c226c0b28ae079bf8a34f1d359396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8129b4bf40c813c4e496459959cae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a916feb13f3f2cd808fa8e2aebd66b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedbb3ec223e31603fb526ea2e3b837399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24a2eb91f59846135ae16b3e17e5d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45347777e996b1413bd50fa35704d552401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdda721940c23093fc8f74cdca2c18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606dd542361bd762269279292a702a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc9af7867dff49c8ff942a33b071c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86746b70e310e10a8f57d228fbb86da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda44a5b92c7cf18ccb470fd0df166406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743d022845243ab2ebb1cb05c584e0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145a463c8835f5f5d3c035752e4afd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37257ebea2bb67f7faf082e1682c6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5de88a599be44e6afbda0a3d3518410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf6d271efa618e6bf4a7db514ffe51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763efcfab5772bfb0a983c7ec7d90352412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72362b3bf76af00eee26f6b8f4a389af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf3e4596cb2481445b2604fbfef4e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e840c298ad9e0baa843a281e6e86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8658bd14efef6887329609e25d219b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bfc55bb60b030f7e03f07809d8f91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407652f22cd674d359a10ab138e3907418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf3c259c252ac250acad8750301e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e01f0f59572b889f38e0213ed523ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c67b2ec1c71112371fa35db5a1a77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9b66fec2f9a210950b8c725b65f73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78ab80eb073a41df52b60542639791423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd22a56b5a2a000a33147d7af7afc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5593c1b45b6bc219d7cb43030f1e2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43070583d0d41a14832ace267bbacc9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1d0ecb481cdb95101b2d883586540427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c479f84314b702ce845dfc049bef63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46450597652d426caf893cc47572818b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019ecec632ae6738f96c92a3cb2a477430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049723a70f1e517dc3870bdd297ee81f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed8684df2ca62087007b15eaf27ff5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223441db692e3b5e4ce04a502108fcc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b89577532a12611ae21e9873229388434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e817fb4943e2bb1d8202ffd3907345435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ff01757ebb322511be43ea267e32d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff87b9b9cf2c1d03ca35f448c68d324437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075937ae7d4215a05857c1f5ce8ead7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3246e9e17f73ed6075e52286f8e72cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355ed17405921b7881d36895a42674440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673510a92535638c31d1577f29c76401441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d9d3f19486be6b20a17567114f88c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba57858a2dfa8d735e93d0b1d64f0b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862afb565b0020feef6655409bf2b82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633cba874ab31b72fb0c222fbad98c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447ae30760dd56d2db7be21e710f77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aa4d5a1006a4df306a07aec09eb54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e60884c93ec288a147d38c1b1de00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be85497d26e2cc0142357dc1ceb35f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93dd41ca08a282655b571b6cc10246450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69954792d574c06c2c4268ddfe1dc3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfc4d8dcf5db942bddcee4766dbe9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac642787c50658d846d4f75e0dedc8d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d809a6c5edde3f28beee98455f2cfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b919cb1bd579ebfd22a636a67f174455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dfdbbaefd37db7c0a8911e9158a74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd785df84b802bdddd62fdca36c34264457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed221dc99bd63df7e2856341cfbf29458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1814ee83d152b0f00ceaac92449dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74935d90c4afbddd684575d557186ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb33bdb4488c04c2212ce31c101a99461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934de3657ab4610e79c3dbbc4509198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a0e7844d60a9813eca3886df2eccb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff06e196ca8372a25612215d4025fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d2e565e50a74044d4ebf1468910f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b192992751947a4e42620961b75e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f1c467667813277e7faae4050264467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdfa5429ecf87d52487b80f09f495f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf53ec72ef856ce02ec445a5b87ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548d88658a8e96f08270386354b4ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd60e404d6f07f1394e7a0057980b87471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c0c96f466f899738691491c1263f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392574a9fcec77d331247c834ea0d75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923b47c618ca19b948d7cec7f061354474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3c0e3b843cf0866c5c80d730b5b10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0dadb9ee8d397bdf5750e5d2d914d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dade40025043631584718d0945b253a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3046a3a4a752ccb3561095364bd5e30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5ea8aa36bb7eb046ed7acf9273f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed403adc7c691d5a0b1755da1ef7b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d318bfab7e2a16db689cfa4992fc751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e2ea6963e7c7fa074d6852500897a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5f347b25c9d336527b4231aee9e0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24632b1b0bef898c07c11d6e1d3743ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1afda76b3f5d24ce14a067b62b095485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ea5895d2ea9af5ed7a08d1c8865ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b5003d23a3032b85f122a6754819487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec75e6dc1bb9ab0eade39048618b1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370cd75d4699c6a0c7fc476e045c64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc51326c07db2345c0fc775901baec3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91834ecc2c6083ec293d2bdb60abde2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5769e419f2b22a281518ae8602a3c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032b0584b8f65befcdc2c6305d463f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28587be0858b8e3e2e6431655241aa1f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd6dc0e786ffbbfbfd51201266364a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881fde6c24aa8a0071e354c16d147d0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3883228af0b2ffdb9cebfd58aabd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb740b4f988db44e251aca89704a681498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57016f1cec5171517030e4dd27a72c1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc339bfa61aa197675b159793d1ec82c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c085a59c7c9f3491012e45c5abfa31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2debd6c239e7dfec7ffdec7afa2fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c08e3bc687adf661f930b9e46a361503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0de8bfd920cae4ecd3ee1a27bbec4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051071505d4e503767e631616b9fafb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f413515a642b7142041185a5743ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96ce2ebadf93e8f11c4993dfdcdfa5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c89521f8dc6ffbc9027f88e6609d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06955ac262b69a248f7a9ac24f72916509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b5288b4d5a047e9b5d8f262bb4060510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b195f0586ed63cfe91db101c360d40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e962e31a4fa494035132cd6e3f5a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52c9e7f4c4a133eaefe8abae8d6433513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51caf86e102fdb947d57d3e4dc4f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc38383b349684b86d2d241eba21c8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831cbb0163c784ee91e1880ab5ebdbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78fa6593e880281540b4c9e12fbccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90731a872ebb685012ca5ec7dfb566cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189d54a72c5e5d9b0df06b416e93738519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06b229fca1fd55a2fa38c551857059520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8750e23d53722690556d986a6a89b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683cf4d149267a7abc932640c398ffb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6755e91e791bbeb7076d37d90789e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e60b6ac93714c4b2d297f371ca4b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f4cbc097be750e066eb9c55eb7000525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235984ac33d05aeb519fb4e5cecc744526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446c46244a5ecf3a9e8bc6d3665f0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fef49b7d936afb342a24b3ec7b2d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdca96eb7563e1cb9e9f3f3822e1b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645e60e1bd2364485e452a57b6c04f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9142829e86caf957f627a33eaaccd8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c36ff54943ce2bfc35836ff2f5b42532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0c3c9259168ce3216a0b808b06f49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1c2ad8f6e83fdc1f47b1f53b07855534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15aab69af56b0d97a19b26e056b148535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72de1871a77367853d52c440cc035d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f442fe128ce3ebdcbe211a6e2ed519537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8e2ceed432b15777ca4f5620fe33f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a608d2f7a924a861f4ea24daf699539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63a8e123c80c0e2a024bd0c209a3ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88534e281167e5f0872a64b5bbfc37541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2e7a81cf9b964c15d096b8f45713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb162f549d2e7c74de053786e5126a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fd3f519781e6cad594ada57a077e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3401bdb898e0741e8d505acf0d937545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0895b954ded53e29c020f7b130ee7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9707e58979987ec57f051d0987ee88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90518f201adc07b8e477d812e8b7eb62548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02936e2a83bb20b4e488088838ce91b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d830d0f9f2338afec52ea9d6fc4c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c292a42bef8745c1416ab466e534551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a3f4255ecdfb3e2d5480632f3eea7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f51538d762aa7c93a3c7b011cc86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b0abc77e972ae822718c38f574e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2c764299aaed3bc18f9bfa76c7d90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a50471a06210eb66ab907dea2dc268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dd71d06727bdc8990cbcc085b9c41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d777a41a2584617c2bf32f59333f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb5afaf9c19111e80b908934a44f76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472468819ae6b50a36c3e04b07f78a18560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37bfb32f79a0ca38ef3091ab85b0d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687afaf1346abdc15c60dc045d3f0e19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab42026e4670338693d4337ad8a102563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e22df49e34d80dc7d4ec43ab2a085564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bf1682eadb6881edbe30afc656409565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b022a8aa600a54b35688aeeca2e8884566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c69de7118c76a44feddec486100e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecc3f06befb0ddf02a4c3024cf07f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a620d3f61d7cc95e2da13fd6111f99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26ce812007be0472873b2c743f21d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a96d5368cad82ee8f05292ff75db571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebcee8ccb70ab353f11bb3f582a880572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5a5dc409c511b047800a200462ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0dbcfd11d194a468f990188224f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5a25a07039718c24b58b3cfe09cf7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aacb1c1186238b497b2db66c9841e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0675824cbf907782cfabdcef03aa28577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee1ee536de7420a1e5654021b94375578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460da07fdc170ce2f6c650f7cc77e758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84382ac78bae381a29d6b0762a74d83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6856231ef97b397b693142a9841696581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0a4d2c51fb36f6724304bffce2bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e95bf702772bb1031abeafcdb18bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f0b974a4af0416b475c4932aab230584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0c8ff7d2e08f9f5fc4b6a976534ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4cd3d83ab742ba2785a6b63ad37ad586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ad1883472982b053ed9dcc2bb912d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8608f39ffca16ab59cb0d1200368f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5973183e8aadbb7647252df0d31fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53c3fc0d8af15c5c43f9770ae2dc8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab269f3dcb0ad8ca9ea0a1c33f961a99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb6b02eeb82dd18c646f0fca48347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b0f869a9a37b2ae4023f1c7597fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee953d250aeab6a06f92d4bdd39e1f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da55c6aec19b1892e990e5b9de1936595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbaed42f7062be631a9e29d0ff012596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d778ab39290fcbd1f4826adf3fe90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29547ac89da6d02292db1c73eec67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f1213655a220cc0c70141aae188ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f036dabf0ed9056621bd54c21e030e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ba600af38b42a8bdf976562abd35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8db49affdff986d6339d8bf229695602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee93db4da2172125a77673d4b716ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd467174743f120cdcbae72ad2f0d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709032f852bc570da33d5e5b0859a689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8a229c30e3fea653f7c7d6991b04f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f036f64ae3634f7062504c382fed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f780f05b703ebf29b74c5648c4e62608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322409bbebe21adef2be749c17a678d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07594dd52c12760a75b38f3697c11ef3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91f9995f81ed94ce896db5e45210d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe08f89d017223658ab0a162cc4a61b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476b2cb981301509ebc2ae51b4670d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199597660e18fefa87c7d0dfdf2595c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dacd657ba5c3cc9a37df4931786555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8508e021d0183f326d140e69acba46f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21c10377ce838e0a74ab844e405d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298597d7d4e2d5a3a2182574bca078f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a8c795aa89d5021b316ce9a239389619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0f538f88280a21190919a623d1db7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994ac79a6007e02f08838dcbb62fb0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff307c33a8271ded175d6b99922965622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973d357f6f928009e3c2a96116c1366623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f2b7a05c9b2bb044de685ea9ab13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f2a457e76514e9fa33f51a25433e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d040033a9e947a8921cc82ec114cf0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a072efd10305d0cad06408637081c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9a29b476dd0e01f09acb8438211a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10056f377635993b7d5ad95c79b59ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4cec799ff424f86240aeff34e3b8a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01523fd4d45011bf64d096e8a5c50902631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480fe0d1206b95144aa6023e220c7f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dea05b653e21b651efbb35279eb60d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1003394f60976f7ca6567ea7b048c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0c4a417019ea28091aa7608def8f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2fe18c9254f267c28781e792453b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce768b39edac0ae636f24b32ceaa1c55637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55e60062cc7f3ca58d92505ba0d467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd88e9b90e0931c24d64505de75449c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b653779744e6378796f54bec272c2a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dd90fe7edb8a2004d0f0171924dae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8ffb595e6fa5d1dd1bc94a24c0c9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198146e38c5e5de507a6660c87ccf8c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ead9834ec1698d93c8021d789387644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6b1d5c9bf6d619fac269ffda6bf30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c906a82e434867dfb0e5dc065bf9a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb78552c25bfd20396dad0e7c1421d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849cb718c07d9f4a8855b30d3b7397648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172c2c1430f8ac53abff61817c6496649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964be4e0de28702420ddd99864f5e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d40729999fea7f0fbd052261c954e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce67fbf2515f3b05de0afda45575b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6654094a36e17618307cfe0b4df57b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279298030ba76139b2b00bb69d54bbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412617a53ab233df12de9e9d29348640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1d25086050f69cce3dc61c9430a9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0851c8ee62f043661c6e98161252d77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bc45a692bdfb3b3eead08cf1c1b91658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409933a5eecac4ae960afab4192a1d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7122030781df8566d77c98c3de4b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d374b841b9827e969e156987ccf41661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b74409c3282d6bf116bc3fd62311f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b798abef8664d868ad62b39c0b432a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d76f33509668fd17210845add239664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb71a5b79661aa8b36aa41ea6a20f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9344876587801412bc90afdec121ed0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640e89f2cb537ad3e207f98e563e02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf81e490e5cd46ff9f8fa76b969b00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5129fe412ccb64051dbc471c5b17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039ea83f7d68dca9760975321739c12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf2757b38791fb4f62c5bd55a4ebc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b988d5ebc51b3b31973e32d1a19d3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3491da7ef3340aa01aaf717f1edaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdb41a88467f1a3e9219c4bef625c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fc7533594aa0d1ab29236c8562f9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd0be50746947dd71264effd331da9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fefdffe3c57ec1596b08702e4d01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b016fdb664af05af41cb0b86f78b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421c05f2380189b3957e5e6aabfd93679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af0551809e42f96bcef1be49850fd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221bca96f17702634d8aad1962a6e64681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d737365b25d4eaff6ea3483533cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df077fc446016764b94b0c69936a7f44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3098303779571f49d27e9ef1fb157684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22f13eed2c47adc179a7e7151bd87f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fb56b799e0b1759d7dc77cb33128e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590de0e9360a3efe95518a3471f51e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ab75eab1df160a6eea99b4e3e570688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb82bf302325bdeb7443a90eed8a94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1388dae9d16a0f2aaea1803c307478d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbaf012574d96dd78e08909dff388b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb43fe6fc9ab8f8474ad0d86a9d668692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c85d48bcf1d52a769ac3e400d182dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cecce650c0bb4b4df856c67b5639dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cce849bae80731cc1a298803d37a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0759dfd2754005f4420f96ea9a4f08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6541e55da224c23c2d733fa04004c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf82f1acfe91d0738ab1e1a8eecafed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a8ef622a5e32e7217bdf8187db16699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5644eed4cbdfab1af6c4b8bbf5419700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcd0154b0298e6715a2f9fb0d7716e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0244b0bf34695d44804faa98862afa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513310d6c0af51d0f95e027944e71096703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebf25db811b7d793fb6c2112615cdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555d0e101ebcdff347d6b7a98ae90fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bffaa35d0b65523b0bc0f00afb38a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b4087df88dacc6617d6252ce38d60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad628bc3e80614006badae139659c16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f81e6b3585db063e7d6a4a5171bfb6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792e73ec198b1d6099e64d95ae916c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5586058b4921e62530952bae9d9fca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554fee433f7f7e2abcfb45192c1cb66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf755b3ca3ea433dd658e50bf7b759a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae93a2a7edb0e4228b5dc015d7460a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5a040f011382684b3f78283cc545715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3120f6a6ab17a398976efb8d6618d2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481acc9708d7653aeeb93b85e24d7d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebcda14b2cadbeb740def498ecf8f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5107cf7defbcf8d3d5293e85ec378ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c8a40e7bbba7065a7f3f10bf3633c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e6003d83ab8518f510b9635174519721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd340fc402b3311a55bbedb41f3a36d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620bd3fe981151e6106e802366e9721723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf66a3921e27d534db40f1bc435b65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ba434e69b7645862137c7ab0363e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a98c67700247fdc80da32420d7b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861e8c78b241e8bd9ded656010dad22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900ca5724786e27fefa0bbf7daac3c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad6baec153379093b4ffdef992d121729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df31fe8013dc1008e563fcc3492b352730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba0dc2353a5eabfd7c7e222d17c320731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ca42c048d3e628cb657fcc7de4752732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799639d2ae32220c470f1e2b6dcd8946733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ae096744a389d15648c908fac3890734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a71fe39117dd0e3caa07bc2beb7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02454e7a43e2cc073ab0c0ed2abe0dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7a8c2541b7cb64b99c6085cad5127737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee897152e9023cfca6bf1ee25b8d13738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553814c2df453a7f84f0431b7fb0ebd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f614e4fb1a1ab3cbd03059ecb997bc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fda55f55a4a017d3bd104f7d542b7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62586f7b9c6d297a318721acdef4e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e8535597dacefbb6a1350df22a0e1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fde0914ca14da5fd8ffc4fa6a2d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838854cecd3d1868f744554ebbc189745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d1aeccca67011a3f81d123d7256c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a4f25026097024f403bdafe4fd190747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b29097a9d7b01a205037a0e926f1bd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded2f8c89042eafd2a52986c15f1c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d5d31b1aa1358f949e5167d9e1f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb032d43a2fb54ef5fe63c6342f426751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b081a94064a590a7a1a2ccb863342752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1100ca449fd7b4dc824f8370de3ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663dbebce9d259ff0ffce9108bdd09754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b4df7ee4f822612a79d7947447957755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed39986e65e50536abbd5cff5acc50e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6561d4d09b87359d5f7a262b8649102757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4e3d4140876d64fcf66d8b7a01dde758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6542c5870fe248d56418f9110c5fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120fda52c633a5348d9c0220cd5015c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ae4efdc8f55ddddc68765ebe006f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07649c1ba22d308d0acb8cb2abc7490762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec1018737bc87f9cb3f044b9e7244d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500954a052d008232997a138922d274764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7558f1e1680c01f6c6c7730c24b03df765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0405f106ab84217555960ce97006a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e8398926ce16280d34fc77a2e2c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8779896375e6f8ece6403efa2b77e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762e26163cfe7566e343bf4457884d4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31659000e3bae3649396d3641e213770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b478940afe9c600c148c61f435c689771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f441181d9ed4a6095db09195bf1ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2505aa4cef5f00a3d70dd48d3c25354773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074fc06cfd788a97c9c249a62d1060a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d51b61dda5ecb5dbe4f65421a96e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ba75221b1f6bb83c59714917949b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ec06fc8e48ecde6dd9b6a95ca605c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23873dd5acdbe79978a45b5a17febe18778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5437ffe8e97c65a32568d50881b96779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e3ae993e4111182f88ef3f4a4bb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2329d82de371a159ebcc5bdfc8424e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea19861ba46c21cdc895f45a74197b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712052588900c57f55a805834163568783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e19ae924958a93c4a8d9e69fe6250784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e23cf769afc3acc0120aa9183bacf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9ba29f29f58bc00ae27bfc8e30b0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055788e67b9d23017fd08abd4171bd22787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95193c3e63309cb6e2553041d5de8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0730f13246737571764c37db624eb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3ac7824f404ab48f2f5c66f6fdcc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28000cd19f669414e9042c7e482bccd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb371111b3ccb587f8fa2abf7bfcd7c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082850fc0a1df8a2f64fa525ac4c8f8d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05732afa361a021c444a9022f64607d2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61938395c9ad8a463887d4de34ac4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924bc8b8c54e2438a0767d55b11d97c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cec0bddb9a919e53cb22d6a14f352797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd553f238c7500692e390d1a627ff048798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be64374d34f63effe70858443fb90f4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a35572e0919c1e73f9aa8513de0b4e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f74dccfac19d526fb69dd159a44c70801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fb9f6f35fc734a589744d4cdc0bcb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da75d7c85b304435f242d4d22435d89803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171586e0033baf07614ffb18b345bb87804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb079dcf6345b7a34c72edd2135b5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b4e14a6ebe3e244568eb91b9ba80806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1c14bd9845497c3bb50dbd3d90304807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc098850d614203b1ca720cd5575c3d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa52fcba08e132c210e95fa682b1540809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69d50207615c37bc02b23a8409c86810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4180b92af4688f8bfd9c1a43b27a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3cfdf1e1fecb3e62b7906b1f69b1f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2060261c92a204622cbb0ef5ca16a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3fa0b8b4abf62610d9eae52f2909814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691b9e33e5de4c3b8f290b4f69376ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e2e85140d142983574df31b45c8d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd8b34ccd896c486d6dc6c802560b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b5d21df4593b71da1a586867ce7d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08edb405fd596cc14660467ed0262c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8b9daffaf03a655609068ad91fadf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d95bcf3a7f474c3857f1e04f36ff7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903cf58815858527406ac5fa07db900822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb3d42158bb2b7625805d4514738fb823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945964243b56851a60fb811421d86cb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d4a314b3b60edc4df5d5d0955ad82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75269cc893e9d142f4fc09ab23779f643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551ade00b243a313359d95c6eb7c6b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c65ab385893ae12922fe15181e57a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8506bf2dc9f0ae83c8214b3aebe486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7055aa22bed963f8bba892cc27a42b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fdf3615d013ac67bc611c87d930428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0329cdab6d9af4f1fc7c5fc1b79e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a7935824f84a33a6392d6c9df9a9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267a3230e85750ea3dc4e3b9ad44da611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf07300d2f8831aad2c9b46aea7caf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb5871efa7edd9bb9ddd656808a67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83ba16f5d54fd6552347bf0b75bc7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af04b954c5d5f297c1070809ea71e6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aff3671b39d1b3677395d07ee96cbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f67badc9ea2179ea3ea24d088bac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627c417031898fdc6e700b96f3a1fc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e7fdff3e9eed0eba47d4aee4507419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a587e3f59477cb771e3d5319e6255120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed2150dd25579d4f7cbe7246f6b46821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7874baa674214e9ada55adeb618b9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006001da6d4dff2d9c7b9dee1fe83a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aef5054c149bf46dfa7f17a984d02524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec174d1123e1163752290b4b2e6dafc125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e3438b7af5bef279eb234b8475f5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29bef5c59b08dc8020ced28f69085a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75942356f751c779415f9b6c09d26328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5b17b01d248a842354103aa1550929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778d7c2dd1f1adb617563dcbe2ba89730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c573a93ea955e236e92bd4c16184131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0f93d0252c929e6291cda5c5d44632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc2d6c246e2fd7293f69401462aa1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466412dfe8a58f0e2de920880a14e2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade66d5e972c34d56020af668845fc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8be69f0fd65f729ebd42819018c7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8daa2e6944b5f0e2d129e5a695c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b44b0cd241079313ab5e0cdb81d3a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231dfa263c92d1cf32845c8ac82cf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1b2bb89722401002d575f79e862c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0b3b70e56c3c344a021b035ea475641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b7fa9ecf8465006d9ad1f453e37b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86278f002e521671a3b7f6dde3f129d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd5820d800de47c7bd51447e3e16c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce6224822c74e2c320c3234ec6dce445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4f01af460e13cf82d53b916c614b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c62db0a29edea635d08f561124d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64b50f672642d4e86eb9b90731be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10385f6334a4bd9bcfbe055eafcd53749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bba265acbea5530b2e34478f0e483150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24b6afba802ff7aa4ec44da3aac91951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d548078363486e1d7c6ef1928c321452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701caab2db4c2d2c71e36e4558b42c2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8be781dd4b6f83811e6107965e62c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bef7a133f4d76e270cc8887cc1ec455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb223817eb1b88a8580877892b10d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54495ea3d242a632479e4c80bfee33e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9b60f3a8e666ec431885a023d7a3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba573624383f19332f83aba80b90b4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0cf19093cb1b99ab489c8edb625960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42077f3ba8011345b7cf53ee636ab561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94a0a34812d3d6cc3ee3593087b9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e7b355703ccb8aa89d1c2cebb20463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a5c603da58e59e60e812d6dba068e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fad6f9a2082232f4f9ef722070c3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b18e8c3d3bcbefaaa1e09f62aec9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3716dfa33f44d386fcdb7abea61d2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034304ca07ad213ac2110d1446ea187a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c688a5a34c2a321274ef5e9e37d912769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca128358a1bd758083e828dd57106f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1927fd32d9dc72d4b27d7be35c6dd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3100c08e1b1a56e7923d86a3711772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca4db8bd601c5105897c3b9efe20d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17bb420776e48eed98fa3966af20b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d1969bbd1d1042e222c5142093ea575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc955f0b49aca41e4bf0fb146b3fba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b735f6eb219e9ac104954dce311f6f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c55878a825bc02e16d59c3006ee82c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6a914ec6d6670ad0f9cd7994a0e2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a61065add35f419f0f5aaa9de0bd980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2f9405532f8274cb05f042c81eaaa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf948ea476e2ea0478bb3727cf1ccdd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ac12ddb7ef9e891ea67f8368823683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48756df47b8be6630c2c723febaf299f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247472a71373f68bdebfe5d70d7dc3085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4be54c95576136c2016ccfd0de8f6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411b7f93c7eae448bb40f33ec56392e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e9411e1d0caa4dbd8448a26a0849288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17328501853111fef7185a75976e0c3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26928fdcfa930901e50fbf157808f31990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33ce87b14d4ca26726de9e56cdee3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b9a7c98fe808dcc672b68cdc3c7f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb14d405417735750966fee69540c5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e17d977efee259a10e846954eb637694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848fc0fe05f864ff5ff36940c726dd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0581189d99df6fee7ed57d94283696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691ec6258f67db4a2d7d554b8141f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15903d268da8ca7ef02628f9ff28821698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd105a03f84a9f8090d74931d1201ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfe4d91852d105fe049f58b6900157100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87355062b903ca6d07f5d9ccff1e628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3be2000b389cde6e576226c8391c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792187a839a5dabb2a2e92dfa6a0860103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cccf2e533e3df0bb94f2bcbb60e5ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608ec30aa062d286eef2eaa585106ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90db0d43abb6bb9d54082b1f60b04e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba62ee4394d8d3826c24d70f9cb6a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d70f364aa77975209efa10a05b1910108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c39138f990f6f2e77edc4b84e9b21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c900afd300c72afb70390d714a3623110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b9ed34c04c7c98af841b8f0c3471111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24f64a007e8f7664c55fee4393747b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dec5c674a1b295db42f2655fcecea4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7120d132b99a4f44a6951f803308a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b323a671a1645590d2303f2a7b679115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab17f4a346b8971189c4c7888c4565116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55731851688197834ac3a57a18b0b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6bf8245d7ac18206ec413ea283954118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f1089de2d01604543e74936aa50c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc9d8a81c9c3b9804130f1a3f93d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945d659e7be6e1c6b9f482674a21cb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933c59c5c3024d9840cf5e172469001122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1f8c9d3ccf87b4808926dfae3a13a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712cc9cc0847f4c3789bcc80ec16987124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e4ab9bd555bd1d2f955cf6ef5b1e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5735a26426066702fdaf362161ea1fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56281c05e2e78cd9b4bb52d53fd809bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbfaccb9956a2f6c7f660a701f2af4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de23735e26878d039323ba86e6b47c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bd8cd142311b01b6acb4c591458ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146266392a14a430199a0eda1d9b2e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7c7ea5bc7f86772a616177e751c64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373eac005289c86e5bb8d86e08f96f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166fb0cfe59f07836cc0cbe6fc81127134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb71b03d449b8e582af6803bfeafd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81184eda71a4402fdddee98ea5bc592e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace64dfab9a7dce96bb8df893569d69f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ef73e2ec0336508b7a509c2dacc4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03597cd6247ef403e572505d8d1e52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bed37fa0c20a1723118cfd8887af85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec4abeafba787e492d03aa919b6e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec2581592caf8e677a1f3487a1d5a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165342fa9389113d6191f89b2edc6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568ddaaba772758d49eee7119721482144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9342bd5050fe682313178efdaa6e050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f58a0ad1f17533cd1b2f6cc36469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79031e1b606a12ec7fca4ecbe42bcc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d800a66d0eeacce71fd93b740c6ea6a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b031a0e124e93c4be4106c0e263e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc0bb1e5aa5604a9d46c2795e6ab9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbd48eea0da9758e0ff58eb596cda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9b3b1fef4b06200776e33e75a5783152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31baa96eb80e15e571bceb351510d4a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e88ef7b50711dd11f8fde3c82872fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd71a1f4a4018b707e8977111f0ecbc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa08e649fb68f8ec42d0a0bd7e8f379156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f208ca20df34e590ef5ef86164fd0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80dfeeacb11250756e1e4f74f782cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb549bed17b7e70e0c0cb5129b2d9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df076f1677eff51d9fcf01a903512f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5fd900f424249331e10c54a9880e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0945b77b0f434402d3f26f3187f0b45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c6cead31eb46dbec40597da1b89cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22d7516c6c7a37cd2052d57928834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428217ba67f8905b5954f71de9e7412165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e3c4d6a641b184aee3e78d84afb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca703eefaac9564b0de5b1fd238315c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad359578f8ed5b2e044d49ff1f06fcc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d2afe32e2b779094d7a258642c4c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f329559db816a10b62299e06d456d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0630d34158c4214007e13cac2098e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75c35975d92854fcf3fd418640a521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806444b7f2d2ca993d453523ea4e6285173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2abfd6043bcbe9c193e497e09ec1d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb3cd14a5eae7079ce0a74795d4766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc991bbea95d78665533b9126e06b12d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8570005ec669abce1889948f7b70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9914d3d44fa69b757801c172b89d29178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2091fd399ad1cacb59a2f91936a9fd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb657a4bcdb335a34fff95796fef90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b696c6e6b0fa1989fe221777a32f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1f80e7712c189460a792c26d71aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9bfeac624698d0ac3d5a3f30f8d1dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0675c500ceb548e191106a2113abd5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc453f22f8842a67f084cba010424185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4da8d2090d06ff23384fff02f2737186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b7c4523f5f228c6b79969a0971480187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09c95006d1f04dd16d9864f16d812188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611e610b5acb646b7ca7df2bc35b39189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d537dbcb3f577c7780185917e5d556d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc573154632a5e3bf7e7f8e346786fef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe1be31c615b4fbbf1d29c215311b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9adc2538728f3238562f37c7b43a58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288843aa5791064a77339e2d58720d0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bdfec8c5d3a42fc13c6b7e06c11c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ba21f67e482fcefda6e4b65c944f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d74eb9f7e9c241f7d6fdb09e88d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79338d8df56fc00761d11357a3809d3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bc9d86abd47a21b63b5a9c92d06d7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8382af9a9c5b66f9a5bbbf490369ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db0ca090925fd16743b4d88e12807201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90614534278164b34a85e0cb699e5358202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e1f6af17c0e471ae2ce775a2f258203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c001d39e17f048b489e8e598ae9d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe407e5ba9f2ef121314eae084ed5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c972ea3894120bda2bba29bc8c336f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996bb20357edf2d1903dfb5a1a4abade207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0086b3c8b8f4750e5f3b0d60d0a92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42884c092f0e5f42e792dd43d23f6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3fdd3fd6e7b8398a0118be14f33a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b82759d986d8a49500c19a083c600211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72fbee0c514961c50e22d36afdc09212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92b8ad629ff491f87b0548c4d6798213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b04023bfc3e6e7dead9f14fd238fba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff35e31c4b7ed3c865414ce323767215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f316c28a670cbca4377e9b95cee7a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93ca53a30b763b0d8d4058ba10ed4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2580549c29809053f691f3263615b25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236315cd91f2bfd335de3f1c9322a3e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac426bae7606805155043e82479845220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e1a02cdef4daeb17ad6dd995dbe87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2db335379c6b5c73f267ae223ed6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b13e921b2982a3b78c19a9accc197223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2904b8efa67120e9040dca826079a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc53b1eca521abb3543169f021f02b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34b9feae7a3aa6e63e89042b55a835226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a82b430dd119ed394e77fae1fea43227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5a9b54ff6d2406b05e7b80c7dbf0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3045370792176a9ad62d520096dbf2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47211776e1050a35a1cdfe12474b6c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d180ca9a384f4bb2b9e98b58973431231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218873b741da74b5a236e05d4bf6732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a3465f8eb62d78d78b4880f7abd72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995f9b2cbd95f517f6ac1eae66ab22b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f92dd07654b13691d73722d3e5a1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad81cccc4df089d390901ccb3e267f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc220e3255cfe6a1d4ecc746d80ff166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7164710990a762e3ea99e2bf8bf382238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61956a8082c7f2c8524a14e9d490b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940bc5616efc8a1197acd321b347e56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2db5cb21c929727572375c30f47b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae7b6de6a99a4c4e436704829c225c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099d7bd1fcdc0ca4355811c551ebce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f841d954fdd253b4396b639aff5a23244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d80cdda3dec503ff98ba423a8a01f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47d0b0b8d3fb674fbd1695bd90466a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d796706aa2bfa84dacbbf34b63d259247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488254e7c93e86cb36dddeffb8067e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef406a2968f5d5781f74f5db9f9edf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986aa13f116711eb938780a1d677a13e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba440bd8064618ecb7d465aea9321251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630c64705133a89b1c9fa6a36eed2ed252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c772a288591d87d62c38f8b635964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e962ae92c0a0381c31aceb3e5bcf7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43228b83274bf5d7a35f142a0a4a19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc360939a90dfe37f3d2020934a1b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fecf33cf21738af13d3091bce4f32d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ddbd14571e4e7fc261896d0b66b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c459379658c531729849247d5ec7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22759a2db8ca4b69321546fa2180206260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd7edaa937ea4502b7a56c80a6e42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee7ac2c70202cbc546fb4df8562eea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9156c39b5e6bad7391df1a13c36436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ae4038588608691d372e8f693693b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff53e339917c49ae80055dcbf49f3a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b0ca24d7c978e48d399ecb89ad8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac6c1d929048a08c8ad1b7142da72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc381bfcf00d8682318b07bd15eae6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd95ceec0e04eebe2080d7651c497c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49dbfd92396725302c3350e27e3096270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a264724add34d290446b442191dd6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacce87e84fbb404ecf6f4f5d2c585b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e690a1136a3f28ee7eb6bc5f477ba7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f01b3e8b4b0caf6197caa731e571c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0e951efdd4d1baf632ba7077cef8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f004432f8ea11d227e2ba64325f9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc74bddbdd45959da27a2ad95b180ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc2aa967e547dcc72a8ed44adf657278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecf058b5eb79977dceae7b13a0cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf3a671a79c3865a03c110c5119f2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96394ddf996ea61e8ad2568ca1d6e778281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e25c4f2f72aef48acc2a91c3b093282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1a7a3bb5824db33d251ee80b1d22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57d268b3f36d6d95343147c21987a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2842694757d39d0b6f1223b3a1293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f6c0dae4f9f3a0ad5e4605874023286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29789051884f30a5e8a436a6b08d2bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dce7c167f8ebfd4db3cf7b7092189288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575b29beb574f945854d974415e96a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac124efa990fefa744b9f25494769ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1fc0f551a41c440f55db14e03c01c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102560ae8769d9e4ad1193fd5acd420292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975fd8b416acb7f21d38fc08e92a0c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0587142ee423680fc65edb48939ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c9e2b519c35930178fbcf6b327ec4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f8dda6e41f6331aab00c896d2b49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b85337b9b1c53539f30e1cd09e623c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8c89c7a6c46c300bb61a258d33473298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f604aae168cfaddc0d2e9fbfb7db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2b66b42f9cd825fdd1eb0a662dd02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e553e08ba0ad0622c2f4a1f8672c1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1730c966574c8b851b7f142b19cc627302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23821ae1ac6dafba2a408dd877d77270303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b16f793c147d5ae93a81f61d972b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78612a907deb6ef77ed9d37fb067a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76514672d2435ab07fb6525f275ae3c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857c821823e92a731e60f4639b00a88307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c9e66c2880c72b66378aa02cca47308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe248d979b7c5ea5a981e8b91b1b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d87b2c2cb31069fe604701969e651310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7314fdf97b35b73ec626350462c6733311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d84b147a605e6e4278621e4930f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425a32792272bf6e2271912fbcf0371313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601fb6225dcb58a9e0e0ddbe569b5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db2dd67fb609d848438f6ab51f337315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbdc849aaa47f0acb54adfa191f770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829575d003aeef411f6e909c333d94b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e392aa2f441e08231c5d26d68ae24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3b53e4e4a427bb0f2020d80d93fb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530166270bab61637bcc9e3d0c627326320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb3f236ecd140d9214ede20b762339321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83597fe22c53778a23b1bdac121a422322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2fa9ccdd097cf25b74450930f90ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec777598966e6e8e4d3a3cf6618445ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e75a1d9a5277e70938846eed9cb53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317979b450909ceb22ccfa3ea8666b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48457fa7fbeaf3f3be9bdb767a37c8ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb933e014e3d658ff7c441f87a41ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0053aaeb609b0a9c9d2ea6706119a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee546126cc75e0e3177e033b1925e064330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d22c53fe38d7e5e06ac88aa570f95d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef610ee77df6d5079e71da9abc89d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05737aa5875ceec26b7b6da6829765cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ad06560420622026044a3202753c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc335fcbfd7423f850b091a02cf27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157ee8c54482dec7bca3b9a4f95261f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924728821991971f09c04df6071091f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66053522518b6fe999b87a488d6e5083338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75693120bf9a2e84cc3591c401439806339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcac2423653c19b12d35a0ca33d91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524302de21c914ce453e5a8f81c67a49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e608429efce6b43580eca2239ee2b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4774f312328d0cd34f1e4d1a1f658343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55048b5ead9bc7139e3a68f7682f8c77344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49822ad1038569931ab34182e4807998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8c960757b1d15bab399885715c5ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b70cc283f9b8d8f10ab6d37a87c2e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e24ac92de77a68aee046ea94ea8b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde865382ee3743c19a32cbad92bd9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32499d297ae4e8e2b602dfd9216b203350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f058263d00503f259a2a46f0b3339351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933799205ae23b8ba606a79635b99e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1353d05eda08372f3817ef9d74d8f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6383ade00049db1af40dd27318ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9a308dc919195f92da20149e4a236355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89d201bc94b79478cdf728fb69179e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815d6456e898cff0fe6ea0619d177a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb855f4a7285b3810438509dc358fec6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053cd9e77e3e77c248f863879f80ce9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ca7cb12728e91ffd60b0cf6feafbf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cff1c25b38a55884402b8387c98e23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cb667355190d429dc42ea0d1e24e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c37eec10b1e2b87e9bdc368bcf4dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd5879ea3886da0a66b037df737152364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c185ba2bdb7172462b9b92c1d40a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47c1c33001a230b07d84fe9a36ce76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e8f6d6056e0a02fa09bd65d2af4c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4605dc5762d461170b79832ffed0fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ac15b2926d1dd239a410ade0fdc5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b78984ff70eb422193b6f8efd88f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc69a3e0b8df8309ff30bf825239e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49154d3a7f124e6d0e1cde0695ba1a22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75dc1e154355754ef8e89bf8df00d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ff7efdb4f4f947d786fbc49722da5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35a1d66b270b2ceb0a4d9133c535a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0814a11ed47e0673150d4c51fe9db5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd638b12aed55cf6ed81071c82beb37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18fe824278a521904a477b3ece0ddf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57402c3fdd1f392a8dbca2689a0df6c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16580466ededf203e06189c7ddb9fc11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f92e5af25503f3a62f8ec25a121ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722263bf046b8745be18d7dab5749e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04032be644ea2b84a4f6bc1cd82408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452f1036f5fa64811190b8733a6a78e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8f43d35f6f26ca2a6be3bd1fbb6da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ae67e6a979823605180e6265a6d56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ccba98b86d31e6607bb30d0dbdf1c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818718036267a6339c1bf5a10aa7aa46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12d6e3d89c3992d47a4ef5eecf12c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abacbec7dec42cf7c831cd4f1390f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ccf9518daf8a23a897d4afaedb1eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46228ba873cd001b57a97e9cdd5956f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062296dd33b1f55aa28bc7e3eecf39e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435eda0bde8cb00e449022b6e427d7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58470768fdde6044ca4e677f14bf08d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5e7ea176c35a9e1ccadd3b1d27b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d133730c4fd8b18124f103d9a969d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967345ee8f5676da29a7b4024dc3629398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e08ecbad1454c38765d55d26af8f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20840af2099731030e224fe66f465fc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1d5e7c56339c208e130636336190c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492292d0bd978887db5961551634148402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9310903b4ddc3e44f1cc21fc54ffe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01b03e7d46f9d08e83a80c98fa8659404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c529224607b1bc6e97d615531b702405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70819046350fef76d1a5c4d0a99111d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a169d4f5aa6eb7182c894d5c10f9ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aa7935cf6f3c1c81185505aaf43cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e190e148eb6e3850a1f460c1f88ece1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975917cea7d930ac5ce43b75dba2d5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6501e4ea968add94a9eb03b44a0b1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa9270099a9ec96ced37c40c653e83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdf484700c1aa015d74106bfcefbdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33f256c3353c964e535f4e0adf4eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189bbd3150b3217ff1341ec793510eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32793f666f138513d6cf0098a976ad85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a70657df6f37f65d2fe84ff15db7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d04ab17c6beaad50338ae68b975b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d032db626e5690c459823d4dcacd0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef201c0cefb42fcfb42dc6e06aba91ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3dda12b8baa1be9c21f6f027841d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0ca6478941e1f0bd0db9ef400f3c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4b059a5950ce91028d12c5e3d489e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152c4eb9247327bb179a83451c4abe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170abdaa0044afa43513d2275de2e40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1f34d96197863ae1fcb9bf1e0f829426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45001a885c224c83cfbafd1d07208b28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17af8f286b8bd7b7d31637a5613069428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000c0043ca85532b5b3f6d694132d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fbdafd02e1ccdc1490ee874fe7246430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfad923b56629607e72f6af2683825431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74ef904766515e7aebd9e1e14447e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601f3e67dc2d1db101535d047a0be77433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf05a298fc26c308c5d903356b42647434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c373d849ad95b724db18c07106662435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8e2ff076e6e779954f973c7220fb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80074dd2233a7ffdf3f60904e23c55d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de911376ee1ec21c591ca53b769d78c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639cb6c357895a34de16f58543d328c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847981f7a9ee0aea49c3a323006745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3bf5593d5e3379de9764fefaaaa16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63831984756c980c0e53dfa975e6f58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac821afc2833d18e16fa712e791104e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37f337ce434c1d2ceafab9dd8c2c80444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082d28a51761ff8f997c8d4330f5aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4e4ce28f4d5770a4dd356420a7a08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906258f96516a9f98f5a3bc1b8b283e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399fe6595d8aeb4d898e431d26e8409448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45022ee11275eac9d5ac6ef539fc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96404b3896f07f3f278902895b5b0a97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb7957eae02d5da2ab28d16f4f0773451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3219e1fc71199397eb01500c4d179452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f11093ae00bcec96a9078b356ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8c0d52ed664931a5dc2bddde0765b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090f379c381439f693e85ef36da1ddf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b61b83ef0c98ac80d134c2a907f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d80df5474d5ce9b4e9b825a45cb59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e6939e28849c19181c83a24da9fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e61efa69eefc56914b34347795eef0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26243d25901b036bd58adfe1f2661263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170cdf5d089c7d1dbac4a085b58b783461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd6c6fa6d894b07014b6e2485d4963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf33a2fa1b2fe1d496d633a002a7b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d332b4159e6f60b3c94f11b93db4a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6dfca18b835b976585c5f2844b660465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1982afd6f9babc420b967c9fb0475f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae43714eb1759151f3e5d7eb25528467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4775570e3acf59a334b50b1ac261a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb1c4c661e3c294f345936d9ed03c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97444d4ccbe5ac27db2a39b8aefb9b3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a345c802c4bb9b3668ed69e282ffad2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cc4c5b7a38638828ca194bbfd9329472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd4266931c4cab76830af4c2ded027473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6679ebe45f8164949f9610448d51ae1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b491da2172081238d8d58e9ba376ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16529a324a0eb59ad6180dd2ec95591e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f630572b98f5a311b6bc6bb504441e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc27816820bd023fb9992d292f73aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0426a8b781c8f49e009bb7828571479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528f92bbd42cd0630ccae660f16534480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ca96e92be2ec0323741ac23bbd7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf4cbcbe6e005066bfdf3bf7fee0fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfe1280c21ad7fd3893bb2f8064e59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab672e2935616c5cff7d76a5d5414f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec04bcd1cd98c17c44af39924df1f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc415a1b7e3d51c11c43924d40fbbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26e8d4f465aa60fe81cdb8c78dc05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283435e26ef77e75fc96c9a52a89b68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9e93ebbdc815556ba7fc0a842b257489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fa0ca36e8394c38d16894abdb605d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c97714e1f318a1c7a64804fb9bf802491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd33577d25b1f06f14f74d356cdb707492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caeec3cdace0d4ec8d04997c51bcc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf4d8a3a1aeaa9c96e48ccdb14e641494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505effda1bfd3dccff527040c45b1f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea9afb155a37f97453603235f75423496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c17a4737d3e607f8f1e082d46c38497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e19a17e598f41023b803baf9f9717498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62f5252d7151cc0c05bf33d5ae7103499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492b34c0142d43cb40259d2b26427b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4d46f52659e324a077d09404761c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e6af8cd51fcaaf7a3fb489d36e58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebffb16657eed5994dab36576e9cf01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a126a9fafd8b69d1196a592f1483504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855af517264cc16d717d2e8765708e5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3295da93e31e87c9e934e06c5d38ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92754233a7322547f2bf82d7d51554c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269befed8bdecf66b65d8cf9b6ebd1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272065551e7fbaceb0d7e7aca84a0d6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3ebf9aad7b2a4b289e11223b5b25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98020f635d20c64a1c95e54bc025e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f4c41338032511a57803b0f850547512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46a7bdc4330200731574de14cc73e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c0b5e15631c9725fecc20af91bbe514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf6ac0e7262d522b02078fcb2ec79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e526dcf75f506c071304dbf84cb67516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e8311019e460106e6e3ffbd0945a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e90858101b5a65af3197ec6056b3fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886bd7bd9d19a8b8b3ff84e30ea32d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b18da593c8164c3089fabe3425ed5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff492b8a1b6b2612ff0ce6b651a86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d585a548fbb4c9bfbb26f56a71fd8e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0fe2e2fa34cf2b2335734e1f64c8d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614d93dc508a25c70b33dc74e781c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db47c9ce5f11786bf6a0d534462a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bcd9e1040e3d55773ac8e9ed90b13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f89812e6f20820e24fb6d68db3b7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42108447a38549e7dc976e37a542ad4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b06478ad33f669525fd73064a1f04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33debd240cb536e039d4558ab87a97cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ca82c0bd4bb80e347c63d17889def531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2514208d978d2032baae1d2de4422532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21d9a7ea409f3fdf50b94c9f11897533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba9465d619ceb760ffe303f0e7cde4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b369b03d36e44eb2fad692a875160535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd17f59403433805e1e204ea04081b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bfb4e1588ba8f8a0fd68f3d3180468537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17ad970f2859b613ab0179f5c9ad3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cadd700568d188638255740d5528f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e5c0556ed71108e1ee918a3b87fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3141102211742b8d6139675138fb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501bcf053dabeb61ef6c8ea718ba6fe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95cb0739b66655e9400a87203c82c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927480220ad1e2a9bf71af32834de5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af5fd64b378b0d0529028885a93c9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03649dcadee7b42390fe8f16725fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca019d83464dc10678a7edeca52a994d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3216156e32ce2d91aa86742e73420548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd855e29eb488bcdc130eadca2fbb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45e1a783ff88fe223581578ee97fe1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520e4161ccfe2f00b504c6e9e1eeda551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe57f5a885a1a1c8c05bc2bd9222b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae19d4276925b1d1a6dbcdc6b3630f9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16970b0be627deef8dceaf726a8ca784554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f6f5d9dfa22c3416e635ba6f93e1f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb396907fd16a1a0680240251e1fa2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f2a7c26b482687d57da2e1b1d7e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798afe6952e939c7ae120d010602f79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1546366bb11689e22b1bc5e6d43cb09559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570961b2b7f62315bf94b800975ce5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dd7fc372ce72ae2a8a5972e4ce8df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd609eefba9a7fcd15349d1fc54d99c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edd514d1d9f437c8aba451e2d2baff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baf02a878b022c97375b7c52491af5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d07284f92655d37e2aa34cf3ca4c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024461339e42aae8797ee447ceed6789566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff9296194e885af6625cd1a404f8f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152b5ecd44ab5a65f06569d764e717a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed0d83ed6d57d0c9e4cf850dcf9a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01773acbb9b517c0173adbc25661b03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983d8b395ae52181b5980e7374b071e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae84bdd295bc5766cf9b89507e1209572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d844aec41a525ea1e178b3a332c1ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270404cc7559f5cb2f1733091f0b8e9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d9589d7aa7d7e046e0e3ecef49e67575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168496e863398fdc14ca900f903038576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1a3be370e6faaa525204509074c75577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39713781dd14430d3657d38cac7e9fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867e7958ceb35e435dca3359153d39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f033a40decbaa4a8ecfde6eebbb14b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d1ad91ada00d6ee66384b727811e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfbd0f6693f994150593b3f3da066d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443050479738b84a83fb8ea705e596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a707630e77860882c3f7d13431a3c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b34bc0361f4cfdb709c00164f1bd33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558a7fc3103d74f26206b42f830da5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888d453f43e70e18670d3009a9fd700587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52b3725ae8b305de6f6c52ce4524c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0f3889ba4ba8267deea26416f8ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b24d28e67a90d2c785432c0581ca3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad44600f7c2dd106483d1fa8d04940591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b6796ee95fb2537574f898477d186592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292a1e3e2afb0f7ef7357f8fc77f7d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54445d03b09ce5bbc579d8e5c0b8e75f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12265b0a90d19b8797f694b49a7faae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404492f72b784a7b4bd6b0ad613f0cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072eefe6378cbc500c2e1a54aabfc0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146e493453fa466e5d130bc47ae8ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e65838e02b3fdc67de672f9b70d98599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9808c18e436665df6745a5a032e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048584283d255b34699dd8ef2b1b3297601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f72d2993c7c3707608366925bbda25602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7437e99a6530e9078f8a55bfe968b8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617841fc9b5685a234c1d39ee9a1a768604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8d6c5b91d07a3d7d66093d2b9f754605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c37be1653463d2c186d085e9959162606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7567b50cc591d005de659a7883c53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede137f06fcfe7d8470ab1d9d8b8987608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074392082d000cae88580d83bf7959a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6919d87a0bc8f1771f70c2a6e22f3c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6ae5426c1879c81bac95b3bcd7033611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178ce0db9dd9bbb18a283f181bc3e7a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afe794a63c6c1aee7a125ecce77133613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581644bfe304a287cf273e063c7be925614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79c007875f85b431da078bf8de2f20615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765064bf886601e803fa2b7f613647616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0d7d016a0372badc62b086df2778617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624cfa9f939642edca167e3432ab928618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0a7656ec6cdb7205ac9754d1006d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454755540eeb352daa9a958228645d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f5f29a669554095e2add2e11bde76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca2a2ad61656c7b7673dd80ff6b535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c497efd5b19983cb184a6b1a81a795623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102caee5a60d3d051a6fb704cb4342d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3735cda19b9ad3618e1f3b50948ae1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6d0706f7ac83d56bc54e1c697a14c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05403df6c9bf572b50888b1979b3d728627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f25856130b066a016188eb1551f6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f86ef97af595692b10064faeb5e0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262736daf46c59079535058caa84626630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0a1e1290489bd778438060d6870ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823013f5bfbbd978ac44edbf4a1e8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3a6c9f7a475ad7113a00e6b5fbbe8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89609f71505f32919386412b95450bf9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb1930df49b0ad536025a86c9426d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd47d178fded2806a892c2e51be7f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa22a9f4ffc5ed353e0eeac7c84be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fc9edf124c867625af54bfb007eb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fb7812235d68a6ac74a644b5293da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d61b119cf59d7dc99492dd9e1c82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931b78c0bd1c38dbf4b694de47c2452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a779fbe39eb62c36cd09d72a72997642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2d28ae9acb30e89b9119c14b5661a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f9ba26429150e3a13e356e57dad5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e6cd808cffcec1314fc271ca38d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce962c5c8550a777563253236166ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5bd1cf787adeb548d11a6b9947ed3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d1b903df72eff9d78e4ba40d2017c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183ea124af2d765af7a5b7f27e4dbbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7efcac52d19370ae438e8369d7d882650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d1bac938d92064c0b11fc2fa4cdd4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ad199c5cab8d8371f27d651ffc56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e690521a24a0ddcae540a7fca2ca50f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7568b38b90916cbf9a0968f2f8c780654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e936e7c51d3098ecc91d2958da20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997017526e3d9f7d7bd091b0e187c054656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074b36a6914bf0e3ddf2dbf830abd4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9288d2a375b60acf9cf8f6ecb0d23658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee550745eeb2b9eb9d2113f83cc489659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dfd608ade9316a6d7934c26c856fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2341a7ca9d072ba802691b826fa2b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f126af312db6ce3b54deee218df44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f41e18ba9af373c472688491cb88c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f16afe34f4cf86d80697b6ce9e72b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6257db815e4e88c55f2891f991c7fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b83a5123aa9e40347bfb2df2c71be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96925dff407b94ac42b1d90ca218173667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a73005816bb9455fa5ae922f047aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1eca7828ab88275acb6e4f305a99b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068af8453c506aff7e15446b2a3fa55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c8019ee2819e7a309817d7053377671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72db82b18984e99fa4d94922687e581672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f51f5205db20624692de6012945b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36040582174e9e76ccd08f9d9d3c3ec2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e93eabdb188a895c3da487ea2683675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f308ea23e9289943c0ecedda9505b8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf9bb9ad10d976bddd504fc73c1e38677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e977bf9c54130d65b45da19c48e8d8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809581f36222a438890a1d39cfaba4d1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceed8a1eaa26b492871d06d758d938e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794480f697f537dd31cfcc7370dc249681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a196a39a1f0e69ac58ab9638f1ee2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d3750e9517b78e84a9427e07aec34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07b8f6d23df2432b03f2ca0acfaa60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44af4cc8fa70657357d2c575bfd33cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b78a3aca4c942b84fe03009abc5b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b3399d958cb148562149c662d0721687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca507cd46544a25a8cceb1c55cae23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff4c80b8196c0a228d02d1be35d7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52aaed9ea2438320d735230e646ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfeb1745ac21c1245480fd01bf913d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802ba1d04e04395538031b54d01153692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca39738d931178a173fb9a334b37859693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd17440fc77d4d9203f1dc860c82f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08190713a0d8f33ddda9c36f6c7096b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eebb5dc2d47d1c84bc7f943058351696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012b7f13d14ed7473382fb4c8e81f63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8bef04a489f07bc04c5bb5e4018d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d57600dc9531c28179adf10ff2a94699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6809c0e06d855532f8331243fe6e97e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390356f42ebc8ddb03e1a7c5da4deac7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897f5f638c0726d9173bf00d85a9a1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a514925612c3e523fd461169c9124e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030a6f8eaba9128c851042cdfb9006704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ff6478a580d9ee052793c4ad61bbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f7b8af6ff9b890afa86585a0a7d04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9b4355a061d9b48ccabea2bd7d680707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ebfffe21d499c13314e969e6dfad3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b781950ddc8b72e30cb09909a12a73c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2dc3f48f6e1c6a0784576d6524b7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8212ab4f59533e6116d7ba6123609d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e8c80d2e13ab27b99cd6c52a1040d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca666ab7c43c48d9ec431d2c393f6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af859594d88b9cc49ceced6706b1eb5d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7011dcd739341c6ef950c4edf4b799d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995644e6049b4b533e04d092d45267cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f17fa26469cbb03fa4705cc8f38c28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad032e231ad836762f8bb24f779d2e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf115ae15e5c48936d667475c93a2a0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab5849fcf72aa02ee586bbb67b0d28720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9bb4faf9e1983c1e6eeb52fabf3d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff073712df41927a9f207471d25886722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb504cdea51e8b4de0703f398f9e844723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14ebc729a819482a4abbe1518029b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0048d8c1da65f6e3538e159504971725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7740069566302c2d12cf93daec9c9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268ea69049b57c32ddd8f024a12e30e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5a82c5e811357332ec0d526d70dc0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5598ac1df1ef5e02d1842f7c33dde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d3e2a03ed712fa48b5dd39e3b7be0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ae5a7e8a95cdf9c1119720c7f6c30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4c0ddedfa1e876107b69f8229210732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e553e3f89acf46c1a5a1ee95d8dc4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bafe0d2727e451bd0cb0f9e256c754734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04e07284459b5b2826797cbcd8025f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea28bc4ad6e2918dc791a91008813a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1ed1db211940fcb71c6a975a04034737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18163d006a706150577eabe138d24d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3c2d5396e705c210cf1ad116bdc6a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86465166ab1b36e6b93235d61efad7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda8c2037256d4d479be6ec71eaa398741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd5d611f6ffe20880b7c933fd2d6fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125e1bf55e0c18e26636ae7d6a7ac87743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a920678ece6028113716c73f5f4c4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed32d24af647b58945e84d584e1492745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e91b3bb49698edf61c4298934e15e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d174c583ecc8ddfe62a25a5442fc95747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537ea61ad3c711a6670f527a4e77293748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85735769fde4c19e502681fdc0727ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a8a3d1c525d21c45f9ad887b0845e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810d460f63deab0707057467aa4bad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919b1797088921cb2b4980f3f6c141752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03811969b0ec3322e26dc52bfb1893753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c377abbf9a2dce68d2ab58eaa7796f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d0956d60612cda52851321c1de640755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd3faab74912262b499f567ecd8f3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cef932ce777b345e68d32227db893757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dc23dc5ba06531ba28b99c967fffc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f337b92ad2d4a829969c5c64f7c630e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7438f2e0528d94f25b84ffec88714760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba34294c1c8ec05c7647e8a77b7aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5d0f292871116be83aff082c31833762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a352118258d06af8e30057c94be89c0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffa475f7d8efe06382c705561b3832764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c9acc1d2682c881fce52891b0298765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df94ded891c25d606790b83a36f617766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff349d8ac0bd3364c3d1235c8f9bec767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>