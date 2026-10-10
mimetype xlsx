--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5a7126f3cca200b77519426d679c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cbcbcfeeb2a1f6c34ab3b2d5e3c252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aac7b34878a298a7cc666fb69637e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f537c921d00c71e14e966bcd65e0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c95101bbfe3382bfbfdf029cd81c755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d2fa3ee70f51fd71dc1563add53e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ebf7d02b53b1654d40a6ad8b013907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af8b07f9a4e702bbc3f96a36919faa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8848bd337cd76ab9c1361076984a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b03e325ef06289d8d65b4e63203eeb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36576aac58770a9b29ad05df30243811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b07be13a5df48dda1f0fcf74b05c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de06fd50612222ae9d90d846494b8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c67dde1ffae844f816213b9714d3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e02a14dde5225452e9ad696bf5e7fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b90539cd83e90c34ecee715017b2b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084ba250a1175a0d3124501625739ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e4cb32b8f77314b734400bb66f3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e6f5d28938448094c4dc9d82c1bc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271a17d3ecf0063fb500af355edf02520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deecde87aa7ec391363fe5bf4c6210d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b29b28adde0b167a51d9df2647498922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e4a594c4ed52828124a7f2e61d1523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12bb5ae87f68fc0d202e7a4c13c44b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a802b883874e1cc2dc337a80734e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb81303e3c34bb9970d18d8c3a498a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d689701800abc29aa56e028efaac827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4e75aa3d693a6a95def12f025bc0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced2f8ea4513638f55eb7ab905669f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d62c4d337685cf8ac1e6c192fdbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f49fe13caf2f5d734dc17bc36f3ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6d4ed87eb4247e050263bcf7866eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e070110c0ead2620f23318d4225540233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e5d3d635fafc5c28bce7ec6fde25234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1972d26a375d6dbc12fdafc819b6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75889f6709cde7272401896d1cde6736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c02902a564273591ae18ef2b65bdf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49fb1b75b2ea5057e05523553b4c6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635918a00732bbe5d78a5c8b5b8aa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e46292944a85962d9ce29b4ad7219340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a866260b33c1dc808d179bba0ea00a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec68663610ddd730bd89771b5ac7bb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a5bb133d87792d387a6fd2e4b60d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4ff0879fc8afd7166d943c370ea444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a98b7619307358a5bb65506894769745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996473b2fb018a258f8cb0d1386915546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d212c1b0e4f47a5f2d9f7c6cc58221547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92967cc1fce4afe2d1735d5b2a37becb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0eac72a95353f985bc94af115517549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2421fb15e8da177512bd50a710e7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664cef4247d34d73c380c926279bdbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10de41ac0b27c13e4a2a304d44d0f2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c062d010c06664efe0fbe875efc17f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb2259ee5baa09669e9358c679893e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedb2729fd3afdf27f5030351e61b3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e567bcb6e8e82f166368ed70a10056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ecd5dcced7a99c3a26bbae451e01257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330dc1478c614abe269840aff9e414d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a818d9a8fa10c7144486b6b345dd5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc951df92857ee367985e37ef5a3e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c7baabd4cc476ee9b703c50aed98d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9e513a8edfa198cf9d6062c7c14b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3452bce6aed02934a31868b4d32d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bde5360290bf686c44abc16531d32564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e81491d7465240a7cbdcd04c0e0e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70070706a058b9702fdb1cc86584e3ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a925806c7245fd87d2e1a31986d9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c3f7af5319d639d56fbb6ae5d988968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd383d78728e0dd4974cde8806728269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb6e65bc0ebd3c6b1554e65113c53170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285468da87acb57d10ac3ffb9d5fb0f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d5784233e7981b7290ca54e04f10272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13f8bef4774471f55a406b651bffd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83231a4586f4ea992198da20686fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba7a02f0a919d436eb8c8643486fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bb937bee1c46ec2ffd98aa2fe43d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5a1d4c96d17b634e999f933020a6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716870bf51980f777767408f3c9c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1160091a3ef235542f8b2e90985d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846e57eee169c7fbf75ac63fd6eb72f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e867390a9528c44a0d0b96a550f16b281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb353e2a70b74c1ba3ff6d706dbb2ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc3a92f97e8e90ce4916ae34f7fcf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c701afd0c49af6e6f90fcc10ea1a1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215b31b692b6070cafe98d433f01ce685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa76381452dd881d38a75942ff8bf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb60fb17bc356e83d49ff44dddd0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5ad8e523050791221b80ec384781888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274694dee0728c1d6717a7f42f7e4fc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fdacc6f395f63e5e96dd123d0a08c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a77c8b056dfed64d11131155b06f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c56181894f67f055ac598b0688bc1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf419bedcdfaa60a2809875c255665393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e80b1c4c546ac05751a504757c4fb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348719999b28191c5205b13bfe40fc6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28785ae65ebc5ca5c56a526d40fe3b7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19a3e86b2c7a481d85612fd05776a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecccfefd8bac4b4ecb93b1c11b1ccc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fa4b8bbc040007c23cd2d0a17976299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40972b0775c97145e7dce3db7283e32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a99833c36c7b598082b4f0a9344ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e2f3e4fc6cd498c3a12f6d0fc7491102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429097d72c30849739308d89c08d75b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e58936f6c3d97a2f913999230e779104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faac03572e2ece181e989f1d52d536c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddf46705fd6acf6fae386fa2967aaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e03e14dcb88b6f6724dcb09098ffb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001b0bd90a4037aba59f3faf8aa158b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037e4da6d6efb3dd1a65af530be8484109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9297d95284737045254154eaa29db27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fd337a70d2cd3d12df55dd9ba0d00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22467eaefd130673e91e2c0a15ccc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52475f05f0e1971e099741617f3b0d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824773457902a7d42730fc9241bfd5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435433dcf4680b4b06630cbe01b51974115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242572cec170e1159a231a5946e40afc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5a40d7022b74f92448d4c7cc1bed7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f3a90b04973d98dfd7789e86048b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d020af18caac9b2d14474a39a7b94b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dddfb27de0012b54b708fa9cec290120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad18c748c1e066cc044211d0511b8f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a637f12398ecca0d635dca000f858122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98f07af86994c24f60b7aefac8044f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562e6157547ce6cdf32e1c5d8c6c41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c9185499ed46540c6018f70aff20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9771d336d7fa7aa94370c309f2530d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bbc83607f419b18e078955f9f010b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b126b5940b2e2bbf2d5ea2c36a7951128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e31ca4bff26115809f6c2ffdbfe4dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9807ad947bd555c54f8b9eeb7c0dc83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8187aa41189d1cf68d8ffcec86d304131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753438068254ff9cb23402da779549ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119c5f2053fa3fb2f38fac6f2e1a45e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999978a3cc067b3615806520e4d84198134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c593bc05fef1c81df9cea18ce653d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee86a9437477ec0aceb2f6bdf25a9c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264cddafd12187bdb3b123ac0fda31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c99e0282d811406fbe59ce5def0126138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf8a2d2f501045462513dedfb8c499139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f450495b449a556733ad7ab71c62f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1f83de97d93e0d6a78fdf3bb1b6dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327e41dccb8f327529338b9fa3692e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e0b41763923c39c8d11281ce658e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155d3ec6fc0af816405e3acd744f9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa18c5133ec6451827cdfb40ab600c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23af41768107beaac4ead95f973252146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b38850025c37af836caec88e0ab4c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3096ccc952a1386aaa3bf878fe4fcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3ccc4eaf8cf2fd69e5b02f6eb3bcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bba616084036197c5c4b4851e3e4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa1605e02f47d460e163c07e2206af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09484967867d506a1c1fa69e086661152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b3c529c514b33b7c633bcd6bec69153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6110a873a983a86b58c3ce46f5a76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46800a0155f9b251b1bac3d4ea4027d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ed37b06257ab724b276f151fbd63f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bec15a3ce7691299c439856ea7f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b337a5b332fed30d8415566d50150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282166a60d53a1d4ae2e1c7b50bea1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566fc6f08f46121f06ac3864d65edd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daa0d6abfa7753d9526a3f6b2c1aa8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe259817796162f82e1426801f9eb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a6c0ff710dec45e5c7a3cd2dd88e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58d62b1649d0b24846a000d7988104164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0a1dff45338e05206de0fe3d64de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b327cd53a2b18d70e4d2876ea2dd1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe640ac8394ef06dd92b9b7295ff14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ec45674fa5ad0efd7e6830381fb95168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d422615801048b7e91157abc118ce72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a9f9481179963829f25c1a2910b2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777d23c0a4e7f989d0f5e817a2603fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceef1e44ddc0d815a26d49b922af86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527a78e6b847fd29cc1f85fb02964eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636918bc9177cc83427b1cc89fcd51b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd819895e040a6dce492bdfe42441f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18810830d75186421b1e454d485b93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bd94f54bb523a7bb43ea5b01456b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d78b966a66fbfc980234999ba62189178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fbb342bd67cc9fa4d91686d9712b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850182da01c64f7ab70d82e413564658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cd67d82b6d0e6af08b5265651773f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eac91143bdce2a0f6953b845fd129d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f14e9c81dfb7687f1423d454c81356183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbab5fdfce7afb29563a22625228ee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bcfbf3c8b35176d79bce87f446579185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a1484b12c70803d9090a0956fb4a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d3c0e50b6bf9a21a58340dfae895f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07c5ef46963a25aa3f94922dfd3fa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8021ba79bc917a34ae75eadcaa9511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944c6973dfc6c0b6e1df374aa5a9b7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b186a1f9a01ac78b8e67fd5b32bf994191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0ddb44ebd06f04701aa11281bf82a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad9610802c66a44a00e37552a3339193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c0b8f4f6410c9e60bb3b3e3bc00f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceef165a8406e2bdfb69f25174eedda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fa538bc4c556be571ad40e5e68a7f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16369848ff8dc7aff5c59c7fcea97eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b441f4786a76a294bc3f2ce3014ab8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24da06a26073d2709be11b8380bd03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a7caf76b3b1dd03afbe7c274f975200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113d6eb9cc4d52774e20c2c9b01b9db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093584b895dc1789cb7c55d9212a3e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748dcdbcd8f8e4f8a44314c215532ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df395d2b651a6e4e2ca7ddb86a1fde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34621b760a0bb0ff0945550a8facfbc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc78ff8954a6af65aba96725da5a8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99198ed1031a47dfa02cf9ebea0006207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb908053a3a7fccdd11ae4df7781b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681d07e98f498437674f4aafcbbbfe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a023ca66039e51e1ad93c0d099eb1dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b738e42dfbcf436378ad342221842211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba66d9ef500455b175cefc7c461f16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88635cb81a0d704861133b1239ed5dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca5e5bb34bc7c10bb97ffe39c8a264214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0c0b4441d7ce88315709aecd3b890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec0ffce268fe2bd2a736eaf74c3293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0870db08a0e4dbfa93cdb926d579fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3393fd43d1525c1cf43d17cb964924218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd335481a6af5e2a277ed6eca80757e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ceff7fbcfa9bd8a7e09d260c3f145220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa3865ee55ec12a09dbeb4f8f399df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9af7de65e9913d45b29b82434032222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4dd2ddc9e465cd706a25cee57d58e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e137af07ded337991bff48118251a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05c83687fef2f46ab90d43c07d9e79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a09118ca4c4efb045be447403dc42226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35462f8402b86d9d453d4e2e4d02146227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbd099036cfefb4b80bbdf38c95a1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6fc7ff5c7382f88bb2dd8bee1d673229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec4a781c21091b8727f7b7dbc39d4a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a435da3d5ef903e33dbe0c39fe319a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13465a497176cfe28855be9a844c73cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b3cb12ce6d1369fee7170eae87ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d608460b63655c539f46cd3086c45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897999528401be08e2f12f731146eff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628cb0b6f2bf04f586af6850608ef01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bc18a1e8904ea0dd92f0465fbec85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b5c50c1e0e773e5af5a7838a4e59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed36be341a45671d62df682a9fdf10b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79fb20734a033aa2e8d5bfa7ecd6ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785341b69126141eb4a7d2c2909d0150241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a9378942a61f46266f02528e3496242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97d9192162d2dad809399bc6d1f58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f86448b4e74c019c691edfb23f43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ffe857795c6412cf00f82c9397b7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e220a2854b262d79070dbaa71b5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827266b35d2d97507080104a2c0eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42eaaaf3ea5c463689279f8fdd5e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c744d68b7eb88078e901171d24f34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d768693f1da1490cc30335d0ebcd7d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212a56bf74f8b179da9f44d8835b05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa8641c5e9cf484a26bd46d3cff57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf769a155b5f09b8a81ce67bed330253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238901bd288345351b1fa66309305fb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71792d3c68004a433678c8c384717c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88732b6631a022e3125c8c0037a844b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10d2be7f8a60b194aaec52409ca1d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9200f695da99062a624c5c956287a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1aa2edb1f1141c051f9b48cc75f45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44d74ecd2015fcd2fdd43c574ac4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436152269c7deac1816e9d09c1148b8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99e51b6fdaabfd11160b52bd56e8dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5db1e5b56d003bb0434f80ee8a32b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c4ceb170ec43cb066183413fde486264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab74f37792ab57800ce87e83d53cba8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c6e92b27b637c1b12dc1112b7c5df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b32a93888abc696a7160429bb3d761267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d379d775d313a85a845615f5720b61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d75088cf5885f7da1003a83b4cf6e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccfd65bb267e492e1879dfcaef552270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab36e1d3f309139c894008f8140f839271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c6e1fce2ea2ddfd603b13ee6e8434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82198a0df8a254625ff7371705fb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473ab17aa8423f1a09b5a1a07e8895b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf95fcc3302c5a646df1404617c118275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a45be3b7fef6f21d643c829633e903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bd908cbe5999d782b9732617c54ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2ff032b42c5710d09671176cb4088278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d9a5322c8592c5573a19f6deb40da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e03ac7403d1adc39ea24fe50af283280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0813d839081f3d2cc703fe347e1856e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc13d9e49957de7e9039bc147926af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f362999fda833e734c500aa4553e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e77114dd9d3358a77e611fce6b24284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522986071fbf8abd7ba5ed8b12528d7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27aeab59b2a3a15db5cf82618cd1d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd3ab0ec53cc8aadd6263b49dd4f46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fa894dcb02870cc1617b035a9a871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba25c6ef93fbbbadccf31f4f085155f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21775c52a518b25d50248429d5aa4036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d496bcbc8770ff464a4b68bb0b8f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0727b1d007c0e55817bf3111c5d5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86c2c6233e3d2e3882da2b6a561dca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd74465e2553455e2d8c88e246642294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d810e175bd10ec673bec3df962079a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e96bbbfd2448eca59a1621c1bf28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d161b74c6b4b93811d82a304f51e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dffbcb5a72e6a13bc7ab9fcfe9fad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2906f5bbdc39e8a39662f5938509f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b394c52494a28fee1a42e63b56f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c19cf9ba85e593ed1623b48b68ce9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56124478e54f0f16937ac40b2142197d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fefd44ced8a9be70b704a03a9d42e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64626f175cfc856097ba8933fe014b30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd3e23d343a0410e4ae5013aed012ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aabc4e2b56735039f252a41ae38d2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3b9665ead315fcc27b9c84130b94e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c25e1466ad48a6431d2746a22527f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a99794776862c9fcf8380ebcc1c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd1f95213b91478ed35dec791dfb3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef105400c2c2e860ad9c28ee4a6be4de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e26d0fb02506dc069bf0102e145eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99582689efa8acd4b81083f2c3eb3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050982b9dc83ddd16dcd9b9e643e5062314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a4c32ab5e898f7190144cfd2845a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6852c010789ddb74591293fb0b5c9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9cd647bd1a1b913553302f4b80c7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f8444895403aa6d24e3230798ce9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76610fcee7e9728377c073179c606c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a153294742159d8b2f210c22f081320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d496a9b7e47fc4f0db45ed02dd728a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3ef203627e59ab7462113ad9961c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0a026bfc5e5ded053d656a477dc9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8fc9bc3cfe2da9b98304416e935ac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85598b3678522fe9cc875c7c78bd16ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee80aad6b712d19e1ad777c6d12470d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948991a33e06024c83c2afab331c114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a013b3e7db15752e5978d397d0389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc70a5ee96977e0b14270fde3fc4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46072a3dccb8f75380e719f847536ec9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc2d712e76ac8f18578cf9ed53303c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be205380bed80b49dfa578529f278651332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746394730d9b733367501466eb54b8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fac17ec9a8c273fda2ca2a850d42fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993a66d8fba24f43e96e809f677ad0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4aa670436d7e415dd9ef4fab3a4d9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530395bbe13536e3f327e0424323047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bc025886b425da5d8c28928d91f9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b17330305b0d1e93c36f13223cfdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18b7c62c4f936ae3230815ba8631d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b37ae03e0a09f56694a61ee285c55341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600282b1a4ef8b202472d079029b31fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375bc147a979159df3f749b83d9459343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fcfb73fe0ad9089ba4fb7dc942688344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebb3b869546c5a507481f4dc36eb49345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89814a2bcb50d2e9498574365cc6a49346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2405a0d5b628e174409082737fae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591b77e9c159a1a00f8de03fddb2a96348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c814230ad823128ea0a9b3ac313831a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9facf137fcd7ef636b6d79d310d01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a9ab5a06d5a063b2968f29b445f07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd525ff73d2dd222c1ba97aa60849351352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dd501ee88424753de42df9cf5db13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c7bc8bd15c0397c4abf78b331dcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329269912a08d5be3f97ffd6b5df13c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded31b7db5a021b144dbb8fd328a94d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4ed8bb65045edc60ddf02f3498839357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d2da86b0e4a69bcdbf132b94f12ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd5770fbcf55e9daed6dc1e248ca91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8366515265a512129069e84dba4da2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8832c20923ebf42905ab30a0f430d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b761a30c6d3ba7319a54a95b70e7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ac2dfae3ff8d5dc0dbf512b5f1fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491560816c03780678a42db79c8fd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9fcf129de5987ed27e26e98498b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5e19b3703491521d1bcc4b2e4964e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136276c5ce46d152d9d60c363f6b0bab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f906d5e66443519773ac3a712129368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27129d15785cdd184a1db03dc9d8d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e5b77d5a1b9926fedc65e4d390d6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd197411cf51a762dfc58b21fcc2a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de69dbef539996818bfd6d64b9a016372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a5a80801571b127d476b84088b388373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faaa9b3b29650820b84236933ea8a3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b0376c477a6fcbf6d03a3d99239d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909987e523973de5890c2de4c07265c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12efed6e1be83e8715547824294b7ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd590c70b90d48c4c34c156d54a828378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1297cdceece099453a8010b0d0e75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e57519c6ae897f187bb9f461030c8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c46bd5ef5a6184695af618aaf9713381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f0edd9e7eba039a907db485d1969b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee905d8f16cd7bac001d689354eba21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc123bb90371dfa4efaf196ecc108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78692c7c28d626e4f0f84cd79a7d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb75674bd4b4710ef19342eddc6acb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e45308355d3238fe1b2b0da3f4c34387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f6afc8d91e56431615753889f9d58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4d461d342d49195fa86fd659231b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2237833e88803e0cb7073289b1e24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52679a42b9a41e3b424fc0ad8fd30391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd66dfa98840678c8fd7441e43843e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eefd34ff94c775159b4d995bec7ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb70a8cf87c3316f411adb9992ec807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e890c7dc3250955f722e5d3448b30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fddb748a0c092ab8e6930a5559057396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab19cb02e6fcb511f973c9af0368b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ed681eb3f9cf6ed908dd23493257398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f9db79e61859e1fd58d7b5218b13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71d3dbd682a43d3a690e4d0ee6a61400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c53d4f8c44af8b8394b8ad73c1e29401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ace09f1913fc6f716efffa35c1ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f2cb94cb13d25ccf6ed311c0c79d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cec5e683efbc5c9033eced4744631c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90bc9553dfcf4e4db091a3b6bcff3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3a20a5ec4c8827596daea46a96f94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bd001d88fd5767d54e7b39b17f4d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f542b4c3d85e494a9ab1243e9d4f15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4aa38db2eef26e39960b38f3bed26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a5d3d6d8f7133d5e97b329777229410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491a6ab0c195bfc18b8d6e6c8ead00f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0ea524fdd476416b03eb083010f9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4682f937bd332fb0ac26e7db9e14c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a06e436ed3ffbc2323e48f1e2c33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c78db870a3efa9798d302b5023028415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068821a18e0b07ae3a765f0ca9cdf4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3bf39e0313b6fe95d2944b916bd6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25bab8374b0f3ddbb1d84fcb88ffc9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac448f12bce114e328e6364ebd0edd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b99f35d87677006cd79744afeacc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a894238949cb647d719b42d3e7dcf0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fcc2a74b544207ae066ec0fedf3f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556617ec8f9b026edf4526f6c87116a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e537a0335157861c73cec7b15d7872424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b72050472d2c0194693f635d730218425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c18e5957e07a89a9841549b4d7fd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7da3d89f113677d6355cdc1887373f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b123954175a44a7adb263db2fcdae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821e5bff4ccb67b77141daa3cd0a31f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312b64f1c50bd174d7cbef617089b78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714f698a1db39b2c0b5a4cb457ca459431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b11e7c01cf929da7628fe5c3a7dfc4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1809c2665a5e50569133e451e4e596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde98b2e514102c11a501c9933c3c02434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fccd90da4f4d6e94288b7dbfc73a33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802c967ebae475d2cc0bdc85bdd1943436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ce3d64186b1489b8c58d294967c01437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff87977dc7a58a72370018a6d1a1f4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a95ea5d19a988b5ca4d0b6e724eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5921b44ca9771bf0a5ecf1d1d9cd8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027bfd195a590593b6995ce3b3c8a4ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad987363d0cba6c33ae5a6ae296b465442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa441fa5baebbcea7d670bef82d8565c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920dd0d35ee94c5b57ac60a55ae71dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6639f214447ccd596f17a5f910ecea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f509521be47bae6e4dc73474af4595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef1eac3a5586e64d40de82556edcd8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f4018acefa012d21de63bbf86eff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da506b35021eb76cbad23ec527b22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5826332dcdf1c39d13ed3b54fd8f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c597537e900af406895a999dd5e3d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb920b80a2dff1ee1dcfbd52d263ff48452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79f15791b6c974ca22167e87646309453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07792fdd143b48aef7b580f64fe72ce6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3cb524179bf3c78ad84b6309e017b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d53e6afe6b486aab221c73767f8f51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e6a2a2acbbe460d2cf9f30140c6a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527501ad4567806461e744de8e6a8c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69907ff5405125e16b753832ca48110459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319428ca55e21c4aa37a1dd4a50d161460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de3cad88aba24f6acf39b84782c2ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49668bf30ba9b8a756b476dba4c1221d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b3f9b3f0118c9cbb68b61c08b4c81463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511208b857d86204a8c3a459704f4df7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80435a471148191573cb86663aad18c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f054e9e76543cfbc4bbe49180dcd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0edc30848b5e86915436d10fa1637467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae2489a0566e244922356c8e7a1c5b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e54dc29e1bc7a4421af9e34f4c313d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bab08913d686d57c9be276c4317273470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026a5677c0c5c7904637894d74e519a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c4484a68d63c3e7c8b3bdf6c532c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397972380e9c2436f817b9a0172dc7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dce5cb4f9682ea5e49817e6a3c80e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116fa9460ee17e4b57fd43a5fd36d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686bea8d701dd302423d69609dc718f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4440a5be6745c1bfb446f0b50340e9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b4758b634b17660efb0b04bb4ceab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1fa78f842448151826e40f85911bf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a0bbb8060d77d0d8269ba46fb002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8580d191a6174be6f7159884a8d08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc58c62e6850b9fef27aa1a84d1f58482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcacdc52893e0df103851d16130af4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c78540f8124028f7adaa7c41ae86b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0eddfc6dbf8d95814f67a86b5099ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573e4c760f068aa6fad5ffcf70690d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb111e8c72886c67361adb34ea8767487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00447e7173e3c0d5d7d474845b5a6f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b86578fb91fee7243071f0f9321c23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c5039e6b3c9f6231f8633b787b4a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385c53e3e2ef832ebcac9d35a18321b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b829a714efc4df5e3d965ff871f9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2ee184785ee0fd1f04331e54cb4c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3a100ea511c7d4aa3bd2a5c3dd058494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd22d6c8aaf164403338e5313ab48b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fbc6a72b74c4ebaaf9faaff081331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bbd7ea1725edce7dd44dfbf8286e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1d4270e80eb7fc5bada938f08e53498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698d9752cf90afec55a46515607f71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bafbf65e80d5b25d5b2888e1f4deab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f94ae4b2c2bbc3860c809005f4494501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415dde232b76dd927ee06a409423056502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae000bb0dfc18a86647563da593f9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0c8f27b402cdb8d118f188edb3b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63abc9c96ea65b65406f760922ca2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d021460fdc6364738a21915c35a50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df68ea8ac9d77188e80970916c56a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99defacae367620ac312364040940186508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7045e335df11d358053225a7bda754509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8540b633e92369ed6c86788a63945aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735dca0fceaec5dafc3afb50b7caa9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac672e5c8b33d4614ceeafb18ce53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8e92d4346dc13fca1351ede6e0df513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975108ff67142651a3274e210e253885514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682c451bbf1ea0cd037f38ad1b4ade5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e2de7b2c5441cec3ff995092ed86d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0c2847e8eba1f6ab3ef779abf3053517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12073e8e81aed3f7082387e175497e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81dd722d28c136fa72ad132fc57bfc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319033fa8e8e69dd7bd5d5b500ccdc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2643a2f251049b333f7cac5e8f099521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3616ca5d0b9cda7bf7d001521b9013522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc04b3d26442be94107ff957ee62258523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149d64588324edd473b8fcbb363f43524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc931d6d1c9294f3e18188c0b45cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa4a7f767e1adaf284133a67ff688a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b5eafe76b8535b83aacad31008ae5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48116986be237fd0f075d08ac15d3664528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6081255fd28610badaaca8ffcf7d89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377ca5c651b55b17efd926592d9dcff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10304995dd7a95fd86e2a688708c1a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73118ebe97d833d31de66b51d94fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da9655ec0072dcaf001cb6f7518e08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f097f6f25b0b42e38bf8b40b7306f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78bf85d06dbe2aa98faeac4b0f2d5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03d3d548aab53131841baffb709c73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be8cbe2c26fd9bef604e045f3e975e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f09e4b3031e69bc137df274da81afe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481fd34f35dad888281cce7bbc2a8b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8cfaad50d5ff99e7f36ee1fbdf1c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54674e56e0e29b6cebbef0d5e1d9eae9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620092d06ae803c721ae632217374b67542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3242b336da4ef8fe16ee2e48639bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6028e63cd30a998c54d4201ccddd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d2cfc12b61b52e539a2ad7ee92418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bb8d1934e4891788e080852d8a33e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ef8cea8ef36ee5f258a1785c28cde547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162ed27d99137920a9e3eed032136e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa1db27ef587df6e39ebb13e052ce0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194fc2d40b113b121e4050bf250e773550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f02735cb65306a0f9d2f9a7f45e22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa057666db8c1ab6455c0656b08fb45b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583d522c9f025a0bbc3fd2835c3e20d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be05880d0c9235ef4bc52e41e25aeed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57badaf431321a13c498cfa977917e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e989ca850cad3f0edbaa6825e6676556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2a9d5a6ac27fab6a86eaf7b7b545557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682176bd2c66f37f93e37e3045000783558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0360874e56e11a1397783bdb77463b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260572431681041d2c683d400a9c239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3cee6b7596dd1f530ad3a7383a998561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030797e19cf7e136c6d50c2c3397d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c641dd1756ee4eb26cff1a0a730da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c519281b9dd276baab7b86c3016c7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63cda2e69101f8136403ec4ae45015565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca871fee30832ca99415135ede5343566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897287688c1a968da30b2d5fb0b4ae4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102f2bad5d1ad0c9da4b44b4621e99c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2a3d4953ae1dd86f5396ddc311847569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912389e3150f111a7ab0ab9d2909a21e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2867d0d92afc26a24177672f6bca4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecaef92d14cc754e8f1d7e563e28fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4403a22087789b5dc94e7609b6987d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f37d9fe2e02555e95887f758f6fee3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ba31aa430f81d3c828c49a166461d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0dd123c6a89b295ba4240fa0e7f93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b0dcf858015cbaea88c7fc12fc0f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754508155dca695175df423c6a0c7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8841a29416634dd92493a023a1441579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa84ac17a8f5b3015a088e077a151580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c02fbf34f37df14092359b729fb7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2d7c656b81172f6b66571d45e41b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219e4547b357d2895df7a5933f02fea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701befdbaeb60ded8d3af406d65d4263584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8972735316f5d2c4e0c8a04023df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2250156d4fe6d7944151940ef92028586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57965d36fce533d96ecb6a0e26575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edd119fdf1f768cbada2465584a50d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2b4eb36b433a35db36b717ef49de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fd43de5d1159116e033081c3ce52f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fb345205fb8c99835703f73f76747591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1533a6e2244048fe5e578675471ad2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5e5e9228e8931b6e83e08a68ce069593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1d35292e57142e21937d697b554f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66269ddadf8a6bd64f2ab422d74e17e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0127a602b92f367be93501ef0d99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd118013d0e0d8509f5d594094b7531597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6ab905e43174896e2ebb90cc33281598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d10ae702f8d79ceaaa692c3c3b9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce13a4df3dc4f7cbb5ae0bbed37fd91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fda6fe7962185da9ffba4d14de5aed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3f252e5389b2530f6870e54917cf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cbb65fea1f2ab07de055040b4114b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb31635f4043e9bf7b36fdc2ca19a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83c31a94100ef45b95f87f612ad81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c76d65d1a6106622e29884ee0dd52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c92bfed1a02e68ba04680e26b0c767607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb725032020034a17d1ddebcdb5a99608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d727ef69d3d036d68aeda0c06118b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c83384f3913fb210a01e21a503a5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f58e9215890aab44b4cbb3e741324611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0883988c7182fe1ed7ce93a3ccae5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfba3c4a79835a21a3d1f97a1896b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ad7fd53fab9082d464ac8ab370411614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf4e428f8a16c0247e63d2fb66735f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca64f4e0f289b8513e6ff8ffed4fb6c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba588ef3d07e0ef324dcca7d1f070617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb281c9e2aa4e8783a68310a945f86d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232357ef29c8e940a4d3ccaa331b272619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b738395038873ea8b33c529e8456f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02333112c5a7dd9ec300c0d65f05c02d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6dbec88cf2e56eb60523130ec485622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2864520db0720f210ad451c1513772623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78fdc65b2db55613bd79082cb1b52e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9680f8987de60125dabc4c7772f451625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b3cdc1e2a650cc962b86025b7af49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83889def757adb216899f1593f1acd8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb3bfd2ed8fa069d67962e9aa8a695628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2020a3f3561f926bfcd1a66450fba23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44e88cd74cd223bf71d27b8edf9ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142959296f3d9bb885978a310cc1551631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae6a759f7042ad6fb90e5203cfa6a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a843edb3ec477d4eadb4a76ef4da37f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfe44b678fbbe6f258c623f6aa7e5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d85617d0808a55cdb5745367573bc3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105fad022a6b3d6f307de0cb5d4a7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f780b0787f3ad82732d36de306df4df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce6ff1f90e1d76c409fde001a0b5e0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04452adbe54076ba1d6715f0b4418c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516af20b1a2ba0d302ec06a4a0e06b2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d036d67084872d1de22a57160ab17641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f87d26643df160f883bd1e53556ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818b9f27b412ccad0f2117b4bfd7f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de75b9dd7e8fb8bb5e3b34a900e601e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d51f7404104b8201d2e6db36e0471645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8655d5bb756ec51a37d5b500f2ab3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98903137c82ebeb2b94c2ebe8c503748647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ddbe0545c25647564c375ea6625c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c70c33895a94270108e26723c383db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ed0de22ba90d4cc0dce3c57dbb0d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc219ac1093346dec0505aeec872d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66845539d5e49924a4d060e94c94004652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bcda60f9ad59abe1f0861983828c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe77012ee0abeea232bb184398f59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d979026f679d5e8a54782a765f11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9336231cc4a5e2aff04419ca6953f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fbb9ac9155b2a2ea6c1702a7d4f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963bbfc515dd9777fa68d562e0b5be6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256d93a64f867008fe0367bb416d355659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716408ecabbb63bfcf885d2fd81adca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bb3921e6741b387522694e739645661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c196a47e79ad9d6df804e0d6dab28f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2eac2da2c79aa33ed449e827b9f56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725895ab19a934d3181b1ad74f1a1d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e84b994d0a19fd505bbf2d7d9d9a0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba846b60396d85f84682b4f7267dcf93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400394798fee82805cee9aaea63cbe1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af79321d25c0a2994bc0960717ef3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeeb1f3c00fc643e2fd37f8ee60735669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86508c82fe6baba8247360dd955d6c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3aad67025ea86bc79f73afdbd903b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cb6813ea1bf6cbbd045b3f683fc9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce81fb2b6b4aaad2cb0b8e7f22359673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbb0183097e059dcdc54f5578515b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf0a44b9ce2086777d99ccff81c660675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224749209c9ca7ecb1405bc6d62a858676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df404d304827589f02625774d759b309677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20581a9cbd44ac4c169ebcf63ff722d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f470a9e4af454c87b70d64162542323679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55194bccb102b3a1a73a2061e756ba8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828313891a23426ed38252fb4f6b559681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc29f235cf60bdbba4368905089e802682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efb75ee5c192bf840ccaad9dff443683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7df0ddf75815d06e735137b3f249684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2ca7b2271ca5f4a8a30952d24eb2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58025d4f89cf3536c7984840fee1cdcc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682209c51b4e7b16e4e5920b927adf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15c11057495be5068d552116ecb7ab688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f6a8285206ef7d5e2c0f8e8f53699689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b6989c2a31bef79dba79e0bd8ff37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a83ee78ad2aceab3408522fe9a7b8c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa5f8985564a403f6a41114797c521692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1724c3f84872c1b1bae323d3ad30a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbae115e54eecc14a9dc6aa772d95d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c13bf0181f2677b7d910e9b4713e7e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c7b21ef1a06d22c5d7c6b0ac6f7f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91d1138a7a9e09a72929dadcb2478b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0898eb7f0395e34fbaa5d1f872dc21c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76490463f66efa204a17b040a008bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06258f92a21c250aea813aeb0a36652700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4350db1d66860c49d7eb98b51d51c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d5b718efa77e2d41bfafa74467bd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60c21d25b8e65665bdbdec0d4e3bc0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd8c18db9c021e003fed951ee9b38e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f780be782e0ec16254bf74cee7642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7789a2daae8e3405521be8ad1c154fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed60756c3e2fe16db082d4d4b89e26c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe629f13caf6300dac725a900665b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0260bc31de1224462bb381027a616fb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304339b52ab3df6a2a9860beff6b764710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3219ec2f8686b73848d2049a46aa62711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4239c01687dbad966220fb8bf24b52712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac64d22584aafa45b3ba42e476702d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f63af8ee457512244fcfd05fd85b90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf348d9485ff8410468099ef0ab2e224715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020dddc51c4b7402a419b86bee7ada716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1a2f2f7038c1a103482a4905491b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae15b63184c072a24d15e14812d58718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfd596038905699e2a65fc695e91c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f51eb6883958d53981b41e43d87e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694034a8fe7e1760a8cf3333f33408d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5641ef623b247baa89ad4aebaccec12722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a6403abe2cfe598b6b10f3c86737a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5937845712ae583f945ae15e2de7ebf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bbbe92a2d281bcad76b950ceb5f43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97063279f0dabcc598968c8f4773cac8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842d101b557d528d98dc68d54ba7ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d7bdecce8ca9807b3d6b1599126bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5360bf5b876a179c169d9caad266685729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33924d6f25214e45564124136d8a4939730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ce4eace7c6a45fcf60d5f12b6db06731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c8fe35ebd9b64b198c8568ef18613732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a89692f88b94d554e4907043c5980733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc8ceecefc15df04c35c99dda093ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aebb592b56da27c6dceb643cb167cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329798dedf6beb107755c313386f63f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e39a6b28f3bc7875105c5cdf183a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cc955e208f505487efe462f3c579a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40c88104579c929f235e1009586e0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6fe8610047805d7977156b79881d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4defa5aaaf954a061600e117b342d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc508a69d2cdb502715dc71b4b8271742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388109cb69c9485e4965196be0d9823c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b7975ae93f99db078993578e66a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3f48f2a3bea1be1f78355299d42af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d088f2d28f77dfc9ea48f382e0099d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a6a42f2d39ea8639e230ba1d4db17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3033897876e61187aa3d549271c4c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61bdb31914f0d79d4dbbc89f6756c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090d4473da18eff20491e9bd79f5c0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a467d1c9737cfbf2f9fddc525253e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d031867867d931d709bf1c734e5c71e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca13ca7e2afcafcd583eb6612621179753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9beafc86031775f46ce60c1de31c5a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887b31f9e24bf39bd3c416ce64140c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6898801a0122276571ffa69194aa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979fbe5e0c4b8ffe4b99b8277bb76f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa8a4c4f2f0b77c977fea9e1629410758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d55d303ef14ecee1a12fb815033a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05d345b5d2cb86155ca62bbfc75e4c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75ec8132983cca99d121e7941275db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475597b8122c2cd32c97d09a9415d2f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fc9f27734efdd0c490b346faed9ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd0c50399473946752fdac6325ba4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d87c62a56e36c410dd32d5ec959606765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c30890add7ad06cfcade74515159766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361782bcdb6f73de5089b5b78b85b226767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103baac1e185a9eded51387f18480bfc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e48b68da57411b7d9a63d0d0b1ce0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66f884f289b6900879bd767570071770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f8ea0a7ca573f7e9022fbac0af0db771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7335a68ab3238d29ed4935342a533772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7805a640b63090c2101896023796ca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef08020e3662cbde20ecf64a26766774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab96c18d185d6712c3f289240437e12775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266daa3c9e740f2fa32fe25c37f74bb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae2d039c3192081d835d0975983005777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6b60748100e4bf0be975bd60f97ba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d307f8e8136cfae05900ebebfb9a82779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e97873137061641cefcfd496533a5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185a5c9f442e690138971766c1d8fd5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668ccf960d507455c94c7a942a85e85782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a16514ac7abb2f860eda7faf19d08c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62e4e16bfd4320a07ba5bac6d4cc51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df93793cbd248b0af260835625ce23785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f14dab1aef35a1e138f1d2df6cef5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576fcbdc77b55c0e45fc10a1aa3b72b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b60615ad6b0525d617d7393dad3f0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48df037a88d3e67963aacc21f9ea612789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c951a5d9c8a2d9ab574a9ff09196790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c066fb0db98f9ee172d420ca4740d9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ba94246942bfb1939b37cdd56586792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b3169cd614c8aa72e1ef02ac0462793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0b4706369faca79316f09c1e2ab6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7a2a005163b1cf13a76f7b0c2ad7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337cedda585505a6d22d856d474e4bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f5dae538c40493e095fdf663e6882797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529f41ca99dc4aed7d52f8ebf9141a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885135c126b0c2a147d59482cb0b16d9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef97f3521dce09fcd8252b89a3410800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b948c5fb60527f39138b7bfcd643de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae459de701add65594fa87e95340aa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cbc3055434cea69f68f55897bae7b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48ec4b9f462f0ef4faca5bd80c56b7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1463752b8f7ea5ba2744f47e7184ad805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bdd1683fff91179670be9e69478e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26b091fea1feadd8793d72dd7cb3d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff641aec0047273b8b6946ade1043603808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99d6b3145856264214f4adda2ab39809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20fb4c7180b932833fd2ec6a8225f8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53f4c64c2fa9126f6cdb9791b2442f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbaf1967349209aad4d25d517addb0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c2a79fc1a98c70e33e4485de2dfd1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ebe5d1c3b3326e406500706a9206e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac04cc7f31f8fb688d7edbb69d6b22815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632c744ce411bb52158f860a8370c9b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4232b82d6042179db81eef900b6406817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c669116d8bf0fba6ab3f6af8bfbcbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28176a80476c6fffa1e5042e44d1ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf4a217a8978181aa1c6dc27963fb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4373c30b67bc9d13d6c7dda3bcca2aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585f260ea2258d4f4b7ad7fd054be895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca116a12f612a7219e25cb971dea0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3252e7a250254b049db57a9da047f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdef5681f20764db40af0ad1baae9408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87356bfe38a483baf2b05c872dcdf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be162f444ff1c1ef08f3198b42c4d8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee2e015dc59f5b0591653bae77b8e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056221ffc79b2f405d6864472d02a7e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf246bff436e6d661601311fbe8c93713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed4218f059f2f9e49eae681430e7ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9f83e66a0095f4a7da0c7d2364d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f5afafb56471c47acb001feccc6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c27aebfc3b3cb32e6d52aabd7a77917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ba5699fb956b0a3685f115e539ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aab4254a0a7d8ab81c49d2319680fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b3c782362185efa853f48b7e797120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8686d59dcab9d1fd05159aa6fd99e0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a68ff05aa7fd4eebdc7e0ef05497022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bda0d63d81e5cad00ead28d79d90c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e55215b55ccbafd0f642852049dda224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c3e35f7da6b7ef2ad859e6f5e9f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78807f9b9e021ec6da2b921903846e8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9eff08501fa97b8a08c1ba6978a2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73535b460585c1ad1c98a2637a06ac3d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072102a2dfb49efee9c705c42c6ca0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef1a9c96552f92986cfa9a1eee5d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6aec860f9e6f354eba8d1ceae176b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d728fd3e2d69b7f816d2d1a7ec682a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85297625021dcd903565aec12fde461433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665e3e0423994be738004714df59d3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f58d1ed3f41a9c1d111c9657225ead35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcbc5fa060b8e72ba4ab375c4f7e2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f048a1d0d0ebde1226e61e935fec6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971f8fa92ca093531ededd0edef9eed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d177c63170dda69c1c53a50ead8bb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac674255fbadafc75e8f118834b83840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8038dff4f68194711a4eddd614430041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa7e950410942a5724ea24a0f0af342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0169ef01e0f6af1e6e4e8a614270ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b97833231af57e85938c1be7f2f8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb264cff328fc1f67a90316813edcbc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683968d8f5b8140bc17ca5d94034a3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f656fbf9ced17240d242e1079e915547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4230463d7ff3336c28b90dcae22b24448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778921d9406d5271c9f7dc96178acd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636f80b099d5e5701109b1fba2fa5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc610362cbd418a62a1c8d485e87d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a20213e10e067297767b0274b98e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e028ec8b51d47c95ab6fa0e380462653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7446794e5ef3bc8b39f1f8a5774b2a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5db456f22d113750652f0312e222955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812bb492b3b8e142fa98c6680b6c9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe09fd009e5071015a87d3d001c5a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6df6b8e5ad7e5d2c4590a19881f7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da10140b7c52a14fc26595ec65a8c1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3290ff47f6ca3f61afc0090d6fe7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00028bc96e9917fadc37dfc1ed8ecfb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c47e6273c71b8c326e8dce99a14662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a575dca8af49413e996e69489226eed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea1e0c57c5ba4ad6a608110188348664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb85e28854a58125c70f3c2dda8d13b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ff42a8ba24e64d7372f2abd6ef66466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ba4e347a3340c8248708fee187ba067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb52bb619e970f1268fbb998013f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c53d5c57ad773df42694c26942651969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e8f9a8821e4f949e65adf0f62f44770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a22a7fc192c64ff918469924ff636971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec1b6a948a57866c49231715c3a30a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102263d36474b3bd4b9baec79045459273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3d9a297e3652a806aac3607de8c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57061b43aa9fb12b703c3791b03bb61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ddac4cbf58a46ddc0a44f1b22104976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e853d8878e0ff7095f5222ae95afccc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93110dedbfcea01155389fd2d1ce1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae97eeb9e8ebfb24fb8995df53a5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b071e3c6aafc2381e23a706c95b625d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e63ed1b62c5e7db358fd25d66a9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a855d6765facfabc1ca52a0972042582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14164e0de0418c1c6f2cbf5c51f49283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b9b76cbe1b4662f36febf393541c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446d2a74b1ce6c2890379f8cd58c1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8f51692b78ed4298dba81ba9e50786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add6ab79b57dd50c0fc49f9cfddc02687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a057b76efeff753cbe281bdcb41c4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a62c9517429f3941fda18f3d81b6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553c6e6bafeb1a5bbe03ed341b720e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaeeab797ed68117b4c36d1e65bcbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db90b40a69460714850ef539baaa5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599de2284d8203e981587ef8d11ec3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c8afaac17d973872285bba1b138094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc8d98fa1f4b918ecc66fc35df7cdf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2a70ae2b99aa0063bc1a52b37915196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97918079e4a821eaac1864876e8afa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb2b10402f1ba4523c6ed49eb5aa1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5536563e442eb6cfec635e0bf049a2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a0efbd504ea4a867900f6297e7491100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547b31da73eeb58cc0f49247bc4e39b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cf61d1ff93d643c142d34556dc2bf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f5e50f8c7b86601009afab012dcbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac9d4be11c1f2e568c952e69549ea5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40a754d2b84d892d45ebbeca5db664105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e2771a4f6992b97d88f7f1cda4a0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89070602caf8cb71342e34e8fdc3fb7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a41a4704e711ae5bc02190c3b8f89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa13f4ae2032257ed4d487221f9cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb3d09be79b4ba245a9bc9d4add78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e715152517f9362e6a828cecb69772111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48918d25771c8257c6a9b25c78f11ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776da1daca17a36cdad341599e264669113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395913ff2843a576710292cc04ea943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc152b73bd257a94ab2276fd0e177c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7436bb1bb2d51a89c5b9bec425dd2d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50045e658403e3a96b85c663f26564cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1389e156bf2fb0a82100fff9a19b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2594111fcc2ec0ae1022b5c35e311119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd0a76b456bb671e2dc1558c2d0572120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef3cc16de5fad70a635bb5656c3d09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff61742bdad8a6c5c20ecdac6b88d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bae01429e837d56fa52521f6fb4321123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce4796b6610018db85afb11cd2052d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95228df11cf7811da2a8dca2d6b09ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8eecaac94e2f9a9bbab05aab0065e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd13f9fdc18f88eb905bcadbf24cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a7e0534159cd0407a48e4bc4e35c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c67e71fed2d38ec30f76b7a11e6091129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea0d74b0aaf2094b00710babfe5752130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7403b0955bdaf05b9aef13b3ee5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5dfc3ec39db3393c9a5fa7288648132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d516c3768414ee87db0646b8726530133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c39a7f3c7941da0089e96644fc32df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88809ae49792100ce78228eba4765993135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16dcfd3d12d18df7a9988d6656b48f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b83247ff3c300cbcab26688097b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42918da9d5333a4a5fe99d4d73ef6667138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301457039738bb36a2255a0ff6d3434139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77300fb1afe43947fbe631fdedb7a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191a9b4cf98f299b8b32103b57b8d81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091f8a27c41b19e0d7660c293a8f82c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260cc944aeeca92042928ff45d36e5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a5093716d30f6ddb9e18f85dded1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd773b403a81fc8a0defb0f4286b76cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1742c609760366ccad2c587331f7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82514e80f8f208c97a139dddb78458147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec29829ede2034725547fdc17b8d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae606436cf447dc806b7ab89e101f0b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcd57d6be7cb6b8be595ded42599b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de69b6278331a81f13492ac0d4d5c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e0ddaee811fd2c9c2f396d2f1a126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174a8a4e56ef41b3086e3ddff2cadc9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28024f7f4c7ca8d0787ff8a861cb8044154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb30edf84e53988177871acabb1150e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde65155b0514a32580e211cc66e5f7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88456fd82c2cbf1b07528d134ca76c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb6aee8d87f1288ec43cd80afa7f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ebfb48e7d97600f7818701c276ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0127d2edbebe45576d776edc9016e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa9032aa869ff5b52960c521a4caa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a48551de264b3c2e9f33aecf12c2d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c498c3db8b1a880190b3a18dde748163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9802d1baa2b69b490cdc5c9a8f3768a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69602eeed0cd35c6c54e4db6dab449165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1894fee0d2157e7b8e7f2118a5b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79939dab51a0d592d0a29319241ddd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f496b3b758a8e28fab440e80fdebe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635015140a34ce9cc490e07de4511c73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e83c486a8314f2078c523b810c8e52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797478ae5feade96763b33303175b35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a1eb2ff5edc00e94281bc7ba20136172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe46a132fdc3961cef008a556fcb65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01542e3c280988ce84ee6eef137c210d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bdd08d8c822211c2ae05ba015498d8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dee13433963c6f6cfb88defc8a8d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e84263d097f5cc38d45f223eaf7e9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b7bb29c1847c407f777a7b68a2fa6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afac5cc6d10296b4707efe7a562d06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5360fbb341c4bd0de9bc9628967ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cb88fc72976b5c32b4632cd04f25d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843392d4c6ccec8d8e25e47e992ea6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09e706e81e23061d117f61b1de0c5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca947921c0c4b7361fccdb4d96080fb2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476225bd559f1287e5322550674d5727185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f1753d5e09714b790ae9d301b17ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0403cf2481bf279a744026b5dcb7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7bd1df12171b386a543fc59e56a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afc0ec9f94b2c179560d96f562703c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1bd017fb08166ac1e5d851948fc6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e40bb38e4b315ca1497a5dda89bb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e85549c729247e83ea3c05e8941ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ccdda02099af38243f6f761df24c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf882c27e0a33057bd15cbb42436cbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a716c6fad5871bff1933c1ade5b8c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe279e4a08784acca8db87989fa906196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06cbfa8caeb54eb73b6886003a31a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e425998b0a28040d4ffa5f64769880f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5660f9ca784f3a0c3f6f7240ff7f1a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877efd1f16671fb03f2382679f1b6cf7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603c69a801dfb945ea23869395dc94a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17dcbf04cdf6b83bba42b733acdbf39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7627056073bd35ba84df254f52f61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d4b22290de832a05b91c0b1db75ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27df4a09300b63d6bfdadab174fe2b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86476f9c961fae82190bdeaf4bf24e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05eb305944cf16ed0faf5ad321ac8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eafcdaca2279de1eb40bb41d573f54208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf7032d08347ec2e62301d4b8f2e85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce219ccd1b0c5aaeda26576267c8db7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994387eddaca248ec128533a511105211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb2136069a1ebc2379ded2c446472212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83287ef85ed8b2b2239323d5d07d4ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb9bc46d97c4e082ed31a1595d0d87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c64686b5c980c774b5d967d8550bbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebbd85b761fbcbd48d56f101247d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ce8165af00ca8d28c05d68d10b8df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e98930661600ce3cf83f1042b52e1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b75299d3d82357ad24872344db02a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e15306ac68cb72727a0ef86100330e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb56f17cf62a1fecc1d5b98d367ba42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777f73bed6706ad2cbc0e6dfddd8460222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0330a096ab3ba7de6ea677bcab4262223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc760545898913024af10d30634ec33224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da7f32faeb7a5039b28cd3f4dabc7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f036fe5e5a7773e32d33f4e63d2d83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ee3523520d2d0dc6fbd9d2468420227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b19f2ddff87296c84bbd8172d5c4a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d479fcb70e9dee1e08cb72c5379d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd22c9058f02f9ffddcb4c1e9bd652f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7092d9db32eb5f5864f48fa6866b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00aa121d830c48624fec6532fd9f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc20b0a4223d7b978bf6d4156083093233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da865089300788cf4b7dd2eef6f00501234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef959131bb2a9ded60d08afb884ad1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad3c0d4105dbf7a795843cd936398e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44fe11977a5860e3b877120052133237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b6caf95176ff72ed4a54578cbf9e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a5f59283a41efa45662259928cf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c660a1cf27f7ada2d913d7ac478146240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65cfad35ab14e45dadd8911ae7368241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7614b3f35275f3a5c946d2fbc40b2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ca8bba6a9451f5c6540b748313022243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b598890f95d1de67d2ce41fe58512244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dcf8a0c15cd06c176a8059bedeae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a71f96b12e2458dd4e0592903108a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0be87e542fb9585df17129fc104d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedbe1fb3f54d681c08ba397cf69f60248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953868b700ddf6d35cdf0959496d4a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f5d2a3d347ba99d43b1d031aedd9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721a5943b4dec3927d44bfb77e7f8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4cf864743aa8ee00e4849462c65d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5b9f07b76051661c9496e18a8ea74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108edef5d6584140027b8cfd606b676254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f2a5d76781f4949b97c02181386d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85239ead01c34608eed13c2145a07b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f46dfa807602f24aa0c537eda8088257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d82bc643459223f2afde986a96343258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752f945ed5409c1356e93a129882c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783be74c2a2cbe5f5b81df99f6ee2b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a64f8d166d0cd171d182b587ec4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3bf78b766de529ebefae0b3fbd68e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dbf8823d9dac70244376df1bb26b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62f355ee4c8ce4691edb92968dc0dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66216460831962b5b96f4396c4654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1bd431192fdd3c4a0affc3a3c91ac8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983382834b98159a09c8a2dc0210dcd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508351130def1885834e7bdee7d841f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16a9067eb008baac386634501ea2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8350c90ffb30116e144577f9c930270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de2f4b03dc5ed2ad4908a2a9ec5f73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163f2ac576078c56626fd673ba8b14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3172777505a77c623e27bc17784b50273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a8e4eb178dddc85703bd9874ccda7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84062a895ca43d461b9a059d1b6ed36c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a600bf9d974723f8e760a38f83529276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb18f7519dc96ac8476efb1dec116d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc4b563a2d6c157a7668f1e63c8b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627aac1bd89c4f4d135a593dc659bdb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90f94d1663a56b7a7c5e892baa55d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25237c77852f581f3de6003543ff5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c3566ea9d0a8571e9909f224c1e9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9b71939ddce68082d4778c335266283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f3f1556e89e84dc4ed71bff761aac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f641169a77091f66e1dcfce10192285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dce42985bebe4c3bd37247f993ecf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb39a4888426500cdb98eb1b756d0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241ac7bcb5874aebcfdd5658bcc91f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a1b11cdcce7bba05c64db2efa7c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9ade1e55dca22b56fda57d98f4b1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92c7d1df370a12f3959f6c3e2165b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412a7d1fe06bcb571f1b5155aec8310292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b8573f712d60332e3032fd0be0815293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f7be5f29f38232db2e3e10b634da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5636b108163cece2fc3475f63adad8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d04b16aa8249d34335fa99bd0d440d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60601ce0913c5680f0175ad79c086297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7565098d8b92f6e4389f2d6cbe7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88f3765ffd2d49003c1d244a34f2e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc171f6b6d3307f66093ff1a3227a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63309b076b9526a896f7bb57e69e8723301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27854c55d20db33a8a858efd96ee74da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944630268fa9760cc0949a8e50cc1e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247f2ab950457e2bfbeb7d96b235cfc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d844e244c6dfc94dd013d32a5984cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5694be0eb484682bc5af56f9cbf5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d44d4db73be46b69c8e5ada02549dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf714750f644222547159ef7f66273308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9fc78ea68ccd379c07b6128fd6b41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c9b39aa512dfbe74a0cdc85c94313310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39395afd7ba3c36398c96c2b337bc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0bf2fe2d536afa1618661595d9674312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a719342af55b43992caf324d140f52313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053e2998fbb049902203f19df493dc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4deebdd9839923ffaf0922a46e00e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a6ef509f14b2b839c467294a499c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb3411ca59cd6670f3181e405f8192317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3819efc4f13bb20aa2833804a097a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7949262cd19f2ed6f34ec9fbbd83433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83e90101684a760adfee23985838eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775dcb78747fd00cd5f7678cd299ee9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2e032ccc3e32246d6ae76d16f5a11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233436ec9d2d5b4e98e15de62224be7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314b30e6bafc94ddf708e02eb75ba61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329582c8494db23d83ae8151753e0a1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396010ddb2e164d66e4bce155348998326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d75d81bd40f697fded0379a2b2d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508bafa52d178260eb1fc0a3043baa7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84d43dc8f22a46029fc34860da52fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89a151f2c536563b69db1f2263a751330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81aea19685f6bb8c97cdca139f6cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f385c7a1fadc6ac4b6190672d842bca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ec00308068e43e5fff498df0bcda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf258171e2a006e367e96f1fc3b70a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98e6f1cabdc31752b3b231ad51390335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524b7683b2b72dc2cd3f8f75689268a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f75d9cbc11114f838e001a0acf4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e096eb85f9cf6120a10aaa653ee859338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9483c939db0867bbc0e38ccb38265ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645c281d6af4fe0cbdada7bbfdcc25340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84532fcaa80bbac4bb7ffad05027435341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abf9f0019fc32e4e14dd653f9ee65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014f852919d08e8c3c8ff92ea807bba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ad06e5851d92ee8e41db6d9f324a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccd0cd30b2e922ee316b9dfc1036ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bce60deeb248a68904f7f9b825051c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c8849d654ad297985e7934aaa7b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8620bf667b1bd2f1c7b837eda63ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e37ec24c76c0a492120ff09fec48e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001fe23f54064d984f0ab25dcf5b89e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a935e93f4da251ea174e739032c281351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103897f6b34c417455d2fa12b1285e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c693a2c5e1ba3fa762ad6a3ab2f8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d240b39b89b240f0e655ac4ea161c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37509112790352f254b53a297b2371c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ed794873c0d522e0bb941173f0150356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1f73084a49a5196e4c63b406a342b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2591ae1359c07513ddb56d020e842358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f925e5c417626b8dad17ee00feef5c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10c0d6721ea3d2f7b114dde4bbab3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad4395f91043d8df176969f1841146361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b1d1be5a9d9ac5f22e268e52054af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b64be840dd3dc2521cf1232f524d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802b395d125b357a4d7ba8b2544dd5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742a7374cb587c3e77a54d7a1f1b088365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28540cf0938b53f278991720934af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cef00df959ed17009f6200e5e6640367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064f6a013d2d7c836db66660574dd0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7710ce032f0d000448408e95ad0ea4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62a38706eeda42fb4c57985dcf63a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6d7bb1e1cf72e50602661b7ca7a1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d92746900a380d57244fd6929f8a26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34155c338b42cd3ca4b4252882a2cd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7465af296dfa9c9f357f275c34723ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a2b3c1e13ad746a5eb37b44e42f57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf8a2275248800e923566220c5eef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325bc2855434ef42f8f76b01effca61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6633e73669f1204b59a3558803db37378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b07f2481ac0e83820ffe9f462298fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e065f675992b47045d4c6fd50ab95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31190a305b47dc7c6bb9878670641b18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a145c8c87803bfe574bf52b30cc85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40aa5ff163cfecd03ab06d2405e294383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bf1b21631a00b0d8343a2c7252a8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751c0989b6563bb0d39c0fe81b2c91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13548d7804e31e8741ea04cb613f931386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971fbc0355b45cac1fb5fdd858d8fe6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3d94c39354c2d916eae0742d1cdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fa988f16fa8c55b070afccccf566d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd970c95e5e8d3455eda3156b93c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db56823201ac2186a5bb952ef4bfc7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf789bc2eed79cf0a2c910e259157be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0d22f10b0a976a0fd51e3a9e063a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7edc44030a0f2980e2729ff98ef5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122555d68f49d1e8f2c08344a371161395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6b3493f25c97ccaeac3bfcd4c7a22396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1c44ae2ee855aa8220667c872b8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c6748aecdf55951f3aaeee830d5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835514d1949d4fd9074c5ac8a32b712399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a498c4443a768f592ec933b9d32c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48a78f3817129dc08a82b110e109d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c71258eae3c6bcfe98f45306d7c05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0b2ef2c818b74569a8b1d2066bf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773889ab05be922d531c786316c563b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97ae80446708fdc1612557e3deff4b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f4b62ab087b65692d60ca91bc1cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedebba96a036a1f4fe1cd231ce37b1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaac9b7b083f0b2520fe6ae63441fe1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f00d57abda8a2503112b202247ce4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4631521e697730c6f80ef0fc923f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fffa33e43a3d8d721d854a76ca745411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417d94e1c293986d8df08121c315b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a0fd4c5926a92cb9af6aa4602b3d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35feb0bbafa6dfe06c1f887761cd6aef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fda1fbd00bfb6a6ea71fe3afcc7c13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840bb9b36af330436c79bfd1ff16158416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501345e3b01d9695291b7c4430d57705417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84850bbb4dfee31ccd61c829a15950418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16054b965293e228fece5f4a6212e0f2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ff8938ea8fee649326d89c9f0a5ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1686d34b54223a5119104c728681f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53851edc975f6a6bbd1344ed2f3c870422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1f4a6e26b096fc3f6b59834ad961423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea7c089f8af8bc88a2117c5ff8e2e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf7ec9f2fcd8f9a7139628024491b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c79f55abeedca4161ef6f637dc68426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d4adc29ab7be781d6a3c7e438242427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3f5b724c3c3186594076ccf21bb4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe26d485ff4b4b7e46fd4f0ac3673429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aaa0add09d28a2cfbc680cb453fde1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc020723aac918b0a6028073bf9bf8a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde70f7219d564a87491818598e333432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176edadd0d828527cbd4031ce6310820433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc392318ed799b79e120dd4390773f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37070d3cf80c2f50bcc8e01acc167ae2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00502f299209546772eef7dffd9aa230436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214169fc86436465afbd2dfe761fd1e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410daf72713ce5d3018a4be3eb063229438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684333ce4f3de1cbd4d1755ca5bc842439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d870b235a6f8cbf6f79035f3276903440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab37c400ed0714a77a60e7311132f69441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123455c70fd40402f0d8545b2188bf94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579a14add60b580d4cd8772e58163b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbca3b0926d54486d5ee47bfd4392b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed4bce9daa7a86364ccc6e09d35d10445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cb38970a00d7adae6d8bf743111f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f7f8546642ab13ed17aa22961b4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6169a663e414fff8cbf175771eeafe2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b7d0877039c4274f2ef2338ec539449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d567e9608e8647fd573d26812aa3352450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e611d4babdcfb9528e8c3aca9f71d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7efba6341fbb6fdfc422cc2c9a7662452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36bd79276f2f12bd9d623581c50a7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a34dc302e7e9f109f425de696d5b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9376c8991fbd14da8d998bf71b32455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ace450cfd65957d8c88982a36ad715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1cb5e2196c8e8b7193b548d5cf776b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57247d83c1302026ce8aaebf8906d27a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebac77df700c4ceb9682910ead785f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1943d6e83be8b86113f6978ac94778460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3615576ca475e33c74640f4fb304e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926679d7eaa2515bd674e034adb69c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4859f1deb4759d54d5ae9e0cf0537ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a539084cce28ff1fd5396f0526519b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bad02cac27075c0715c4ccefdb9a80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c35c443c4e7eb4fcbf654ca74f4e14466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefba5f40dfb75b2973b276bdb9de10a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641a05aa334836c8d3cb98e818252ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ccf414fdbd20e998684f730fe0cfa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320dc33a3cfe4469a1bfe795e7d23c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdadeba0077986dccfe0a74d37c971e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031992e0c12c863789cf08aeb3d1b81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18514ee36710de6f02e8d329afc9fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c9833601faa87fabe8c6385510ca0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd3ebeff628ff3481f7ab3d720e07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1043beb5dfaf107a34009ae17de6c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0a60404f54fdd895abda18eb0209477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605f41c6c00788389847b35f5d2ed16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555c3819ea01ec1225527b822b8a89d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f02a689a5f49de3454362c6de30f58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d0166b8b92571896490963d7e5f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceeb999194bb20271aa9365d17e19d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a23f9e12d68f76aa035bede51a23be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade68eb48e0446d79dd0b2e4350518ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebbcc6384f8dc9fa015184a1822b36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e9b1050422d8ec42c0e31ed4d04b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cdf0b0ce6faba42151f5b36abb3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9e3b380b581d2af8f117e545707ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96089ea2327664662fd34cd0fb6dd1c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560d5481ad7d068ba6595e97ca9e1f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72079c3eebbcc8deb8984d409897cb06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cef799da5bcd175e422eb2fb7b2a5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5b62a9453eee729409f0bb26a52c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd9fc749b2c84fb32b7e65739e06d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8738716644b023d4c38f9d6c0c02c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b478eb90081ec93b905314c9d49a4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3460e53973c1e3713fb633ae82e8eb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40ac0fb622fbafd43e33726ed65c0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded629465ccc95128ed631eb4e2fdea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949e62d24b7a8e971d8270c96469bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33479933cd7a32a36cca91efa1ceb75d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d654d54d65cb59a0129706025d51ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69521490337785a478d6c8ac5e275c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f48b4838ac15f726f8d680c34dbd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974c406a1aae0e85fe7f085793d62ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672b7686c579799ab87afedd8eee924506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f339d2d39bfbc5a8658b82f367ff9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64f83dbcd2e00466645ec1e482a14a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd89530880d9221df5a8440ea2b475509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5bef048e06385086c79353ecb42fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d9b04bafaebc5e6a6881deb65637511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e6f74d7589da044ee00db95e89042512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16b10da3eae663c34e569cdaec7029513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac83d62fcf97ee3348204e7325e572b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac29d82e2b18c6bec839fcd3f4712bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b13811e9b5856d78aa5175dd0ec1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72430db30947fdfd3f2d491e76e77b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22f651812e911009bc34b3caa6f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431b2e36933a5415f441b339e8440f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c2113f60fb2b57ad204a3d8b8e9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c199bde6e486640a7f4c3117883fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdd684624e8a66b2234d31249aba3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99082668c0974db91df8af44b4543edd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385717f235fb306396598fcf654e2c4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365688267c71860d0bd52a9a9d5b6f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa432e57f192cfbc37a852665207ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6ae6cfd54cd7bf581f6dc40273dfb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7369a7b52ee17f81a5f9f2fc99c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746523bfbba0abd8408f6c8112c13c52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad082ad2ffda500a123bf9d6e824fab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8ae32e90297d0abc5f2ab6df022c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a62f7ad7306bd838f64aea9bfa564532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4bd9facdba19bd3dfe20f87c9f6fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d816cb1e72f8e57940c463de5540534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d495093ef70d44bc7b6b9978e2f44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db14532abcb0f31e3b3e03e0e4c7a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b3c453ea65488c70d09ca45de1a94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189539f5647f9dc47fd07457ae20c60a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0a9ff7ce335c46a9a50ebee28e69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094b6775b2d1b5548313268112666f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73157643bde685486937c754d534580541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b61555665ddb9784c20c3958348eaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9544509faf1e8f2205233458fda81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b09d63444c5a52ba8a7a74dee9ae3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b186fcb5e7df77b31e48cfcbcf077c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc922def4568b1ffcc3d63806a0cad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bcb7063a6de0ff64e5cf7d0ccf552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ee11d708bfe99c6c448710e679d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899d956c9e101990ecacef9bba8664549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b92b68a6125a2d12ae12cc2e949606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139adabc8ecba6cc0163a80a7c126978551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af878abe3263aeae2d1c22493fc5f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d4ae649f687853c46d43ce48ded6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee2b05b57494ca9529caf2426d5479554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4486ebb521dfd858fbf1f7b47f270a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8d55de38b9b45a550ed11a0164257556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d77e5186ab1e7d1d2eb197072acd0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce771044a737163b4450facd87c1cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d5ff7e5477794cc82f4ed90b0fca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895724104f52a36081931d8dc1e7c85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6637c3777b1db5059dac8bddbfe7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e9c8df963ab3d296a98748d18e90b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09280894c7c49eabb75fbc773914754b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79df9263535930e740f965a815a1117564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c34f5e314b219d5e5039018143c16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d537a9e4142c206612f69e8756db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ca4c3ddc32117e7e5421d14cdbe97567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fadd5385e9f7342c3a18af0437a1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc602457d47dde8b730ced07be6c8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b02426fad77e3b4fa8bd259434fbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e068f598828e626a4cda84e095d1a29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dba130cef9c2cad29a0dff68a67352572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c58f168fe52d1ed96c8837db922a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f36c8c9266e76c8e6d70e4d721609574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd9ac56eb79e995de4e80305802ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3133950cdf7f0d4c366656fc4299f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb991a275bed88c91901913c517da71f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9b8fd81a6a8e344a7e897d3af7d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111229018857c0f11284a1863a609b9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa597616c9c753064679f350f9ae200580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46198dbca69e79471bf6eaac014dee8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1f2f6cfa480669b308f09706a2d77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e9fc0e753434bf6d3e386db7002d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055c5a91daf6f382ba5a49d9f148b5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8bc74b432656732f43814e9e177f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de133fdf3aa6b331df0442dc51db0c07586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ca447f889d67dfaf7a34d9fd95b2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54777b889809593e370aba8ddd128d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d812a463a02e60b97e56534a297b689589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4aa6edff1b792b648a77f3808811590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d333b9e6d20233b26be7b4c65464ca591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83be6d5d9ddd4769f2f03cc1054855592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589761688b357be1ce87967a98f3bb7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d1592f897a939bf55a86a4a7e28cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8783357776927658188e2b4be38f6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48cec2a22213dffe81d72c1bf25efe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da34c2d1623207352cd5005ee62d0c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e22f4e0d49509e81c72979e113f2b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4620ea872f8c9aadac2f0ee9b98d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8cda7b011f72c4d12a36c6a206e7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b04d9b695c8f958383b1e78a55312601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301138832031014e20f39e51b20246b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a106cb681485f49d2ed1e7729ad541603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277ceb27e2516299323bdb9a1e90d1a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f94168f62fb5a70f673ec130f3826c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824ae6d2f30bea0f29d0209e914860606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45391e0e7db4c13e500194dd25bcbbf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feef263d75f579c528328f25ba1763608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c79086aa20eab6f09eee417adf977609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e7e0dc3a904f691f9905f559797e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6921b5a6319d3d1eb01e603fce39c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdee8c54485e8e434aae50d986fd15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054b1504f1f77b1b5b6465d441617b7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b99e38d5fb3137d8271449ff0dd5cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f5412e022a03f72ad780417fd2ae9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b700031b463c6ce2d999f2375c26d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6cf6d3c1b0342159486a8bfdba81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e53f561749b5f52612630a338e7d8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdacb0260915f19cf622851974a1033619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2cbf4325e2c87077d8a5f4b07e89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a0706b9692cb1e2ef7f18049c0f7d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac29a44d9f403aaecff9c4e9192ccf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b84eafd8bfd482dbcee1ead4777ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230287f4c2bf6a7fc35cdeb0b0ed9d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3867b9ed8d48aa530ceec4436c0a51b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b8901e3b823e6122025438c642480626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484d87c23f3de9289bc79a882ca3c17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860265a90e37615efefcc855e332a7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dc1fa717ba8f051f7c20de5923c24629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7f58bb5dd9b2a2737cc0657acafd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0078b5879acb2dbb7225e3ce12fbc6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67466a4bc64af967fda6b119b29c4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709cda69dbfb406e0a4e24323e0f56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c20fb7384c9fb5c33c4c30305be8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a85cfac25d24671ead227071b12e28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51457c74b72cd7a8d0507e957fb13a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0b16718b23c02fdba55b029577001637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef43e701a330bdf268226ac2d13aee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46896587fcfcf27348eb29c01057eaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d408388942abf4183e20554307213a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba129a49c3d258437079444d2dd278641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef42d2750ae07dcc03b31f31993962642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bc15743a308751d5afc6e7dd9f3d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2bd681d5099a06dd54be068d7bdcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fec8ba1fa01cbea54c7b39bb8600a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f70525861f6ffe51dbdd3a9c8a951646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e5396ac6102aad65c23cf6096cf6b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480184f813ca7e60416a3e01912f0f3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a134d1c6f08555f435f030c87ae3ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e41c6c8c327576c78231df9176531650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c593a7b17ac692fcfb0a9c8be7ac5f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198001a6df1977651ccec7f53e32410652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffb78c36a7f15957aade16929f4494653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccfdf3e4cfa9f7f3b080e552ad8dc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1724e261beabbdbcdb1fdedc1e95e41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2f9d9931d033d2f32ed0a5039d7b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e353c432a902a861d9cc752fe4a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077853c08adc2fb03f71493ba67a4b99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c86a25cf9db2529b857f9d7d986f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9ec490abc71416961abd99c143ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb256e27f7658a0bab5da817ba08b96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0089a58648df630cfb4804afa5be6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cec040be31e90a8d0aad21a4e045ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db61ae657a0d785de08ae16cc178a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654192ce600a87fffcb73cb262c2e129665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319cb5405e8ca6925c9e93963503387666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ef11aecadca622be7f981d8d2d56e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a786112f1526c583cac1ea733fd760668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e8c008242885ae9802ea73f298e75669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53661c66dee6800db4ebc0aa4e5b3bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc405b323e61defabe6aa97b5e0323c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6834cf6ebff1d6df73aecf8d0dd9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2806e1dbb93acf603f8fed3c5bf7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866d5d4664b6945b67a4f53e5e551e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d5abd7b9bc62226c2c16805f6b36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd113914b934f6166bcfd7fb84b1048676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121e467b72c27e4e41f75ad4adc8722677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc0426e0e45cfbc16bfbadcdf1252678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58437d8fc899ddd615cee14c65347c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aec6b9cb485e729410a376ed51e87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f0d754674316ba0ce59c9f4d8133681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c7b59b82cb2430a600d070c779da6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ad6f64dbea564e309469ff3773b07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61968cf6fec76c4613d9fadee94b67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b69945713eb92e36a77265d0dea8bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b25bb7338c4ffa049e50ceed0788686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b4dd48b019ca367e14748949df05a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425adf483ed85dcd1c51203ce511504688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3532b794ba75cd17b4385ee1543e9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43d469add4b2643346aa40e45a1de0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0131998dbb240cb5fb102c91111422691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a1d9108e9823fbcaf4e9bf1cee36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd68420df36f33106c61171d9341b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf76f6d08e960644f5fee613690df6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4a428f8b5c8cd1a8d217d44d8f502695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372539c709c49d30a93fde35ace42d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd424608fc585fd83a19cb94542765c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a3492cf8ab1dd0cf7a67e3e81a5ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533902c77ee4935b7131be385cc76e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb95de2e20f57a4564537005db6cec9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804c21514e970f728c17125be129480701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1a7919b841b303ee2c2e5c6dc917702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a97d1e6e981ab147f4201290f38e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee34b663b3e1a8e73a1c36baad8c36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aafdb54451c10fc261670c7f650a54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73975c8475c6bf9c996b39fa55d6cdd0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f158e9231743c8515e962cb9b69df7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0935a2c5f794d4405d6b4059d67ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56618a5f03dd9096694cd40dd2eccd22709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4f2fee8880a58d59b54df79fbf0fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03db12a22ae6487285d83a91b0bdb50711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f818392ed2df3a43b87f947a0f5b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f0a427ab5cb5b6f5d5d84472b268713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f77351b1023b01e6f8aaabe5a1b44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d08b5a547ad7e3aaa1490b32c52df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043177c535ba1d78ff2c480eba52c72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adda54d35d3a35bdb34eca5867f423717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec7cd41d434a3de84114689b85292718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4969567ea50e6f7e0e9d01b38901719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2d001c2422db8de11522cb1a9bbe720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be63a4723289b8801cf851e7af0871721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5ea20d332f84afa0b6ece0101378722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d36d77beb5bb5507d4909d5b5032b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878d2b61a25555af953e43666396c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10568b189eca37a118bcd58354e5e8ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672a75071e33299b0d120447c049067726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b39172351d7eefac233427fdce949727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e3bad5224fc979e27c4712ea3507728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1c929e203f2405abecb0226acf172729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d4a1b0ffae5b68fb0bd8aa215690730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bb5ef9f33b5649272ad2e68ba3174731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78174ca730f0cf4316c711e4b0d29519732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf322a1f6474e35f4a1d405429f43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0a114dafe6e98db0f8939b65dcab0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec9bd4e66f34e816332384428e964735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74c1b0e06e144eea24ae6f32e8769736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57f92ee3c06405cf94b1285338fde6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e22848db5921fd954615e3f0366641738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f42fc3a0134b87a5e7b94c49670593739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783899cafc8f42e59d31c97046ac32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b75f6d2e39e5493a3c4f082eb7198741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd6246feea34671035cbe70a031c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bef234f3b99b922e8bb2a4bce29bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e207dac9cae7cad87430508916a8d41744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530053cad9019a4740efa415676ee56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21224ee7ca2f0147b3951a484a11a76e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8121da695b6c5f6533e1e6f0babf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7af627ac6e87dbc69f5a33433c33c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d73a47725649c7ae929970eb2c86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08da1016b5aafa2f72a228ab580997750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ab07466963648d0e1d28bbd47e9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083fa2f966353f638e37b7c2cdaeb1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57651940f1b2faaad81e3a3fb8cbba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779ed759f4968727fb62db427b9693b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a93e4d0842aa1013e66b68a565fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a2886151f5a5a3f38e445745ff779756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ff275b1d56a5ab2b3ea784e858417757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd85fe6d7fb31d29e13534f704e9a5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2dbdc161060a19a807e4575d8ef3f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17829090f240452b9b6961f62f812c99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff30ee9ff99b56b1747c5ab89b7b71a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e688d355fe1b1af3d78316fcf8ade73762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40931d4c247ee34e0805363f68d586d3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921551a6b5a63007582f354a43e7477764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be314d67c4aae65a1f4843ff7214e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156ff64efa18c485f1c9be3d2c5b8b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c50b0bdbd3ba01feecd7c31a14976767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>