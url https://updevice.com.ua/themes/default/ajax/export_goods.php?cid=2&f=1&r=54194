--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5674e8c37c237d66caa606e3ba9811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b0919da21512030384e6be2e505202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966caaefd9286cfee0af8f387f857f363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da62e85654041ff035f7710e8c23274.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a85b3e88ca8dc8317f4edcba9204b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2071ba75bb9fdc62858ea0fc6070586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a328c1d40c4fef7a7729aeb8fd41c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38b75428ec5ca0727d2bbc8fe22a708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3dbbd9e6f32988de557279782b5919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204aa1dc4d10c532effec3d244e28f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85332b1f70a5e75c2d2c9f1babffd55c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d644788903eab48a79c69a30f154b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c3915de7033e78e549b83b5e6c12513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ef2c546b35a27489182c786c890114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891789914b183356c79ea6b4c321b29b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634ee05f4bf8600fd0eb71d89bc023616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b990d4ba9d8c7984c95aafd5b947517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255bd1961ef8d14e57f8061a3f8153018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468b1331ed8bda13dc0f8441687d4c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90fb70764acfff20ffbb5a8fc1082820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed48e743607c1bc13902fc35f18f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53d556861f2cf5c3b4c39527013f4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e79137bb5440b1bb8d78dec54933d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dea352432314647b88dbdc30fd8a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192eae20f6c7ba2a069aeb0cc3b174e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e35bc4df2912f41439c70ec5403a3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a908030acefb911d780f31c2414027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4eac6784173f3688128e86379f9fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6b704180730adba52c9e2a45ebf2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bd846ee4dd8a73ae8c22fa63b419630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dbcc9c64471cba0868b152d547ae531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c900741e9fd4634ab875a32327056f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dcff13974a838e8f7678c7a7c8caa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa468e256f6796ed6b86df4838d91634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacdc200c7e4a089b21067f1c34a90935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e5edc39a6c52acc33f0d6d30b4f0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27190eebc9790914d6b78be7576e4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e27a3b954cf1fa5e67d5bb53834038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b1c5f86b70ac05ca6e282569e9de539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179b046156edb332f9486a300eb160740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda37c4b8421895b65f6296e8b973dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397b49980ebf0ca9eafb5dac1ce806242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1aafed7ec320e2ab75e5f2b6920f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2030f09d02694a1c7cc9834be8e4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9605bd6b22c9c7d7314e2e528e501145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560188b25e3a8a84db2281e426d80d4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd76e5584481576c2c07bfd4878e2a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f26915595b0be18930e5f4f80e350548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068387ae075de2aee65811dafacf30df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a8c79926d6edbce6aca1265575be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca70dac5343b42e172a4d8656cb515851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd362b3f0fad4a0a5a0f4e43b605b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10708a2c90ccbf8cdad98d18f57e9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5403757e1ded6744caa007e591c25f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e69332058af0fcf7d4eaae3e8be0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5a189b96c273d20e28f2b7008d4c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5c0cbebfa1bc74214753259c9bc7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ef269c801f51788121730f91836b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0e2cc1a1785aea0d8d11c2bae9e5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986a73ae0ec34715e893edda42445e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815acfa8ec15aaa866eb6b37be664b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6681d33b75767960759758b0d95062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f3a825febd6f57616179e80b7452263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93677b67726a0118c549789fa51d18b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32cacc240ee623ecc95f1c8e93390965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f5fae27e894e9112a0e148ae3e2f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740a62a4d8a7ae83d716f5c98d7bfed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024fe4fd8fab539dae99994f017fc4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1015d33b1b2db5773a9eae81d5d7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d5ff8337e73c7cb868f4cc6fb9a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db431315ffd1f02cad3cb58ee4dc3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff216ed6452fd02dc35a5041d9b4a36372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d42ddc09c9bc8e54f79e9e212e7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbcf2d974a027ca644658ed97f186c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4ce2704bbc3464840cb07b49f38ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0db4b3962426f839b8d3511309f3e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778f6ce8088da55204131da39176a9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a565970f96ce4ce1571674973918e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422fa30d8d8b3425474a01ab859c9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f651a1bc5cd81a33a027c3459d59480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2b5e221a4dc82f765d1ed9c7e157a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f36999699522cc52633bb5057772ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9365c414da61cc44f28a31864f661483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d991d0707da7a035a98f6661c5a21f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd3d96c3e7c71e5bd3262c1619b89885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127099fa902676892a0b5b86ea54857c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c72eae6aeffca1c7c034c55aa8955c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54323060c7da658c8a7bb9105da85a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add45c5851d584984bf2c780ee07ffeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b327161c1ff49b25c6fda82e2a53c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73ff73df9572c2c7343695b04edca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dcb062a1ef1a55bdff7fe35a1477e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33033f87ae584f78466c59605843525c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd879ebe30bec4cb2d365422655c7194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9275014328a90ad01034e1810d29d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49855a2c34ba8b3c67d0e44501dbb5196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc9069b405b6277353cd00ecb2215497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead3e68cbb64b8ecb0cde0a4293a7a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be3b1663e613cdca7614645973b73299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7031ad8f53be7a97a0e9f71014be42a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a78670d8d6616ad6bd51eb69ba8295101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc487306d4acd0402a26a9fa19ed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cffbd78df74a3a50eac88107ddf5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273be852332b708f25dc4e870b1843104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ff018b251d34742305bc8ea1f34cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b751a3233a2d86eb39778de755d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca79ae96e44c70c042c255f3b1b30e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd97fb6dcb2f68024bab58b4adcac1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540682edc36b0cbd2b5c49f2923cb2ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05576c32dbb43722ed1f96df7c75eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df355c591143b539f6a7c285afd12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bd27e6ccb976ccd0e6a37dd406f7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf731e93a456f85287153eb4f6a688113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c5d55ebb15f1e54f5b113aa5c2ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed832248debfc8bb05e10425ea1680f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d17c9f058a4e6dde4343778743771116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6e32bdea3d0de316071f4cffbb0e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c78e4186178a3f79939d00dc2fced118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c824bc200cf293bbc68587ed9a27fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38393f5a6486287ce047fb6a5b09bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34e7523dd8c635517a401b93d13529121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1bdb14cb18a7056eaa63ff4ff5e09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364baa9a13b8457907ceb52a9480384123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bafec1239863993e65324c1bca106124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b36df592d03694a2cddab4fb02f96125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687a800faae3c8dc749013c07aef56b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893c3bd8855db89b4780b0f38313f57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaede97cd634af6854f56a4494140c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b7378951479432ed6e15420687074129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c8152ebbe6b8a4841e5bc708a37f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dadc06116051a668580483b0eb01d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8d7c762978f38ad2435021716084c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb37f3cd0cc86a832768a38b6f8494133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a20bc44e105d9cd7895a42ee930a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a36ee9d32119094c9f35ac26f1603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d5ce7655b4ee95682a5f34da7f166136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f85972d224dd33a54c8821b35f4cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438060efebb26c4aef6c86d21194395f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b44648645115bc4bb1b684307d914139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f423919448556d0508c66c9fd05fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28938e866d4125cb2ad1adbd057b14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184cb3ede2947b8e14fddf54b1219c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2e8e2cd531a269edb367314c667b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82c95333b84f7f35527d77aa7617b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4a78102862463331c8f7dd60dbef6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c6c984a1d31832a0fbe78ab576ce9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94cf695de2ef78023cb777e9c8a48b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164d1ca0da69ce577604fe89caa38d8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbe4acefb86da233594aaf998a6671149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481e8281b722038096a0dcaca017865150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d64299bb7a27f0a2e668638ef7346151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098351f100ae1040d831b93d88f77ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b518551d195e9eff77308f20e1e4f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea97b78bfa6f51787f09e27b06fd3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981b283bd77d4bae84a618dc569af58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c7caa194ba7e81d0695f914d5b77d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27886652d54d51e047b681c1ab07256f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea9a996a3f66afcf753b43d44f2aeb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50615325de4bd7ef3f401c28f09fe5a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c48f2eb1ccaba06dd537d50357d063160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428582e54cf75f244479cddb4799ae6d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfc3c8c518c6efbecd6c5a98dc822f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5210467f2eb8424381d2a9b52509852163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c751625520e416fa4209a64012c3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d005cb3ec351b680f64141e6647508165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ed54dd567d1401242c17a7183f7fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b79d74dc941a4636387cef5c402438167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12d5407d4c8b0dfe3257a555efabd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4df74c8f89c1d88882a4bc5ce44f99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca76dc9d6efbafbbe60de8256eb6e91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6507e5dc8ddc3191902983e872db6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711bcdbad6722c73ce182fe876e4581172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d1f7f40796ccdbc2e577ef5ec3db4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d06843f785f876de3b0be5e0c988e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d79efa63257393ff1dde2f7787eb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3a0c93a4d000b592d48384348e6bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce06315fc4a4d899bc50e4eb8cd4e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a388127e8b43daa7acdb5749ce800178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f04d620317f1d7e87ca0e3e5803301179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87787f5f7928d60fc48b7968bfdba10f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c6543fdad65a8ce9b01e62a617c0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e241723569df61e7989f415a41a1fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6692a4dfc0c9cd7b04600c41581248183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b930c6306b9827c986bfe3f39bbca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e161ab8bbd779457967b64d7130ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e92ea6c0b8b4feb46017c0c5a5bc92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c00ee9250b6a0c0ef40156f6036c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e3268af1bb5986e39621a9bb20c66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0878a624c57c0970b83bc0093ac395189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c53efe9da93b00c3316b642e5360190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f4699866d185e13a1606f6c82b68c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b4b3043c892289fd9296a7df0ae73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e9f9d3772dc699000597d0bf8a8f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e5103ce20df32e2a920fa43a3d259194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf79ded1c9aa53f51a598393704fce3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9180e748968d5c433203816a603acca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f29f89308007f04c9fab7ca0dc3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414829c45e8bf0dc8d7d037cce801dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3dd73588d820b82566b03032230f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e935a60dffbf2f88f017979c5e8c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24453eb528e5364d9de6ae6e1e607e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64186dab2198cdff6e3bf9594cf5d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f529010d82fe99c70386c56462f52ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cce0af46b55c714c97aa23b40391a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11d435f5b5fb5496fa5cc4e9d8efa3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b33c9edce99aa3fd7fccbe0172ee2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61db12ad146f56342f347473a4a69a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfae4c0d107887b6da443bedcb336b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26bdf0307829cc4f47b3693383c82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe597bab26a7edb0d1e4425a166909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5df3cd9abb37e30eb4e74209bdea1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66615f4049a1dd2ce8ff0efc8e42578212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e21495c03aefd07bdfaf5484e1b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f05664fcbd4ce136f55264dc58e80214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c41414eccc71ccf8fe7056976d5f65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ad2a1206c58864d7e6548bc8841c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6036721697831fe66374a1b7bb6b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb532c05b3f2ba9742e005f0aee94f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffe0b3b175d3b654b60e5719395850219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673f72df8736caacfb7a7ea2662fd32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaad6dde102645755f62148e129abd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f132c822a466e08de838b489f94d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37b4e3a4d23a1b3a2818cdeb475d6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d540eec79bf78c64e50f26b1d209a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b3715a746c9cf56ad759c346d4a0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0999487af3a8747594f4cf6907a24226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833c83c733e42475951ac5967baf859227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea891ede1003383236ac8b17d71929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff9f6a0b65565814f365a64fb4a61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f9a7b6eec4dd8b13124f7d401e0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6677eae80a204906a7552160d8c24231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c77f69ad42543112a1d284dd0aba6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54633f313f583409eccff461b5536dbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f7df6995f69193b25a1fec978ea2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3d03d6b4e7f093d0baad11fa2aec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc52ff5160a14c80ddcff2f2e650df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a242ff23035d16b3d9d43e3c4e4f48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb47ee5f9a9696c8337b0d7b29e0b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff71f26d10666d7795ac859f4f8e34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6146f06c9361c48e228251eda1f2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e559eb30d39e0eaafb9714811b5df0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ab5a655f87728b94affb1eb60cc33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02225f51a875bc009fe93c50b65d31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92aaae243849574aaddc9df0bc61df0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654afd32d4ee46223f751447698e7c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833937e81f5cd8485bf854f8d883699246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccce1a1dce5b1e7e9cf86f8e5e6a7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb2f177261d00a2ef293f633ef91a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2de7a9d0fee8857af56ed44326d22e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c246efe949fdeb4666e337f23e5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2057a1e9517e0156583b75dca063893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b7aba9e09f4494e0aa042ebe3795252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63976323c4b6f4802a5d87319f1b8b0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fcec19577c3566ef9ec64071bed44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df843536dfd9c7c3a3c27305c128bf4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bb4e5d73c4056784094b9d414a7bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cf2431d9cc81aebe7af48e8bf0b57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a118af59798bd1d444ee552e9b9eb99258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00877325733ea611e649f3030c982626259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76662f3688352bc9c72ec5a993249260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87e81f4b8dcd4d803fa2aa7aae6f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f98667647b2cea6ee3d52ef9fa3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5afc65e990c4f9135b718bc6437805263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed3524cdbfd483c6098610749af9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b3a0dc2d89aafd2d5d37389905a25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b18b0fa5a6bc7ac23b6bcb17cb06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21be205f6e3c98d4c67239ed6b1d83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01a3f6e1c7a109e05798b619f0e755268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9bbe31a29c63ac723193565780944269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3c509e1b725762a75babc01265399270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c76157420b0dd2837bed084ac9fee271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485997f401ac1d1a5b76839b5dcda854272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc222777faabe558e2c0e0dfb355a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb38b08ad61660a6d19e014888b64c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b204ae423c86a4db22c07fd7a197bca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd44c2b15266211d8fe7c4f10d53c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4878f12bf3d8ac8c8a63c663e63fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094b272aa1b0d709a9bda1333027cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f68210c686ea1f23f6f38b3618cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42054356fa1fe1e21187120f2c8aca61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd386dab40f3132a749fc305d11ae0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f338a5435f92aaa0dcfafc1db4c8cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d3ce9a32b7af5cf75af3b22dad120283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa4f41616d888cbe5332f2932d1133284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67e3eb5b2d4921ea34efc818fb3be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440c80dbad6babeb1a7df6b13438a59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f04605e1ceba9f6034832a015f3dbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b98e6d71f1faa162ff190d3e063465288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44956af6041e8c85838d7cf09686c968289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d431c8a00b2a6fca21e739fc17ef829290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5862189c55e97763c49c7dfac55e8af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91e741f95731c6e6e0d44b42acb80c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591341a076c5c9b9e389dc9cfa90e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4c37e09b9fb70fdece643f2f3e501294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6718c5f2f1e3208eca9aa6caf229a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3a1c31d415594949de9b9f713bfc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a271e6864887c48ed0e3d7df06263297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39fedcd5eec9c98de0b4c8e9d08d1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca592f4e0d016bc6394dd5fd9cbd27b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e055a4e0460c532b4666000a869b66b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda6085d1bb5f77211bd2a7a73a755301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844b8322aa07b32d5ae021e02ebd50302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb547f8552d1dba270e2f64e688c423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc995d9758bbb14968206250d500d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566d985d96783dee79fdf81e1bcdea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbd81149f93a20f7e205db43fa2591306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9062473eebd3224ff1baf901535c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c9a75af38a3e0c6526562afac57b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4394626b7ab057759a4c0f6b16eebd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295eff2a7ae55b17778790aa44f9d9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d006f670a8fbae231dc95693a3ace0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ef49de78dded45efc43ea93748419312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1012debece75f71e496772de62fbee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e3e26a26a713c06811a623a09a42e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1ae926c7cf1010eeadcc12e760144315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7ea7c95d6cda3dc1a40633612efcc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c0682c5b700c081423b3e5b807157317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac26f5a75ad51ebf2fc953ceb47592f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0e5bbcf04605d0c2e8d90f46f8e65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca197c79c68154f7b460267bb204c725320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e892e70ae270e6006bfeb81f99c748321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fed27357cba4cf32874e8fe4d4849322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6efff14ae86640608e863eda41f64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78119003915b28022e2377087d4327324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac561b536d31763accf048ee1491c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418206c1fbed01b87a7d24f982a0bbcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41575977f71e67c86a426cc6bbfb8e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a27f4d1358c700a5f8f1aa7b5fe806328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c85ba64ceecd2dd1a06078f1d784d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e364b29a2d5a583009e59a4c81e2bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978960da7ae93f611b1bdc3ce2ff55a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be530e38b331f46ddfe64c21b2abfa5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c94859af843e6d4e1a2922ef040c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992117dc5ac5254417a28ba7ce28b0c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87a3523f4585743b1f58b10f1a8031335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954e7de0f15ab85de14e34f31efae5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567d1f8b30ff3daa64db548f4e191cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0575283673c5f4c8b65aa85acb870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ca23ac3f095afbcf9dc61b0cb92f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae213bb3df2bd776e73daab63831bfc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68327c32e84955aa5b7213bcf4088a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c5d1b2907a2cb9d7b83b548118d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9c9dbb4a39a6410e0af3158845759343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9fab4e19beca6a48faeaa2caff180344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2354b353cb50853c85a4364b751b6ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749eacd4fb5e87fdc3d56a59ebb4dd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc6330610c38fd6e70bec8dcf1d1ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef39cebabb363cebb18f171e29cfc32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7199a49b99a3cf83c5a59cd44a4dce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c148ba9127ae51ac6f25212371ab4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807090e324630a86ce35231dca76b470351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c34277e080eef692d805948875631352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb3c4287b7df8fd3a3201b5f3f128353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f986f4cb20554cda58ec3b24128ea20354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45565d950bfa78e43a138e0fb3be3b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82602df94021a4c2c99853bd0450e80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81496d4c915c82395f5b8b10adfe720357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8866cf0460b5f348310931205d915e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3231c31190c451a28a91714c629a3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a4bdf0d51f359488b9123300df17360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92dc435d0d535c341a592978123697361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67083f349eb368dc2e11917664bd103362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52322c1c9cbc2fbbb9edb86ae9c620363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853f0bf3314b0b204f0f4b8605cf4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c56c67882bc64ce0a3d6c2cfffa44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f699bc30e211a7761a134efb9384138366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364f7b35706114b698d0ae6bab4ff23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da385eaebadbc7fdc8d44f0f30787fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94b7d7bdaeaf0a96af4596ef7ee4dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35663a68a1fa6c51b14533a1b310d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ff82c1e57c48bcd1055d82b5b104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf23b2d8256f296cf276bb8db16987372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1f5b440ef70dc02d4ac44d47ed6af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1c8f74ca4685dfcbefd870b0dddd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63caad56404f04b4edceeeb2c67b9ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378414a6a74e379d02ed454aa75ba346376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c933a8e93b3ae64327f8f7963600f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c47c7c5fbc8384f08f14c5d2e0bf7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79dda501a8256a15c2f9cafc09af69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ea4b2cdea33da0e07b81865b18920380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c90e899d3abc917bff72bf2e040e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab1c18cb3c41c386b83770b22da431382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be2f00859ad7ffcd382cc7fedd3465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd47221074b2e13556810c7313dd89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb185290e76a74719536794bc4cde0ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1af1916a6abf60f409e1e6e8508b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f70952f97144dffcf1c53a77dba3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9bd4909473eaf6ca7fd9de4ffa055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf72fd4ce05ff4ded16f5f5c6000596389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb6c7228abbbe394ec7a9091eed2a7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ea88a568c4a2c491dc7fa37435d67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64eb51405506e6e00958f627db2fff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b285523f1107a7e6fef00ededd99355393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f31982a94c813b045911674655c84394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7e19ac5c5401bc34a80a9621ae045395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac3d8f45f6e01c298c37dfc74078d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462fea6630fe630115af139e371e66f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035e65ce1d465acc772d2659a8bcc84398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985b16bd9dbf630842bf6d2112b447399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2cceddc749f29eca2344bfe46793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8dcab47914fbded6403714f9d472c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180962c3ba04cd0fa2ce577f400145402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd216ff5f577179e4db5a1c226e667403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8f1f773bdc4e2157961c9a0bb665404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49c967d48c5e51867a426438e41f0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b92c9652504167fceeb54cfdd7c430406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8cc46dc54881678b4dc43e10e4931407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d864a497ecf591af8824c3f923ea0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c6cadcd48b1bf4e3ebe7feed4cbdd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe3d29656fae8c350101c43302eace410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607eaf1db63241fba0f0bb73eadcce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773449aff325045dc4046a947321684c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789689b210fae8dc2cc6429251f6eb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539fe065b1d23482914214f2e17901414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02af9a5a565b5ef461a3d175eb186e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fa59bd9f4c5819f381d543813082d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c1ddbfc76fa5eb41579b4b0135d7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad41c1c669addae891c37dbbb62829418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217b8aea5a646e6e98e4443a7ecb10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f36757cf082fc36911c19a5104e0ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c1407c60f7b73d81170b3c31f03a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54db81b43462815eb02fcbabdea71d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ade8ee7feba53e104edf2501f144423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80682e8f4c597faed4ca98a0efbd46c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff5ec7875cb525f26b149c19e527b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ddd011a32d91b0946c22a229b0f9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a374a4a57946dd4ed45957289cb42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d9425b1ff4ebbca05e400282e4ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439625c519a890bf188b11391ebd9bb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb49d33230f2eb06d469144f3627c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9726e75fc82cbe272bf22e50f03bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14095b35c4f582ac81e6e6739cbf18b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f66938ec7098f5bae7fb5218b9412433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562b635d2b0c481aa954ae03e8eadb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42672f075b5ca8870fef944a6519e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ba93eaa8c036780aad936d2005922436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8e2438bbfab878ead947202503155437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c05d22ef7b9551693c363b601843d0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ee3be86be51e47f7686147af7634f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17cdf54c2900c9000d3665b0b958b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b9fd25a2663a0770f4bcf82429910441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022dc4d01adc56ee265ced4a547dcac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59663bfd57339135a9b7a587aff923443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbe64483ab2d4ba4c922e3412a1fa4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d55376554dbb19f08094bbecab0af1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4727b9f1788a26f19acdba9b5ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299c759f229c1fa7664538ac99c2db9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de2e45ba5c3113c278641c24bca4a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c56a9a1b797c4b0177a9dba09f98bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904f6805c3951533944dc28a61d6af3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b0c3b331d995f42fa415a940d1a22451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb634949e5b9595dc7237ef356b45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a461ca3032b48f933b48ace41cc2677453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e53d8b09fc43e5bf68475c1c043995454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c221f1855d0244313feb4c886eb7fb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee24d5dc209ab5c919ace063d520cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468808f08fb57d08d162c1fda79c06fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704df878eb3ae93ae348ff7d1fe6f19c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc5316d870dc5dc649b5af93eeafd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c53f11789ff4f6f5151dd3c59e8f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d42d37af66ed2fa67ab303e1feb63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c168205ff8ca890d3b2cceab60c1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d587afe14d48f31fb8c54f006d2b826463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f0a5a02548b9e5f96c83513ae1fe4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a77b0dfcc425620284c73531f0d6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e20595487757c279323a52e396c264466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24891b7ec23f6e079f679ed81ed59cda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ccd6bb96973d717149edc4c5113a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2d10ec6505234205e6728ee3e52db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a95f3d586a05f646cbfced7a44162470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f83033c25d530f8b41f9c7445a0b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca749729f926b88741f8ecdba24e4e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e03eddb440ed6c4e3e13379214a0cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69840116d889f30316670de90534e59d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2114e5d6cb03fc3e4a59090f87e51f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fcb9e85b1dc9ef8d6f3f5b78c991d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfe36ba82ecd60a3bb2746f82f5dab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b702331bd0ae40f1691538b31b1313478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac07220fa72f93abf90bc645de80a39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63b05102055a3c0bdf1c35171724cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac6824835842e6049249c3aad7befa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e2def6c78b6d69d3b33d4aa64f2be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce533c5125c3d18acd1c37bc42390a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bff570b85ce549aed6c857aad1eec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204c71c09176e2819841287a63fa363485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec5d4e841608c8a5c9350cf6c878f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e7a4b954e6b7baae2ffbdb30538c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee7698e7fff20e40756f1eee8927c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723f234f84fd25da2f3a0ab6f02d35489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2f725f62af2e34187097a95700231490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf19dc396ca90aba7b395b4e522786491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ecd88792d90b704a7a03ecca17e77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2075ada964228bfc1d12467afccc2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3aa9f04ba791065ab8b7fb6488e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec4a8c97c3db567c46134c72c97d6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fbc7315798a822fee975d7c9d793d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e36ea8bb3d265432176b0f96f590e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f08f562737b88dac57bdd38b6221d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df674a8dc5aae7018322875e19038851499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a3c76d8cbc88a41cd1a06acb9f10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fe718fc7b40dfb7b057fc5c74de7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f8a8a8bc7fc75c5857c1afcc574c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47388226cb1fe2de388720a2767c0d26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f4aeaa631e931c085a89453fd66a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889122551b8e5df285ae4818fc82526505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287acd511d51a98f051b7299477350506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb3f1334224e62bc7081a58f47708e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff30aea9696c6d5bf1735cdfe779b5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d1e052991efcdd2fad8c3a87ec8ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca56624287ad7e8d76845eb89f4310510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d790ee3064bc370298061b1b181c019511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d66e532b8f5c17c67d67cbaa54762512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b697b440ae7ee5e5c75fb742ff55db8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00379fdde2c7aaf7b14aa191a92c76b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941f44d4e99ede44a402d9bc9eff3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b0e0813c06d8e6f8d556f3964e1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd66b155899b812dddb1b1660a6331f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d41956af485daf62cef6abef19e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f3b2f918dd5576c6bbd2daaa73444519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee97abc009f44fa00f8afe7663fb458520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad902bcff94f3fef9ab6e4d50bd8f5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f8809b6e64752ae86f697a0dca629522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2f46b7efa1ea66ca63e1e797eccec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14c23c7a404418967c78971ee96245524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055eeb097b959e8e02fd4d4ef72979a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2345af02fbef56abc4521df50114bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf96447ff42ad1fee9721405b0c38b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027037c742502d3bac9eb61d829bad9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea02ba1a445bf6ded4dfcbd59e8b15c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7dc9b0c7481a74aeb7e8c415c36cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1dc255925fb8a312b6114ffff4b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae85aee55e60683c5708f69e5bb418c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc95d4b2d766a7b66f0542d7f1204533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05611e2d3c841c626dff0c436a65705534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7081d434859ef947f54b312a507df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae92cd6b7398d29724b483428cbaab5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d056eb450240e8a969f490ab3e56fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7df2505c18b7dc282861fe9d4317538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3767c8be57c91fa9ec673948ff95a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91e907f063ab879e4420dc2bac954540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41748d09b2be8cb0dd217842cae9aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d0451c196959ab270b0d7b350431542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb28d7aae517d3301c57430d604f00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c14acb01fbd03f62cc6f91f62d3ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46759df88624002170a8a5efb80d818545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdae20eb59a96aa96740b27a0a6e30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23451c407fe52520acab3ee9629728de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1219c57e00a741e47d282220990a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb87e4c40b988b8d0e5e02ee6d45c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b83538250a4bf491f2edb66be4fb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991b6d4330dae66b68b6d90ac75de31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f3d83c37dc37395edf88cf16450f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29155dda24a9c02730047aee882c4c9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c76adab153fb82f323c1c86c3659ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbe1fd49de8b11103eebf5441c1003555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dd8dfbe7ec63974ac3bdcf3872d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ebc1b6e2ce41e7fc54b57aa3b682e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe9315e68ca4dd9a650ee25419245558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eef8b7d0d0b87a64bc27ae893de81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a3fe55be7525874c6214d372136f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1dcf626d3b3c849543f2982227dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c810e1d9f765d75d17ea49cd6271562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68fd87f44b93bf5677fd72f94c5d43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a37ac675f960252f0ab1d3b90865a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850706030700b387e2a27d4c82b59fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c093338d5b32fe11d8abd994cae1ee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e1db99f0151428e97ef69a7de6f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4d5a412b5abc6375cbfe75127ccd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e360416c1416cf25bf0759da850652d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad995f5d90a00d07169e0842c1a434570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee56d2354029f9c8603da05c712b5e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad6b9177e4fee2d642af063884018572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e3e10075ad0de57b0f23b87e036f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c7978247e28e0b35d10e4c4b373d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ef1da54ccff64a77c2b1fe60cf19575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca5cb88347049a8332b16b753d4881576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a65e62c148fd07d7584486bcbfc4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9a2c21638b0b41021d2d48c7250b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd056fef6983cd16997c97ad97da975579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e046f6487ed761a3265715f3fb6bc4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694deddd9ae9f5649daea67370ca34ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37401178bd331d76fe1ce5d778d028582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882dde8b4a604c5f186c5f205faab99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0705a7cc75ccb0420ba6c6287ad0df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a82d9f2a45e662c810975dc195151585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766f3b5bab0b7158905edad9990c762586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b49331fb3b3b1abc1ef67cbc8b69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732d9150b489ca5628225ca873234f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93045d9bbeaff8fa8159d00961d285589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef8c6c28ec8444fda40d516c7bf0dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0f5644caa7bf8f4c3419548291c2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637763ba9bcd8851b9e42a8780080d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a1f2a6a609e02b5689f8efeda2a0f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2069689752386896dc7453589d3b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6d8d0ca3b7ecf0f362174c9b7054595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298ce5264fe877f1d500096fd8a6945596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5c42a0d790adbb73ef8f14583a018597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12309d343bf47b8489a9a427a4c377598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf323be3ec32b24c57e24295f5015d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95248c4efdf69af1ddc4bbbde94a9ad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fcf8f80e8dec7b3a0b63efcdafc73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c6fdd28d0d1620e50533d813624a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae50efb3874c5985e50302147d1e347603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256723ce81e60bab39ea0a36747fdda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48106efc96cd487524479a1ff6ed35605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9688a2bcb916203b1e7caa726bba80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68151baa16a16dc2d28993149154dd55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17ac648646f80f64687144dce4ab96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e26e350805064039905ce120212ae5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f1c979337c7689bb204f12f42e09610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4e39aa67d3b6f41239a6f49846254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55a44ddd7e9080716f144f94472095612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0467b9644b7a1f83e75c1d9abc22613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695e5f98282290f383dbc9c5768021a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02274f93311af98c731c7060f9275615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f8c9ef9b0ad4aef132003207fe350616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4970f062e1ee0c0b320ed0bdd0669617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c876d570f3e1cc4f7ac1c37be1cce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61140726d1bc793bc2e541c0582049ec619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01d4db0447f16b8155c89d7f09c651620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36cd30bed245047e696157d706b7b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a2a8611a72b67bd335ba79b115c16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8dd654bd1b623315761d72dae7cb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512982c3d3b6535f1b4bf9e0448c4a25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e31b4212728bfbed9c6985fec1a41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b3852e64db5bd8a0ac56841a830ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a28976bb5bbfea82e7795bc74b86f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3381a872e6c5b5013933ae539fcde628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354c0f541ad81deb21e7d50fc240279629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb391902c6761308cd2f0eeabdd8b92b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f84afebfb2fdeedf3779953117a19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0618ff3a26c4e27b36fd01f90dbb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df908d0ff960751a522307ceab9c5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903ac897a0649a36ed558138db284ea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141b778294d31cd21b6aaf1916bcb6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a451d3098f6e1ae26590eaa3834afe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175525e8fd14bbfd457430ece70c086b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606366e9c38de62dafae4742d22f933c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87dfb61bc49ebea3ffa03aff3a38f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3656ba012459fbed6a5169992c29b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587e11304e54826a957b9fe94d476c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c649bcbd6baec047a80ceba93828f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e516b28730fa48d39cc434ba4c6975a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4429e4d453c4f077b3bdfe490533d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0283f246856f687c296a24617180645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdbf6f9d41ca885692111f12488e57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913d0b1ef36b3aa894d21242b5c5d5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c8d9003fab71ca1e3fe77450cc6c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d24a88e12d3eb245547f94912d6c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372c9861b0c70fbe0d9c884d0d4221e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621addc4cdb2b4f3f9b662b6403abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe83dd24a117b5c351a846d079d7a7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc0085e75b508b03cf3cc210b0e6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317aa828e5ce8753bd560d2b06676965654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aecc7d02925522ee7d4be2b85c9ed8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ef06ced2db4a4d8a88ce13ae7b26c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bf165ff7e9c79dd9e671452c5a831657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b906c24835c890da4a631ec4f31cba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4489facdf17404e134ba0b4d327ea4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc0279eef9b49ddcd9285711bcdf78660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be86e575cb754475cc0bbb7aeb617661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b94564f49e6f0fb5f5883b2e30a5f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06595fa5c25763ba437253fbfb722efb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9f19370817c8484b513f6d34a9420664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b72d604ea831d587a77244062dba3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1143d9d2507c19ccfa30f303389f24666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c343a468fafc73f4e32d012093f52f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c06d8ec316a851893a374c44dcc67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea574a6d61c31165f1174d7114f15665669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c51b99d68487b177841d9f3f842c2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee0ded371ca064c25909c241450a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2543907146245dfbe9aff115a81db4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dbdeecd5e34045c59b55205a63d89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4fd7fb16a187271686e320fbdf614674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473266be56d666dde39ddb021309b71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74e7eca98633d5c70d566b94280db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a258c45a06bf5c9eb3c5d9a10fa210677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d542862a9cd81003b9a106f1706f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f82cb3287ca8cae928b7ab86b3a1eb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343870629f049c3c17492aee144e393b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52513fa09d5fd5cc8c21d69cc81aca87681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1090d656f517c4db0cc6dd886aa8f12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f605a8d344e7a84d2d3902687f3ca3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc90a19ddf8862b8237fe2679d539fc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c85b765bf4b900d46f8d5e14d555685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e391a28194cd74e3a073a7cfcb27aba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c6017d9c7a43b4c9427837ef082bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c75c884d67926364524ea06018526688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f38485dd3c9ad5cb211ce9bac3dd9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525047012dbe536a5c5ca388d21563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39b943d9e78f93f5444ce693240d52691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504f7d975dc931d6655ed02cdff42d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cb58600c01458c10421e71da853dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce244f5087b9bc8133a03d02892fc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91b50d15750485ad73a019e8caf9ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126f7a64d2acc3b4a2a231500314c28696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0b2f2046913bfa887045a0aafe44697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae7d10d3a92a4362008058efdb8680698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1ed80aa333a0007bce43bf8ed3ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8666d7d35cb42e5849923931113a2c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a8de0db6171da98a79f836270e5b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a580c203beae178be6df335ac4a795c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfd1b955ed29caa194a3b2fde0f008703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe172c5a7ce3fbcc2e7a4859589d174d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b008bb1e24fc57bab7ceadb781f89705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b9ba346f0fb29ed3fa643f24f40e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43889473a229e40c1ad6fcbadc8a1a9c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1151e50300f515e56835ec420237917708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df26b97d16c2994d00b7157a94c81e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dedde63b11383c9e559544afbbdf3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7db4093b27d5c6178fbd3ab1007d4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a8af79698b1050ee4003e6a1a44a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ede11b4e902db1b050d731878471de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834510b475f86e3daca3f3a1ecd4c1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b12959260a47912c4d0b8ea11d151715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032d83d96dea40256445c57a9308b7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48c545494f1559f7e2c10d4138c2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597961ead224e06cfc2b42aa77474aff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef84be383a2d0b39733b35dde1b66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64116cafeb448dea32320dfa00a16e20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bba341a170d81653ba1e6980035aab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7e84ce8d8aa2306509630bc0cc357722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad848bdf7d6baff7de88fa7b4e78ba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a139cf4f081850449cfcfbeac582724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3118d246ffd9139949b830b67be1ebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1321f20ce2b5d169920f1c5e59d0f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953345d8abef12b24bba8ad5442aa2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a78064da351ac8ca1c6e1b519a6744728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340790f84f271a8956746e00aed90338729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5bafd965f88f6bad4a443ddc09b04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f09aaa101494f530cfa9770a7902d6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8112e057b75dbb348f9adc26914e651732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcd041627bbb100eb6a460e7e124b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367300f3d883a9bcaa4d256a459d9fa2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a524fe058cd16b43c90f81f4d5e2dae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbdd3c891572abb5080ae6ac72c8c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c21b9b27ae370eefe9b1835b73a38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf1bdea22ef80c46ca7b853b2ef8c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4b6ee88ce204d03ca24762477259a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57daf268958f5084ac2b8aadc57ddee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320200765f15e9568047fafb9a7a8d30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d5f414740a0d099256239e1bccdac742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d677533df988e4b430cf50f45ce1354743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfdd9c51783e13e20a86739e3d765e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b0d5edef8fc357fd48dc5aec7e4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e4338948a2f7df9d26ccd29594243746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e65880a0b1a623decf2e6bb05f852747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f033835c872cdfbe1ac9be56c11437748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22dcb4e084e4506fcb4f6aab29b6a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd149d989ef77e18afb370f476ee2b64750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899380fd10a7b68cae24c90246190bde751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0cec686f0f4f5046f400b6fd07e77752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60cbafc5c47bf3184073ee938cf498753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a0433e12613224ac7277d6d24e049754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c6e328a106b256e27cfefaf8636c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0cd002dd163d64cebf25375f919a1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3aa6479c5d4801442fa438d29da2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a463edd4e4479ee48050aea7b98bba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c389dc06ab424279f2c82bd5668b47759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518a483dd3c5651946d559ddba363a8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e080d3b1025465807049d5f16cdd7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40ab5b4f7cd0b559907bafc9e9bd2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338561fbaf075c9307ca215d678e6fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c51a3aae0619c422675bb27a4b8cac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1db015cdaccbf143c7753e9d3d60a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e943813032c4e0a7974deb50ceb7126766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417e47693b2862af6ac3d187629147767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a5a120632f0a0216847b469f5e2dc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16331bbed8bf38092d131e2276c2fb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836ead6ca4e11de69caf03e38edf61c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aaa76dc7efae54851dd5323eb1940771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f925685241177e2c1aae7d0f6a03ba772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beca569970eea945cf0bb2277a9e86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7195c9dad011085a72c58a24e3ff4e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055336127cc2e6768d5caef5f83e8c70775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da730db8cb75b70ae58822886341ea59776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6517ff55426fc64882b76be5306a472777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544505fdab33285d6863407d5c78c75778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d22a3084794b6ebf9e8e3481f19db779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c4032802c5d5666a8ef394d11e9b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae900f087b68ef9a678978204e774781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64af9148f532d93eca50eeac13c660782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d977f70fdec4a55a91ae8157b7abf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e5391cbbbc8c5eb0b5f66a39db9c8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa3bc9dbf62577d46e8615cad61cd4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393c7d70eb1ed798c8ad7dccab707c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375c39d1cb734d02ce0d8cfb755095787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f53c9ef023a032d4dd4eb38853c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1459e30246c3dee195690d3daa8626b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d6f50b7a00c914616546ba1654ff790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535f48b1094c7ba71a9c24ada47e98b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2753f5933b3faeed7ae1819928a02f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e3f881870eee086fe02657130bc1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12daec75cd63ba397da4f4246434af794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52d523e46f27b0eaf6bf01af71712d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074bdef54d25a28dbb5f9205c2d34d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0f1dc3011700371d2ba942501938c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8676740f6fb12493be4cf4f24619ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e444acdf647fe8cca752f613eca08f8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b366f5c0ebf8031da8dba5893311d5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0145c8188ef3e6cc74963cfe41de1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90370a75ddc7b4622b1271f1870f7692802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d0f8a18444daf35f310e65db92f26803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504384d6b25d6d6ff898b0efc48917e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea3c7c236743079ecbd8748e40f2ee805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25469d80bbab5d4d75090a88d66bfaf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26805536d5a6cca5c7979dc65e7ea76d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a615a0996a9693c7e452cdf03df757c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f031b4827d6d75d4065e966d2292724809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c34ea6f349305cb5f9ac6ecd124f18810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822898c334dfba20c8ba30ed97b13c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60102401e3e986c86aa8d78d02c50527812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270bbc81cf026fa934c1b1d40162e6a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa428bb158898d24f126e57e6dd39b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e26b155828931e9e4107f8ae98c52815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd6e4690f0e1afa93493eecd29275c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff17b7f4c5d37fcaa8f8b47ab36ace5817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae8dc2cba1fc2888b7f4a48d754d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358617bb9ac61f1ec423f8b121fc8a3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deeca53c29db76bb3cb17fc0d3bd5c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3774532a9de90fb0fa5c389efa7c1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618cd3dbe9af83f5fee069cb1a8fb945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3cb8cb446fbbe28501568493837756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ee7cbb4bc0d0c5c98ac74a924c2b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e20baa5915b2a52ac82fa9f075c3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c4a8fe2d5745eaf8d439e52fc746e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798de1036085424e8c242c3c129473d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386bb0ff54751a9774fc9d9c17a568911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ebd79bb4f6ea46134dcde38a7692212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d295fbe63bdfe61f86ccb2db03a332813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85d3af56988c8d326cdebbdedfcc8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500162028657641627697c7567389be915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6bdbb1f5b070b01ee9223ee58d19416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdc3f6321cf5230c77d0b0128c465517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538d7a7741fed22cc5ac29ea19a52018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c97c7579c2efbcd7ccf1fb9d4372e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fbe483d59d6767c2f3beb43c9a5c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa53152c22ec3acefd19486f28f3fe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487998e2b3928ca367538cc2acf6c9d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28072a644decd882290654845e3b7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927ff4284a75839e71bf7c8f8cdc1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff5d8f51033c61e6167050f413974f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc01bcaa209358955ff905f6ac96b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed24a74a7fbd89f6f57d4100964ad227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4083a2f7fe5593a28b395b5342487028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656adb1ede7d6e555ba66f0c39be182d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80976238546083e2221571c95dc01e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8752255496a5d3be2b7d1d2391d05fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1d8b55df361719a986613e4e9dc5732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faa99f642729fdf54ddadb63d0fa3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674316435908a432ed2fc85fce568c7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051381a69bc09528228928970436cab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76419fe1f6ccf422c730083b18d1cae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f94f585fa1b5236ed914c6d7012c6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18933621e03067dc14f1ccccb40d44ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a4610ddbc4f041cc8c5f8b54ed59539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ea99ef8cb966a515891e78aaeb9b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7c01da0d9c2b10d8150246c47d66841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b0e7b96b84fa6b5b0be51a59035c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d51390efc3cb4dd1e86ccbe702d6e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da1967bc9cecb28a7cf2c5f74c61e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5d619a349f74c09d461ba646531545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce78d2b14e2100a7ece384d55f4dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86b07fe63922c8dc354fc2a9d7787347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2f3f7332278f92324d0eb78ce25c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea9e110dc12c84b6840cc5a461178d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b872f649d469cde66f1d989d6c82c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a07d13c22fce3f73150047fed6e90551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d01fc0e1f5c6384f9e6831c28a3152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ca8b7264042220813ee8cf560622053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9f4c0c324dd851e2da17f82224c4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3559a1076bc0e71c74c15ffc5c1a8eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb002f23c37f8d0e2e37b6f1d99bf9cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67f37a019216250b54ce2e8c8d1a9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee8e44f94136ae345b4bf05db30c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629145ea017e0881b98a3565b85612559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478605d5d93a4fa04c92d6c1a980b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d77383c63e18521b87dab169fa2d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d3496b2f6d27d27e48f307514f94762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dde501dada20cee5e8d02c39d9b4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96cff37d14675c68f276bc9ce1313464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a28464caa9a84f206fae82fc9f7765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c976e93753502691e8ade72551785e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3848c7a09c706cbbc2573eee9a6ba2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c52b4abd6033fefd304715481ece4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17260b4ab26cb64181ae82b9defe599669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8238ffad779ce49cdab33777326d01e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590671290fae4fb25e2b17cc2e9468f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3a7b6363f8d5714da7d36efdb1a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dec144003354d0451a4fff71636f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78b63487df2e88710ca18a5b2072b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd583d6772006b50796cd581bde67d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145024dbe6b28851c8a345b35ce9d8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1381fc95f627946ffef649d832e2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79b51207ecebd2159e421fa6c967178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647fa7bb0f9e708b185ccd3ed4bfcac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b50a92e158720434e870422779500b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb45edc1e32e38bb7257c352527d8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767783b5a1fed1c6d565b9d1bd0ef70f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2236cecd08c3e7cb73a61ddb8e7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5941b87c714c4d7eef2a4d3be15fee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f7da86e4e1495e391d15eebd663ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495355e01cf0659b6eea6f4c515b4ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3deea8d694e1b1dc53ad53fd34619c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc00e7cd9adb368d977ab305d06f67a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237117c55c1d723b6d9f743841876b2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d97dedf09fb84cb35a80ec801f1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6182d87220ce4036ba5e7b713ddf491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c2d2bcb799f8719e8333d9643b41e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf2b74adca5ccdba9a05a2931b48ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973d66ac2c3304c287664e016fe389794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658855fdd9c5c25ce5026898af1bfea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2631e22d2b40c62278d979fbcb660ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072025918a79de24accfb5a8d83a37897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b42243675bf7b0ff8fea0ce3eb4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b094c88014485179f1a8ba9b4ad7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327a6da9320d0a997b2f22e50e30185100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327441332255ad19d2d778aa1b30d48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dec5bc0de62c4de978a8d8887188b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1be61825f6fb7da5b3c8929de304c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fba37fde9c72829af32f2d8a1e2c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7147bfc5410e565d08cc2b0e1f4479105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c3dffa7cbd2b81ba5af4b0fa196e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dfed7d7894c861717681139304fc9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28101e6396ad41c0aae8ef76be8016108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bad4fbfdbae9f5b01f9794df6dbfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d695f67d2df6b5600f1dc6808d95fe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5cb7f27122f4e674fd5dc1b25b42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216afc99f0e39833470e07cc58d150ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada785d8dd8d9d2d6563381d1a11fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0daff2786c2e11200cdbede9c440f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c44b34bcc1211c1eb00782e7846e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0c3bf1d60817a2713f66bb5deca3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ea9379cdad55bcc5875ecaff54e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea7b1b8942af6e22e2c6db5cfddb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58a7f659cdadfdf93bb3ae31102459119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159778bf69960bdf0494b03679c09bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4d6e628b669ccdcaa3375f21180d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baf379819bffc0238b236ef05a9345122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733880b0c0b86bbbd8ccc90b0db2d86d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7b78b8b3c84cc7fbaf787be38095d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda14bc7c39d7736acd66f4b6b6b382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0d60ca3e4602c5b8d2d5dcfe59056126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f1a88f63a8217c134fca6666e692127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38deb5ea25540f552e0c652869b8bfe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6b1b3449da2ab29979ea99797fc2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09362b1e9cc5ebfd05d8113ce8b7af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2726aae407849c80672ca69d262dfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a12f827691da6a7b85a4513bd0a72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6012f0dc86545bbbb3b4ff4127ebe76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8023f0b154b4e7b44759ae7878de73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9833ef4fd4cd701ba3044062ae8a944135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9bb6b92166052d35be0baefa47f5c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84930e7f9d31cb58b582d5c24b1339137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5f32ed01f5658e2e89502381c128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59e0d6710b411499b4649353cc892139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1efdbfca27da6d93ae31480a6eb29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d435c859790fe7c186302e5d596813141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09cbf8c0ba7ad5be7a0391e91f0f6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bbe50021a899bdee2ce24fcb3558c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c187902efe172964c8787901f0e084144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d763762efd8a940230ef1c34083ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f24d5426679ed005c1c467dd2c190b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37a175a1d2f6127d8fc67d6cd59786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c190082c61e6ad95cba5cbba41995a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e320963e9c14bae2965ddfe589449149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37d82960d88e72573ce188492d9152150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522e66abbe49bdd625cf61de6799b2a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5760ed3cf039c35b6ab47fa74777e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c3306ee37ef280adcc29fa03d27fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a185a1b39e2517c4c55d4776ad6e040154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb1fbac5411c3988ac53f76b394c50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543b4643221a20418b720c2e6e7904156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9217f9c1a32c102aa365a6e35599c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f86b7d8d3bad2bdb0ee49339f9e0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d7cf297a7b22e41ddce4abd78e856159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2b6848455934ae2767fa8e01ee929160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742d40d853687a342cb27bc9d7979b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bcd10f350036b5d017fce609eb4f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3fc76fe886be0f19f38d35f85f7fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb7621cf1eab5d98f4f55ff1bf7bff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca897841b64660664184d5d28c3aa5e0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ad8b1a6068e2641d0b71e9a1df3c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c290684b2faf6cc5ae3a283f3de6c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f1ce57db0a9bed3cf7f38751d0fff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d112b9b009d424478adb961b5b0859169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32fdf73dbab4552a44b7c00fb114b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca3d1ad5378805ba82a0c2c16fabb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67eb8c70da7c8515f33d8a9ba7ada9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30d400ddbd6bad19690b64c4ddd5e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cf045a1adc997d96c6a66458e6e66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ce90d1d87716daf25d964c396b448175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9101770da8742893ab09e656b93a6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39027ea8b1d8f5f806801b9f04e77b19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b738440354e2847b8fe5e7a0454fc3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e53c1c1676d257e3f499636f2c418179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f839f0850f22ddf38ebbf540647a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace755832f0b8239fc43afa1f37ce9b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa17125d6ee453ff24976fe63e8e554182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1eeb244fcc8c92e363f8990da7302183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e0a89502706b4825f38f20acfb47b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782882686df95c7233e406dce1c675cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188c0fad222716eeeb5f5fdaef7eb2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b084a026399e53f5d025beb8c9499a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1039cefb276c78a952a4b6842b3d935188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921bab89c9dff8fb8c92558ee028a53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0377f990da69d697f2c796450986134190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253d81821e9c199126837ae4180659191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748e80ecf687919af68eccb52e954f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b216c9a92ed973c9d3ddefe191e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d466965b43d35902dcf24c1d26ac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a60688a9d6a2b4c57cc816153b42b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87832d0e2614840ee660572f4bb51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dc211ac8c42b1015d923b6731f7b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef6724b5e822753571190e4c223cf3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206f10196ed4b9d91b0c2647b6c6607199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a51bd07c08c5e04e07957ee7291248200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca393b26593b2da3e22a3e163acef5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ecbdcf6ad1a5a05d382d06dd796b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dfc80eafb1565430dee934858fa27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d5d73d6a96e97e7a27e60bfda1684204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f7f2373ee0ebcb1ab9c380f5f54c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6381009f72287d9f8feb4886c7fed0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29535acf55ab95da7eebe27c440ff9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba75d07c2eb88251389a76ed305516208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c06549a4b6f66001e5f23f58a0ab9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2f30ecf82ba2e75707b9f47b46ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c91219f3ba862d22ff1afaec7a41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535d65c9e31f9ed9d8c412a12810d30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7a338d3fba02b4c6f12f86fb2530213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87f6f159f2242c94f5d60dad8fd875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41639e2b5b2f8a456337f0706ea25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d903f57ebd07b1bd16a7eaeb5e8e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4887a15d6d5d8f083ecadd0637b7a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368541a21ef8df02623e9ffc5cdb6bb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a3de1d6a726de47b8b35715dccac4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b061e338cccd7325b2abd729f3c454f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb9cd0f763a94e978717e1d52339d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edf7e0d54abb94882560e2f34ab1fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c894283961cb2646178695c80526b7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ffb7b1797c0c6ad09781a3c0f7be6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58c19f60f5fe77220e215a3f26674225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365185e1f4039a2ac4b528186fd0d383226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b2a6b285e7bb7ea9f338730718882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207017d73d7871b13758a3f15ac6df30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25354478f538f87ef8aa35a26c074072229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e705bc81c48e5f5abb5b1c508ff4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fac3299b3d7f595e7167de0d52df9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4af66f3c142f8ff9e10f471fd8944232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309aade7152ce262256b6bfe154a5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5c49953df85b26a8ac9ee3b6b071c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937eeacfa019207d4c53de52d264babe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff19fe5616bbac572f6c8f6ae8af5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd62d1ded7aa552fe6c3189d3013cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fe1e50e555ebc639fb8bed381deae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad336ff12180c0a5e0b4a756f93afcc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565256fde3029d47c2958f86e4ba326a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2fdfa173549eab8caa37d17169ec1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ade30040279898cd6783de4d1947e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce9e7121130501d43272e499c94349243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc52a56cc7bfe878f5f7a9a752f542244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad2504f6a2e929646707891807758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8449c747c39559c9cba1ac09473160246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85a554248bc1679ed7bf0d11079b67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c43c9ea4717edd84ba0fc646aab8ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f9ca8f5353223c59de3f26362bbcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a95708fa7e5d3f7d4a4088bc2c11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb21df883383e842ff58ee438ee08f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ecb0d74ed172375faf68cac80b6d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee1afda3e15ef5e3501d203061f4f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3246da04f61bb9090ef9a89ee082254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae3c767c815cd59e139527f8280cfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a48fbcdbd38ec5613285b026fef1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec44f2dc944f191e428d93bc36b4f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5e6e1b4799388ea3c0890b5603cb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65da601161a4b925dc9152bce8e904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f0220bea7cd6d30b81d4b96bc3f44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627fa4334ab7acda2fe901a936c09a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f36133d8e81f0b133dea728af17e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38419a6f25e39ea8268e05ecd8c8aa21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb23f48cd5c1adcd6b45ea9da6f88f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7340a11dc1f4fdd5fc1a7439e342fd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef7ca85ec046e9d1c29beb6bffdf14266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4489bcbf42bbfe503fc898a9e3f3e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759d955b6ff40470dc73510a72eaa09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027b6a643f7cee2191d31a4a64eb1e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293aac9a1cba01cad4853aaf1cdbbbe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929adbce71aebba82bc6e5e56350adbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2e1fda459ee39cedc5a1f54c4b71a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac044ad551729fc6968164ea71dde18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a2ac9e442bd1dd1f99128ff5d263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698a278b8a136ac0845751940c26113275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15120bd237ef66b2dd04aaeccf9416276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10309d58f9015e33acb47dc8a32cf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7304d8eaeed007adb5cda0caff20d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae224bfd3a47c68dc47670bd779794a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9a9cfba6b1baa3781314a99d28809280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04156cd5474914e69c192e98399c9f7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034851dcde7ff37c8e7047602b243fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256275968577c23cbbc201176e080a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11131597c1d2bed41c2b1a3811e1dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a5ac45f572ed2d2cb1728746ac530285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c8f83db9d99ce43fc536607b20784286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee186785e7d6714e418689a5451166d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d270657ea5f72e90eae6b7ebae567ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bce1f1394a41976cc4ca27b43d285c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b338cc9dd5e5b3adeefe05c39068290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41d7c42fb1221477c0fae6fa7e986a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8ead1ffe33ef61c8102b4934e38bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a8a9324df56fa4394638c644c97e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd421e77dcdcaf3bc29a4c3dfbf2e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35624bd4e12aaa651b3a2898bf3184bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251e08022754db3b74bb88682fa2587296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072450b5512b06e92e5b5725a38d2e82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ad9e0a54510f3361c5e79cc114591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712459b2a5c85803fc91f49a71508c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e36a502d7398e83b1d7cfc104f7d45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c0f30220ab8cc4b2fff6b21173ffc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7828c58227423e844c928cb4eb01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c2f41b8599d40eaad41badde7008303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c2a3aaefe00d2f82b3a30eff0dad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1b0aabab5d18c480da6f15306048305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b7fec0aeb62eaad65f50ecf8b0b5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d62e3231a5727756ec4eb8ae11277307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27580c4b053c16f0f37dab24b10a22308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665855a6af7dd3d248491b672d4f84b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d901e77f245a63c37fce2824522ddb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795f9e74a1a83f5efd4d82d877bd109311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b474c5ae942ef0762a50fadd695758312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5331bddf07c64ec7bbe797f70f684313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000107677c0eee0eb4867c82df1d4ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b8f6a42b689c2f4fea5ec3e728694315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb7a09471a69fc116b9f575e313b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e5df973073a9365ff3d83c5dac7fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d4fb8e0d4008414c704596a47a925318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298e725e9fefffce7f4dd724fdf2f39319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8886b6cab7754c775bfb5a433b5d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05494d3101cc4a7bdfeca5dd1ac29aa5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb76e43e5cd5b5714008f63e398c4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1696264f302721e28280ce51980f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436052ea7094820f8e46e95f3e8ca9f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d439dd39ebac1394a9989b4fd54056325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d3df83ad929d34f1372c6c6c7660f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb3ed24234387aaf8e09a3baf5480e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d154c78d438ae2a752d1ae72808eea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b43ae5a0564e0394584520efb49f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3825d35f264b5f9ee192bb4ce89de5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05bec2f59a77af1708f43f7b013514331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f502683aba8ca7192f61c8b9d6618332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d9f0a4427aa877d2baf2ae60731ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ec6b7abc21defd294aaf42086cf57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b81a0fd6a3d83b10fe69ec1f7389335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93f56d749f0a7baa8cf07b7b3f8713336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc58fe1ac73d4f3f1182c3bf1f298337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98229c3caa2de65dc47dad19e50d68d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6750155026b19cc9cdbfa1bb6efe276339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41030113bea056eb98d2495272f05a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ce3d7c51899122b2d2ce2767af125341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15458966e912189e3d7aef826285ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1894bb02cc38f6147e9aaabcddb53c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743396736018910bb07368bc96328515344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8124a85d4cc956323cd3124eb5e247a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6f70f8d470776cf4030bab19e370e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917e1eff9e0f225eefa7e6ad459c42b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d79aed5da183092353fd5f7d04a88348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd498f5d9d8389ace56fed2fbdd4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34c3b4e2456e9de1f1e80ec90541ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc700a4fa958408b30b40daf3e770d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73783920287eca4384b078975a78101352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea22a7ac9c53a323340fac8bc1ddbf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d4a382bf69451e6fe50cdfae27d49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c538ebb380338c5b29aeec44b14bf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9418d22c2fcf2891b3251c8086b44b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a20c4eb5ca15984b7f0287e26f4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6d33378522ff7699a26e731a3cee8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c57bc21cacb3ed6909475f695f17d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa23f611b1493c97ccb7f27cec276a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4eb33bb85abe3b38d7785128202ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4dd3bc1adfa9c8c98da778331d0b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2969add79dcbd1079254203f7fe68363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ddd90f75530fb0c6e9c63d8f75a47364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f295f119e4b4ccf0a3e33f0b2dc03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6b9c8ab2f7693bcc7a15e6d942fac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53a33d0b8b388208c00ec109ad74d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c946e9a530921970f3020bb48ab9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61500d2047c6f105a5704783f01cfbb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e9e6db3d0f45b1050be8f5076aab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc87a155d6f729fd21aec519f70ec1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d8c1349dd9db1bccbe9167c89d394372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f52135f1deb33d2c02dedf3b0adca2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f861780e56aff25548c0cfa384ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267e835d39ee655998600cd160b72c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d2e8c6e5fb65bf45a4492c9e0c1b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1d54bafedb7cbcea2ef66cad88ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c42ad48574deb3e83bb177ee6d613e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b5594137d4e33f750a2b821e3e162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b9779680ee1f34f6c5eb7ffa994f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c20e6df0f89bb736ce45651e1346a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a6a4a34a7ade2a4defb86ac2c29af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41ddf0fe7f558eca2878088320985d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878858ef5dd288aa4832aa83ea7130d8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf26bd2c063aeed72f02bfb41b5624385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e944542c92cb82a303bbfbab132fd56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999dc02d84779bf962394ae646dc3bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc3bc0c5e7c1e1cec8bf5c8b550d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ec7b1368e394ebb1344ec7fc94aef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5e3ff4a9947e4bf6de3797da925da390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbf85c1ae8de33f706d704e66b8274391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74125c63781aac67821115f2341ecba0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454f1cdb970c642072555e0e4b1eb10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86209997a4c421b42bae3ed83d78f4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38b2e422394abc67c0d6d8cb61178d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c794f7d370a443fe2a3edbdad72f57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3709deba10fd67c8f8785f84a40fa35397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87d28519eea47cf2f5f1ea7582af3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c440029b3af0cea972c4ae3c625174399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b7ef9aa3b51db80841e7411123e51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a482762e3d5a78c5351571f82ccfd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687485be5f63634e06dd38ca81f1724402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327e24970095ba20d9daae60a66d61403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dbeb79dec7e4b8353934a45a5e0d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed3d3319c4ee35c8386233ee3474b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c882f6ac29a44b5660fb62c6d65f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172a5819dc1659949ec64a72c5be894407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d61d16bb1c0d23976f1f363c12276e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61cd7f6340799994ba680fcf1c7f9a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b45cfb06a961a7ecda57839267d51410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9218c26716d0db71347a2d5d7c63bb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd2af29994577c6436bd892d199782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d1bd54dffe4f0091b9cfb05e4606413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36218730bc2cc3e69ea7dca4654e0d19414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c0fecbe08d9515831aee6f94dc03e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48cc83b918dbe524d8a4abd910355c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e01429f4e79e7813320cbe9c5735417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc591925da3d5a8894c5ee0cf37550de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ecf3d636af43575424c3b34cbd008419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90289647e175f05fb76f0515069f631420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fef9387c5d2aa929790220f0d2cdaa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63bccb7277b117d5f9b93aa4b6353c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831688c2df389bde7993474784955ad1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27a871e3a6e85e42be83fe1c1ddc3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33684ab66efde4a26ae5243e296b77da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4dea28017ef7b4e2acf98aa14c2e31426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b445d37428aa134655894f02d209e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9511cb51bc89def89b99852c1eb88f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8943b5c3a4fcd96a298cf3a026a5cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813deb748f08920e971b07225f01906430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984b871fc0c46c5d0571e7f61507424431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db636f5d0dc66cb7cff8d9dc9661763432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd3b77ef2e00cac3910762d6dc4e36433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74ae88f10577b32a3ad7bc16bd7a66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809f3fbdd76cc219bcc5f2e03a4354435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ed25c4bbe5918baec6b6a8f565297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a48b6b9c851619bb4b37423183f09437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334a37ddfe8396528ebc68030aa7fe2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde45346d8fb0c640d96505993f06a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a13ed566b0acf6074906b2e7be079440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce73f7167efb72c89f541d446ae2159441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00587753ad581087a5ffedcce1d93872442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293417773de01645ee497fcf7c92d8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f404c8429f9a78fbdb4b7c9e08d08aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e78ac343bd5ec2d17501bbf063026445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3546d579eed7a529c152b45933e0ca3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123583352feb5c525c56403f1f93d7ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51908d7dc82098819212bff6e2335f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e92e90ac73c94a432ad7b463d2bc01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fbdcf2710b80dc429db8691936de4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa6f0b1eeec49531bf4fc4d9e38ced451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029cfde3bd9f2c22888c0f8b25091b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7ea063c08508960d04c12279cc794453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0d5582adee6513fb6f28f0783f65e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a79e7f851f7841d0998b821e17d6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab40896419713ccdc77a7cf447ce2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92338910f126d3e89eaf1e25cc08c9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76efbc120a54bfcd9a7ac83cc8c1c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178711e95ffde747f9671cbe2c80a1d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0111090beead58ee530eed084c3c26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad849980da51e0f7ee826ad54480abc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93b0b71c3651a518146b0510cf6327462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6da623a872ddbfa236514feb26830463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6742eaeaaf69abc1ab0b367482e8df464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2efd135ab162918ad3919ca2238d97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6912bbe1d22a899f5a844f82fe306c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184db2aa48c08efcd69245c21092f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17be8c16c9e5b9ba6537b72bb0f9c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf69cebac9a04f4394df6a14ca8407469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bf8c608ddc57ba6cfa2d299775bbd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d046088537c489f939638590fdebf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029c07942a6e7b7b140763924451f00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5870959014a6de9c840e9dd7e774d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7da8208172858e94f46ecf2b441f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b734e56b8f632dcc0e953034dc3cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529be38f6cce1fef9e4233ebc126e3d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27683a863685748bd1267c508c71d86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5bb30b943e4ba35b3c69f960e348d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ebd0893d5c1e812a111ebe3f41c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcf9955aee39a255506088eef778df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c27bfa9549b4afb77424a5477eca52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf146cefe1d0f1713f43bade688093482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850e17e19eb4c0f3b6c6252212e77a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841b11f2918510208ff4b28f1fad5a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b780caba5785f19c0f8f7f64e4a647485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e136f3df9aaa0db5bf15c79bfdf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878f704c3bbc7766f2c499a956fecf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c3d424ad7b9459c622711d1f0486d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0b22476c9675e606649ed73a15a80489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027a81469ca3474cac7c00a26793c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334b3680f283686c841ee41654489a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb11198151e273fae6b37008b36616a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f9a73c77d7e1adf5f74a8775cd69d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca62bf26950547aa20df0ec7da8d09f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf43f91b11e5cf366f1e119eb985ffd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d18d936311bd22d19c03691b555cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6605b0692256d0cb42ae3002113b999497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b7dfe36f7a4658a914a317b8f7b68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284608bafa5600f1503ed8224a9f36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be77b7482bae61331076e172cb818e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c9308910fbc5f74a88a19e2bbe3a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586477e229d8e4559534c7edc141a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56731b5bcaa4f434a59ca6899ed0b317503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb4472c735760fca06d1c4592d3697504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ae3cba1bfc971eab547ea250a28eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd249effdbd9b30e94ec4583a343f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa26154f38e06101e12f2af8c547e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54344eb3fa34bf5b9b4e53491b6ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1761bec7bd733d1aaf8c4825910d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfaf4cf2405fcf9ff22490cb264500510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ada5b56cf65ff50ab4684c77127ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59529b5b364dc26d46b78f7843b895d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a89ab757e65620c41fb6038b0aa13b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72871a314ab65e55ac7ca1affceebe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99338772dfc057c9b75ac9eabce1cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16925f7248fc62b46a8a0aa4279dadf6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026352e94c78b02f1e685d4fc952ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc781395001d01177e8289950a265699518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e175c7ad76bba843b32b9bfb8c1f3f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31c5cda99460fe114323e9c3af92d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc5ff1eddbcac566209b0b9f238958521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a1919f5cb6715b8e3d7b7c3aa42c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9edb86753470c30d8de7c8b5c0a64523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f40a663fdcdb60db26251220a4b7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e62cbcfe26eaa8b22a6b568860ce8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c186f71af0d7118f81a46cff1b05d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e46d2d7b38736fa7988e6cbcf3d936527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b49d0b1ae119789a22624c3da3a732528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de409db6ad62bb5e6c33bb89b338b977529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370e7b07f6aa9acfe8c334f4999c1b7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4694b7d183a22ff17183942285305b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcf6fedca15a7aa22455556a6c47f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a022d95d27a0ab3a61b728be6a2695533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82b8b41106df6be81832b733e48df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45172d80e15734b7b00c03bd34adee0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0bc376f7c4aa5b573c8ac11047fd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963ad5f0d00927402a174629788ef5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9128ca65634bc57c7b0fd348031050538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b529a2016bb86fbca6391697e56bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559ea7aa41c1dc15b4e7b967b95d76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc4399959db8433b0cb2492aa5a0aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4946cf99a54c9eb1484be42f51a88f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a794dae08fcb1f9b84abdf2c3e51f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b521ac10925f8ef10bd133b2134709544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0a3aaf06b78a13a7e39eaa2ee673c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd873b1740b4d2ad1b39e3f677dd679546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2990730a7be2fdeebb576e95602b1c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdd8601eee1220d126b8a8094f1825548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bafcbb557e66856be0a4a5ac2ddf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2dd1853e39e0844bde8c902ae66cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39922999bea1040ef635596ceb03b4d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90deaa32b5abed5e8dc6f967029a77b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a3b83659f226350432414b2cca95553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22067fa36909deab1336baf88faaed4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65135a42201581f2856203c647001032555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c101ae97a20937eca0a95f5c6410556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e882c64ca3b4d715218608f2d1a0f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97241cf0ae3525717355a1014e370f38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b9c17fbca349f48a8bcfe730d9621559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df38feb39c9158a13007921c2a85ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e153a6401cddb9860e1b62cd58193561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d9616305ad6ee015a2a9edc7aec2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77c5de754308ace4dae47eb90ff12e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0debe187d9ca224986542509688eec5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f08ec5b38df6023d91b8ba5cd00b4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7216494fccac9ebaa4908b587aec4f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0611c4d1b9eea3a62c5c70e018203567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf296660f756e6871ed6dbea734e0706568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f5e76221ac03196f82b00e31fbef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47a295771cc851ceb3a3c64755c58d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931a7e45650870949f223644950eb00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab351f9dfaa66ed22dfd0472864f1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25e0bc2fe898a6107aba361815945e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d31dd23e3c5e13e2cf18f736b514c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27e9188ee21526b7a8a5135cdc4a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38813d27d01e769b89e343f3bf00ea48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e2b433454b3487b26f42fda4f930c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0bebc294668b3e2430f4c5d49bf4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5cb9dd97b198121a9555a1d746f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb6a058458f7dbdcf1dbe0ca55ba0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9383a37fd1fe0907752d4d456006aa7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa274bf179f4422c5690ad1521152b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bc9bf2d26b36ea359904bbc598f2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec95cb11220d1ad070562b249d948584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529e6d6b769fd67a68dc30c6b959ede585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5ad017b46c566172ea1f69307778586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9f18a34488e652a2693c7ed83d964587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ce2664c41d8f7e3036da8308a178588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e898d5d20d75750c2e1c455c56b00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf7d86f33865db89cf65b082b2563c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88dc3e5b0b6a45b4fe7ea36c066f94591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c968db464900d3a2ad2f6492e5fb4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713b4ef3869ee915046a2f8581f4598593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee24fe61f55875954ac7e53951fa1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7cd082525f107a9097b6dc247687595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95028ef4ae40e206449958b1dc1db515596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e2368f516e88e51436d5a34c1d797597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a3ccee62c6e898f7583f2029d0737598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8386b46e076a76f0d690529c75940599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4238932d74722b04bbb9af6a2cede600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01651ab9048757bf8d2a1bcdd8fa0d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3c6a34c6952fb3df8da3efd8f46e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d5702d564ea3c7c0d6c047695e54603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d865b18b9b29094465063574bd34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bab7c10638fecbeba77fcc14b67219605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3520b93f5053a884f02b1eb3cef7978606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ccc3f41eeebf07d0dfeaf6f2df74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2fbc0c8c05884afc807b2b35a14a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae40aead711bf501defae43909f633609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb0427c8ec51e0740a8a91cb6fa4a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767ef114c6bbc9b3cba88a93c33e64b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eb2e3cacf105b06c8b55e1dac7598612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901661a406fd09136f8fb6f8dc44cd27613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddf9985112579014fe9d1770633c53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016b50aa2f00ba0916451e9bc97fd87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e8cb0f9ad109de0de717141172411616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05332eaad3f0690201408cc23a3c5209617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f112c40e887b27e604d734d6dc018618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe76f976398695ad0e66258e928ca23619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44673836a71225f1c0a171e64b10a5ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac127ca3d0774be1c90c9a4cc751c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fba0eb97d6fd560387565c16e8a4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d789edfb1e778f53bc6ba9417c68ea1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704fe9534302eb8ced46fc414652ca0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d09627c908ef299af8231cf036efe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6def02a25cc4c523999aa6b4b02319626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293315b1403e903c4470a1dd815c2a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de819e63d17b95474907440940893628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95af4c65476b2b7a0e49233c46cce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e3a1a7078ebc21837e7472f94062630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd91d90df13df1ddc90e848d8347d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b14496c8f8cf793415af39420f9c67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87e251dd7bc667372ea2bb2dbf6d00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0636cdb4090780ff84a4471ed3fb4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7783358644ecca8600e677cead08c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532ca89196937f2304e8d018d82860b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bae2a58482aea4e45ffd51e29ea5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc30ab35b829dab19df2417d5a5cf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4f707e2cc486ea6aeb8b56047745639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf242d6692f6a67e8a0ad829884ac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98d5ebaa3fc4ab1a2f1b7abae0867e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444affcd59023f0e98934e432fedef0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704713c106fa3dd83c7c11f1746b4196643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a49f6eaf0c301ebe12ac7c58840248644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd2c507eefe57a08040589ba88370a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf44db76d7a8c7d81fbb2528d61ed7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77cea2784245d96bdfd32266621551647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1aea819010f0ae57598cf1045e0d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372786520bc0e3ba63df26e5896fac07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27561a3cb7fdc54b93fb24e156005741650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359de78d50d2ae6dc0ee19b9c6d7e36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb662c9750c53af67b9e7f25f3aae2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5e3b94efb9e019503cd051c573b4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4eb349d677c121f14a63ae6cae0b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abf062feb4c53384d37156dd311dbb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c852e0e85a80a241b7507085b3a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b4981a7f837c1ed082c2a8c8c94be657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a2d8f0a976d913c9837ca97324ede658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e976d432bace4949c8d55a04bd95af4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605349daa4d1f095ee08888c8045e334660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a711d82a951d183d5581d67feff81d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9fede558fbb72222f79dc54b0343662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2bcb7557f7bd17420a30ee34ac0c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447f570b9952d6758b093e034f38b58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84ff0941a5dbcb065be97d8772ef46665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c98dcd0eb5566c19c318fd32b8246d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ad1ed9803aa130d09011a8cf7e58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e26126ebcf7da12b938dc6e41aeeb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14076bb10ff2eea163b3b3deba8fe9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c698577923763ffde6e964ab3abd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608739d7185d90874987bd7f0cc55c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c5839801efc0ca39cf970f26ca066672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a9a98aefa6148e3f39e39db93e7e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47363bfa4c22e705bbe6c11fc203c6bd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a197e0459f85004c058871f569305c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dda3c096e495eb9217b3f547f862b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfa65911cfb5e058a233e02039e913677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddae880e9cc792f3bcc3d40e50c1d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966812b59f0865957757864450cbb926679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37875b6248512831d6cdde94f51d08680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a491220614d9aaf8692eb165bab673681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242336805e6b0d158d9aa2d66b80796682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345055de0f35b2f2b5263599e02e53e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7041ea191890c1f48c53f7ca22e58684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d59cfd9080f76e6970120da8aecfa8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e8d9df87aa52a7789f1d0bd1588c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb41e74fb5cb925096dfada1f2504e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba004e6503689daba1fc86c0ef693cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86fd0db9beacf984c769e2f418cb0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65c4f5e14841366ede390aeb7288c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ab67ce8606701bc7df92b018dd1c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6edd3082c880b74a4a9774027353a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52e3b7db10a73bcbe38a3a1490e108693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf8fa3afce02ecafb6e0f16933d1c9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2c2bb5a22b2d15e237d5d1dd1748a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962b9439b4f35525e7ad68db5df9b34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53a15b1ff32ad1efd39385bd6f41b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72c77c84be792ad5bd74738b4521d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebaf42f0b23ecbc8ef3c5269c64e34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22f8765b93a7ed1a456c47be9cd75c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819075436c53d2dcaca72c8effee895701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a4c5e71e5de6194966e0c8ceb8e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3eaf79fc4a1f3eb5237839ea82cae8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d2f27ded067544acf9a86431deb21704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66440dbe2d63f493c2630fdac1fcd3ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2714e8d811aa5e5419dabcf4dc057ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee549bc71817421b7c7c46f774224707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce1f3d64381ba5d75fa46da75eabd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112831fff5eb4af72cfef9b918b309e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3afe02e82fd358dc6f71ee6de558da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf435bb87fdc83ecac3515b438458d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016ffa49378963307d3d2a0b92ee231712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc5e47725cbac8cbc69ec8e17c40cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fee6a1faaf0094033131cd66095cb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cb4a6a007452072bb82e8513104f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf8f414bcfbce1cbaf41fa67c3905716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d88218091892246af6f9214a8d046d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ad31f9fb924507fe4fa9bb5d23f69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65d4993d0c7f0e92b92c4d6445e677719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d021dc37fc41a506a1ed2f5142ba24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf831824556e1f7e9befe25280a6c2a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ec443750442f10c4805ad8610342722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f2503b1bdb740a5749c16d969bf5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cce12b2baa645dd2d659e10b89b363724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869667764fac01bb17ae7df7f22e617f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410050e74f07e5be1dfb083f129b2f3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138f604fad92d8afda23cad813d9e6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4c52af3f74c07e0ef1c16bc6bf88728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad735e63351c50125e7ef0c0a044e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cac1c49c1fadf773518eee81f583c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85aca6c6d5c16d2c89494f9022e898731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25b0f47e04df1cc2b2f71102c785e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16c667c4c5fc99252460b0bd5b48e9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a45a93782047cf01b7c79c8e2b9e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba9d2131317b3f0df1833e3cd1deea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2bb64f816313317cb18bbfda8291736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e2e83d79b74cf0ef58bb801495a4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c70a97b28d71eccaa9ca5730d201b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8997d992b9c89d0b49b8fcde5a6ff6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fff6f963c36dd4a86d594e443816c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ada4af3df0b0acdac1b3f7ee4c1ec5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6d995853688ab99b06506b00ed32f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c0b932deffd65881bd29eae2eb0f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849276c2e1f750c71550943fa3e58a5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe38a6208046a509043a6e94a925d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ffe7380b05b0ec3a059f614a7c65746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf84d489688b0953591d238940e8a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a927bdb1207391b3572ce2690a2d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a6678945631686bb1d24f36b17659749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00800fb5069f1ed988a0cdb7afe90618750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049b32d175aa2d3ece3800bd6434cbd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b972844a686901ebdf431c7e4235b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaaed004c61b0086bb388cef966bbc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15860cdf167d520ed05bf730f40088df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f48a707f0189e1e4d2915e177815d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a00a072f8d784f123d6d1bf617b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090afe3bb7650f833849c7dd75b54ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936bd094943ec3f0889ea7793947fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd0b6fe0441b9bd5ee02607f349d8f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a182d327444020174b7bcf78a046e99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28837136a37cf45dcc712534af88b4e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ffacf8afb650412e7c371fb321020762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15887ae00ad5f2ba6a73df13848ddaba763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe5ace29b5f392584f3f2574992b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e540ff828ff9cdd06c8953e5e42ff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f40699320bba070c74b0757e6cdb0e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3600de4d8fc9608fdddb111b7f385c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>