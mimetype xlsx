--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3574,51 +3574,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1901894f76c08306eac9eb814b666841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df77c1480d4378877498350e5c1eb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37973d9a3c5b6e99d29b6634cabc306c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9050893bedc26a90999ad360081e7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734e7e008a24cf7b159d7ea022a99475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e041ba5bf65dbace4970281557dae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb28ad2a9b1e445cffa77ffa39de2d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4bbad97ae28f4fce764fc3cd06248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be7e44821b546dbb99d77694980e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e51107cad1c7707f9f175a3b20c2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af81a51da958dec0fd9b95ab252ed811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78458bf6a716b1b238c6f0c59508f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fd47ae07cc58bfd58850841d742913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c496386a25508d33297c4490f1dd0e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1da5452e2e7d50a36cbacd44632415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726147606d4df65589b5713d80e9705b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9dc521096f2de43e29ab40abee9b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00e9f379e3d5addaea07ce84c0541818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafbec2b2c7c816841de83a62c2060419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac7311d197dd3463a50465e3e54afb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1d245ab53dacba037611f2da0dd7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bbdb52789cf4f5d66735cbbd448e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa2d87ba3bc7f2ddda154f868d23423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7c1ab75619dc0ef4bf8627087473c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f6cd5e5f1379ba59cf549575ed39b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076fb838e27aea67f1ee08307b0af2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6dd3f6be91cdb052ae8da2ef1ccbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7a5cf7d9bae0da1dd46070787ebcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2275b8d64913633e0423f47b29ae7929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0468a72e6cf05cb20fc988fe5fe78f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd87e64f012cb9c49410724ed5263431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954a3a1f7d1b7b81c6a3cdef3ad51832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe35b9e18f70cc50c6452e8062b98333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007dd85a4a8c26925f3749ecaed09f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfa6112f205b51be0ed73a1b6524b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6da3c260492cd28e5c1e18a97016436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad2a131dcf7a0ed22eb73186b9075837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0027573e8aefa2be594da3c096f48538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8302cd8b0ba8e3a8cfca371a8db7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd43f337dc47c57d7cc98607e4084c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36909e3d03d5cf792847cf2cae5257a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284895ac9096acd46e2f1fce1eac3fb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced41b6a7b42fa30587e13f6eb7b545643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbe76134115dfa1706c33f362a4f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d666252657f1de1327768733d296345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326763cc4db450ea8cb4eb7046ba598646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be23d254b1d80dd4f49265916b27e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a63902953390b6b33d4622f60c28a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258f0ab9e23b5f6f6506d7174e9651b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1971632cfb48fce3e9287c8bc4156b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed42bad64a7f13000545053ff82d4e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe093f86cbd0c12e862c9462b12c4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa1b297b79b4080b48fbb15cfae8c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fff52916b87ad6c14dc73c391c42654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa179890a7a2a2b21d7138c07216b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabc09d64481a53343276e01019b6e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25932408ad906ebd27535cb238190f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f3d98f0a1c88a0c7f0904a35da7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e093c70cf8bd020e7c2ec991220d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546708de9fe4baef4bfc1d64e1535f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364726a4f7dd96a429f6240a4535068861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4469a0b769f092771c1160ca4327b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c64f07fa3c47991d78c2b2337dca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc9907e752e8b763b187c135da56d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160994323f8590886f2c50315b8458b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7334b7613aad5089a2bde649f4635b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8bc6f1df1ae0df17556127ccea80b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff48318d826f42915bc569dc4d54f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6477829183a71adcfc8907e45ab469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540c97b34e43d759dbe7ad35e4d36970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfec50469d2a384472ded4101f783d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590dd599f9e0bfdede7820b9a58af5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1960a47948914773fb753af40308f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17faff7695e39808a7ffcdcb312f34174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc40c88038b309602016c9ee3c545475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f033d8b6c27a54d5af01417df6e200a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62fd78b8c65bd835174d12c8420d3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b2321105873b380841a00a681b15378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e02662e387d467e769a4b80a4ec2c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ada0e89ba096791277104e31d49e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d433d02f9afbd8b62b6ef165e40a7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f707468efd55e6d55d1614bec03a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510ac4ffd9e65dabd9cc2f8aa8f12483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f686fff52acb76b1caf6c69b579291a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf644ddce84d4afaf5768d4c8a906dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a95b05bf724f4e6986a1bd78ce90cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df000ef96d1f2418814060d73614023787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77869b20298122d3e376974027227188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd58f45d863631ad722304e8bb6acf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936f600429de79d920272d97df8d54990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a9e810df9e7c594a9f226b0bd11a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6255905eb6dbff7281157282e613d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8fbb122f6fb48d8c3865c4077f04193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5459a081d49b302755065a3f279180394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeb1f27cb419c124d082949c954f0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa515c94c448456d8076bf239e57cdd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3156e13b9535551b8c9be264d120c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a173de90aba4d3438236a85bb19193c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd65da0b50a24c29cd8ded3f299143699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae627f6c6164264df13fbac710ad0dfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae10cba58d5f081e0175801035904f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139eb088c9e88d28723639ab8f5cd45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c83b89d44fa87f6adcfcb1a27f398103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c4ceb52a44c215c446901dbd5423104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0940358c1dd8b10d56d3deaf3ea96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23330d5840dd6f59cf9a025ec84a1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc86cb72263a6ef645436f203fb32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f43f79d7b1b878eb35a94df765b8d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c5dcdab27143f757b2acb0c2e382109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09214c44728cfc4ff6e83b2bc3250d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0730a836afe1e0604f537dea6ceda7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26146b942a6163a827b095c59395f784112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8735b052bbe4e76f979bcae42cddfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0d7b903d5ff3566f633cc1b6ddb15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a463f87ca1ef043376f67b37a36c3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd90be059a2732935946c2a0726976116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cafa7dbd670c9422146db23bae184117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7281cd8b4a7fad5086372075888cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714cf275ff3567127428bba79eae4e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b35e47b19e668f26e1300bfba537a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db48794e635a5d297f6c8aee3c9cf5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2c5118c3b0f698633db518829be27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0f4bbfa8e73027104b6e2c38edf97123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f8a23552ed979e4bfd163731886cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea702ae4bdc14d6dcc70e70d2b17b6e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0835f2559a9be7aaf69fa98ef7b304126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a9d634e06a7e6fb54cc6163fa4538127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7705c847e1574e003805f6b0028464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb1a5d338e96ef6845b2db66d8244c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68825d848834eca1e23e2b7348e25bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f413795eb4581064bba0e0cc3c86d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c31b36068c4f9f08282135378417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae2e5c9390b7d08a680e169f2e1a4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30993ff77852f37dd5f56727a0ed2938134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5357ef1928535a7692c46d6e9e0d99135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabdb6179f31dbcce6216245f19a2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d4ff7e166497e800fae92a78b73b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad01bccf06b50d9f863d3e9f482b87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a3cf3e98fe0d3f39030578f780c80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce53a573166ecd46fd19b15b96d879e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055775671c1e276b42b21dc0ffe06878141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de2b0b9b6a8faed37d43509454afe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2ff98711a37ab1b3ae0180cb7ddc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc85c6a0beba9a8ebcd38791e78788144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da67a43b135f632778a80c587d07c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f06677ba89671838a160c7a4bb4a5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e78eedd5ad27c7b8a0296a7fbcc3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99270ee0597c6df5f08fa7e63d7c2829148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49cfff8854177efe995cde6c02f52d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba435ed923db428432cb85f2ee05c03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6563b29659feeb768d5fd48dffd20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c063e69268b4d64d81cb81fd5852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb524a5d7c719565e8aef829d41e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c33427a6a1933cb1b78683e0a2b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffb8252ff231748f26c7ba2364801e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989cbc60e6d8a77aa51be7c9fd4dfc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d405a5de0e897abcff953ef8e544d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d75505c124dbc9445d09303905fe00158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffe6e4d15d30b9d48397cc188addd9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c932598aa68a10803dfcba37b6719b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e6925554d36e10d88fdd863cb3724161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f749c23b16cbf7868b1b92c3fd07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d043eaace910418c4b663f7909c11f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac06c393f7b16625ca2446ddfb259164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d11639d28b77da8da9bad5d6244c59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec5fb6952cf68ba83bcf24509c465166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13262a6c42a029d486e23e0c622d57b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bb30cc203185b00d45518e9e0e0af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b13598bc62bcbf1e263d2873a4b55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41648edb157b255ee596d164a3866cf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721afc16763cf30a47f340fe0902837d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d680576f2069ab34715d0d3a731481b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d33efc123b7d7ceca7451cf97c23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43791d371b196d5609fbadd7be8fa6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5cb34df70f2128a2c0aff9b403929175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6682c5c5496bd926107fb616be3f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163794dba8a270121380b27f8cee7f6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e72f669574a22fcab53710004c76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a2b72cb787509c69f0ada1a44967e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3765eb513588263d70b9ee69afbdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc33e870c34033f23974deaad58b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395cc93d272b783e8e68b3af01d4b23182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad5f3b07a310f8c3041176870ca1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b31246fe7b95bd834a0cc34c675d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd99d0434c1a02746f06d0e0c6e85e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1203e16041b993dd9562d9f75f7d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07385a6877f640857f88effa15a334ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15537064123aa1fb8bb379596a314a6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1b315b9e111be1ac46b3daf94eba7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8005bfadff7f39bd4f08d2b185a17a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99385ab769364a5685a722dd26f0f302191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff95f1712a0ea0fa008caa81601858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc288bd405843ebaf192d3c073a88f55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46bc62bf5c0a4809ad7510f8dedd8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa64d9b3a2bff67c75dd251288ff13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bc72fce4a2bb86d93940129704448196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835129cb798831b56eb1e0e43be901197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d54f3bf8de9e38d0c969beebf501198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a5bfaad2f9423912de71b4931ceba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148fc34e9f284a9ec49a4a72ab27ede200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe434a901d01cd6eea9228635154ca0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0cfff15a270b969d74d8cdc3fd84a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1a01952c0683ddb38d40c294bf67203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005c4b8f767c880a7a4956eea07829f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3499d07b232e3129e6d10111b68c7c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0252b8be30428a7e463856ba199c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda262094f03114005e16b559e75ce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c1f5e8636497101b6824a4b1cca5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260a6bc00367b843ee28f703bf6ff9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc1fe5cd2bcaf28878533bf399b5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84302856582e02a09d9e8041a981a4a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14f1590f7494f6293dfe530e5b0554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21b34a9b91ef917ffd4cd43e07d86213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a4fcf5edec068465ca96cc5e389e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63cb7c05412776089d9021f61b3a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9f8c45d09d39f6946e21944581e23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77608b832b0d8a3be540541dc214dc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654616d208f0c6d9b3592921223fabda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5c08406e5e37a76b0103a6d16a60219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f2341bb71ac1c084fdaa6919a7ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69655621f012a3497c1f88e7557cf085221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30a8c33f1cf4d5b13da4e2fcbac77d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e0fd389fb112cd4e3bcbda94c0207223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd3eed13a92468178165a0224aa337224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8b530fb767aa2e1000c6b63706e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020876abedf7bfbf601fafb9548609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77c8bd7d5b236202498852eff85b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1421ad423569613127b1da3c6f50ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eeace1a1327ff35e1ff9394f3aa6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c0ad848e144ae53f63ae981a57fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f021ffd326b2e51e9a5dd47381a087231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c427448a9668180d1f016583763ebd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8638cdf170a63b205e10f2e6bb51c86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ef5b892f60542b1cc058852171b4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89955cd0a1f7f321dd1a8af7792451235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a28995914a1395a0d083cdeca3ab1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e99f87a23f5e59f5bebd329ead1be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc27e40f057e43811f5eb8cd4083e2e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9903a52ab9862459b9065ab79cdeff9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02805ac0d3238097fbe7885330b14c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfded5cc04a1903b95b3e0e6bc70097d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8a4fafe30e02b50c55cfe5db515e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481eca11d6566007a2d4c3668f3c2ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd24e31b7e10ec01aefb1ca5cda41244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf44a2ec771915ee0d67c0e8e9affc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a933dc28b9e635b76613203c63c52f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac83ba9d7228db367befcadf800cd49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5e82aa58ef6757449a0aa4793ebc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085518b32bcdc036485487a86125b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae5fceeb13bf4e63713b3d371d2c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66588416a93ba1070c32b8d1d3980f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fc4e628e08cdf9e24fe234703cd44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc2662ad85e90fa8ee7990ca6ced7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd8e640ee2e190cb07bb33eb264f4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa8cf8ef360d33b42ae8d70d69313a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556c37f27a9bbfb52ea34ce8aae921d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c4285ab8c3fbc93273588b99a6f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba2b6a62187739628c7a1ad59a90f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2095d8ecd6b311e4f3851f90e3bee259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e58399e700f395ac9331becfdf0bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a4cb88b34520312f402b07137d49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f204f153a68126107ce95d5675887d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c172a41160c08d1d60ae92fec83194263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361270f2811f69dcc72c95ed8b8a42c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47329dfc068e0af72c452cd8b9ce4e69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1c89f32dc4cd0165ae6fd9cb56440266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d222722aacb3d64dd9b99451081f04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903d6a27c4465d52085c2028f503175268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9b9ad54adf0b7ca8ed61bb286d99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d8b54e266643d67a0c59410dcc56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afcdfd96254395c8e65f798ecba8d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807cf158d591136fb7ec8f4af17efcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e421786fea937b50f1eb5e15c4771273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3cdd73e415289a323f2084799a3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6dfee880d8f0723d18ef49c47d0dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5382442d6cf0dbc1bc0534debd8ce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4b9da7b56f421275435e6358512c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7584f8de65d16291f91aec40a7c864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e49c12e42211f7946bfdc184216327279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7d50e7469042270166a1a9798880e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dc5fd1f8afb5e88b2eca42456043281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ecc6a9eefc284e417a0ab1f0d6f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb1c2ffd17ac29a2bbdc9d15618b5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387daf4452d351c46b14b88c4f21cc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acd207007a4c7dfc68f5b9f7df7026285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2979a492f5035bbaa89242dca449df5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482c0e14521f41f16aeafa06909cd87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0806d7bbf411cde667840417e7f90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91e4e487ecac432434b72381e8e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cb5842a6abeda1c25a511936758c3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551402dd797118b6ec9e1791bbe0f917291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdc276bdfc6d8b7f51e3bf93eca6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b8c0843d47233c5cc1cf1284fa564293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a2c01e42b6393283dcbc0e369351294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af01022561261369df34694f1920e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dc5b4a4f453a4c1e47b811afc4888296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2f1f44543031f418834cc522fdcb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85b88906f0779d91428f33874f6784298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c48498dd7d871267fe7c87778d9d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8925ab97055279bbac493f6df2b7f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b81538b5daa14381eaa6bff9d6be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dafc7562e6e94395c5faf62a21561a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e2c86d175c347098668b8a758f8c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b19f53537460fcec4cbf54d4b9b46304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d68b4cbe32013ea2207cee16ac864305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79efd589c97f3c7c7c23bcfb9c43ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73e9901449b2117aece6ae3468d3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85081c1c2273819776d6bd42101cc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88579f5979885eacb719b91ef156ff3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66553f2ba732482fbd47d632c7b715310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da716c95beb54e8152f659edba3b955311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3c5bf3bfc3cab24820408c3de94b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d772f5aa37b4892e48d59af0837dc4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72cf8ab92a9a0387767f7badee28a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a95f68e070c5598cf7cb194f7862f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ebdd53f0a7ad6d8a420c729740634316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05f746aaffd2e419033202721686df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec344bcebe95dbad7eedc3ef61914318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202820c34c960cc07e5faf0bfe9bc40b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f832bbff52e9ffa60541e0394ef4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e017654d1d47458fed5869e39dcfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797cfc0480076f7853318061335792f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d086676ed2f4057e7ed03b74407f70b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ceaf5b48f93d0230673e0d33fc58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70c2991f6fc6002bcbb27bbef483a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bf02004f2bf44c2f7e9378ba46933326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04ec5e3b476be114344883281fcc2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cbf807052f5c077cf7053b7292de5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f3d1fb89f63b6597bc91387af4b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7b48ba436c091f37a499ef9ea1f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb306991177f8402f2ec89dee69d24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195338bdd11e04c228d451e6deb118c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af41964cd151bbd6d3b77d50ac219d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76014619395c25f8e9fb8acf19c3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ca22a57220b9dce18bdb2bea3515335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b8bf74c58001a99b1aa490f0c2ce8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08ad601fa1e343bf8567e4235ea31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea13c70a45b197458565758ce5170b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b93926a1411f400394f4a2462406d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6375e546a89c368f782a892eb77780340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9663b357fc613a72d971f00bc464b21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98514dc9009bf3768b2d5921c6485beb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f339ad5f1c69dbe7858e06c4b681e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937ad10f916596bcf561e5160a7831a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086a31dcf7ec512db3972e04c6d1be4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a8b47da2821a174fae6d2f3a6ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f72d15f8ebe14a486f26aa2be47282347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a814da30cd37c10076e009979466348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3845a4816ac37e12ad86b608deeff36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33d553a7025b408b2273ba719da9f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727326f791a2cc89b2c78d91b1b537cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b616296c7d18cbbd67b8881349b73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcb53455353727868ed7231ee8e1fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8bec70c89e03a78b5b3b858f7cc6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e1e33274a21bdab8dc2b8670d66ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff56b47e0a32f1ecd24c901cf151d85c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4173747f308c567674c7ed3963214357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec25146759dbbfd078621e1db88534358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655745121da6a57ad1955c04a09a0e21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f134346b8130cd1615de397acb578360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ee673017aea2d15151da5a5629f08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43246f641ace77e4ef7320a46d54b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301f9369eadf23258c58eee954cc4dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac7c72e0f580e49c5ce6783f2e18f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33f248a70c5bdafd07fc1008b6c73a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7696c28b75a65d2f119fdd0ffb2047c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a808aa318b85d2f70ed1697f403c95b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9e9d0bc77e083f63dc2015dd22f1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cd65f796327895cecc63a2361b810369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87943386659384387a984064481d8212370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9262d1ccadd426c6ae86ebc221ad4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af34c366cdca76ff6e14a894270060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193681bb2f01b56c370e1e7155b36a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c4f424db9cc26070fada281fdd0ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4817a871ee47b10716c9eec033a0a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e26fc51605b48f03f758992c4a1e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d506b1c2ad244cabfbf4bdf4748cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2d977b7d64212cbd0284aa07a5f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf5421aa5e68506f721bfb1838d686379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074fa402cee9668bb7688b8d19ce19d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af299d99a848bde3a4f448e518d36d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda15a711c5b57dbf2c7d9eefa66331382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf1d9d2b96889e8d56654bffdcd667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6dad1513733ce91f34265808b5475384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a063fe9e1be27caa4468ddaae7840c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22885506cb4a00ff0b4b3519cfe6faa7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de031ab29b46c3bb741b6d5d48fb0fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d28ee21c64bd1c681889f1f17c1e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35bdbce5e650a0dcb69dda6b1e4319389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516855cfdbe04ef64de040ad3466e9dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5872a0d4e3cc0d702457a9498651f9c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee0dcdceca6e845b07cb1fa25e1393392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc039d3099058ddb073b7004b7aba9da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7df8547db7cdf233430819a864ce96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efac422b8c43314e5ce7740dcbfbb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc54114e70f4f53d20bda6b0743e68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2f0230a94c59566d8fd9635a1e4af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eff0a47a61a1d125444fbe00ce6c5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2c72bfd6294418e346046313f0df7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31cd0e5d711276bca3bcfcda5526c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e3d3de61bc2dd5ef72cc3a9f3732401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99856d0e396c0777d3e4f438a14b2278402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1241b7bed25e12e9044ed7d1161f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9903fdce8fbaa6dd689dbed2812526404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4f458acd5e58acc5f004cc9672523405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f58f1b22ac605772591df7f7d06088406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bba2f7aed2aebfe12101e2c121f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41d09732d83466795e6d331d77430408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e6b53beb5825cea974720eca7d95f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add016bc20d0d32062ce1f0f053156410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe401be1c5a27c32154bba0ffe0c7c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1301a1a0c591a30741f80f8d3d38a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591601b97a928f2f3732a66bde001bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01397c7a89677b32419020a7e8713e57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f68e04b3b3319dea776c78743751d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a54e8ebb5c0ff50721edb879deaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475fb74ecea8292e29acb1750b919d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cbea26370411e2e8b3fd8aa46a561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575f6ffb9fa05425236c66b412bdd61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9dffcd3fd4281c66cacbbb8c5416420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8445b57b3286d036200027b4919333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4151b795e75aacd9f94494c6a2e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36d2c0711ea13d019bea21ed44d332423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc0c02e9606350c329ee2ea3058f0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d55d96681d8cd56522a149f262d737425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71468c2657571a558d6d274572af7689426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f36c93eb0c64cb8ae382868aa0cb50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066bec71fc88329bda1d8a900a7d105428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55da72dcc63625a297d9d0952f2aa3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353196a4d6e7db82c2e0b3409d1f31e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b5e139007a1223747b037960e39e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e76f52503f3ce398d1197441b8a3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8580329d159f20780dcd633e555aa57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd3e19cd8a8ca26afe38fc990ff6e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81117f184d90ca112f165445d24edbf4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb97b2aef1733b0b2310a04c833c012436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4450250089127bcd98ed9b264c0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9463c064d104e79e48374877e5f0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b81b286bb6ae62de5e21d90a6e509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb85878d132ee2f755bcfe383ef6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728de5a112c95fa276ac7de4598ab0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da916fe34654180ca9b8648dceece1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2df27191b73db8ad127dbfe05d75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a630dd1ede79c9c40721a39c1d10e46444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f8dfa71dc7272e894015f1a6953ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91566ff537f50fae5f5fe5f99d31299c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8752f23a83776553fa3ae134469d45447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae24307f0e94a79ad5c0ced3370684448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51988793c5b042ac86f3ed3691aec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88d2f8fd2f27de522df3f2fd65742a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7d9fa0499cd752b399f62022f303d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4c0bc64b525f8a2eec7740717b387452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080442de72abb0451c149648769f1e5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390b3bb2076bee20a6403ef18038dde454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bb05863c334e0855f0622b6299254455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19543745cf420b587e529a0fd792dae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62cebacda098ddd004dbeac0ee6b2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93707c88865617019d790c4e35b4b7c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eeb03f12a0dad07abbac77b7241a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb6440cbec51dc1d63c0108f00ca3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56332cd52fa08a99a4b5540d961e0bd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602222ad041e1d1a22aaae62785249462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaa8d5537a5b76c98ab1190cde16ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5c089f27aaac1be4e6884883f0fdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd0b270d4c316a939ae2621319c9ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b88ab5949f62d47cbe2b8393a8c96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16949b90b9b84d63e17da3efe7b82d79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17617802d1a990ce9e8c4e399f7c338f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcf24203fd0d036f890d303eea1a48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85b30c2b8ee79cf5c2a9bd5bc0401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e9dcf413d5d1f1842abb04164f98d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f100df54be6a7cd5ec7552425c55c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d4c98ecf94a5d8ee61ae6c5f94db4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd78fa230b894e378799013fd71620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b395845d33484f47f5bb59f109fb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6033e416cdc1979c8ff7217ae5d1a4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa76e772d4e8586a11d1e86957d9f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269fafed9254097e37923d23f4c71e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06443400be661bc5541bf7d6a146f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880600648a3af252f9d9b09b6984451b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a2d0d327ff02fb15a74de3e89ef6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4064c3d2d648e8c4e018d8461770c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b63beecff6f3f5cef1eabc5ca0c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d94d1b1c1275fc393f95b80b2aad2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2f31a2ccaa51e46e6617afa9196e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4b70b7258bb7d0955281cd499cf3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38077ed96e6f6c7760b2f379ca3687d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f914da8a334848d0eda695dd5ad4b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be38d837210c186f0bcf976a388a657489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6183977b0b17ec364df6e7b974af05490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e61e62af61412c56f8fb4c2c25ad491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41aeb51a8d609e4f11b568ca77736492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c3d93af6663935d34e365a571f70e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272287ac7cc77448af7217202eb67762494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2549bd704f8f0a9ff0cd1d5e9d9d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13898e6adf4566011ba50343854af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fdabf1679b73e021a6f7eadf4e06e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce004f497ed02dfb77711643d1ce82b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67775542010fa857020e32b01661cfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272ac5fce3c85557f3bd93ec80ca92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f4bbd8df5e7f836f08ec3c41392bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4fad3962e9e2d78bd49085e7f4ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae3684b22c61a9c0bc588482e2eb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f51af96361cd8c975ee8f77968c19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21c96e18f30085c4f22d4ad902bd8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441eb78de7edc9adfbfbaff28a3571506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ce6e794154bff6311bcd8bf216780507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b7558d0446f41145388c38db69e6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39340e4e6afd5a05b2c2fa1eb7e904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30673b66e1c2866354fb61a17c1d83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828538e4dc49e1e2c0571d374904305511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5720988e12a6847a57e518e18c0fe03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cd7b4e9e82f39a4e608d6d94e534e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb7273f40e107939b9200cbb549e64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447b4dfcd1cb73bef366e23fdfb641515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3782c9c8cadb67eafd6cd331a35be9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b14e5dce456df6df5c144acfe3916517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c2caeda64fb8312a72aea5e06221518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007897adea10b4b9745f17c22c70d2ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988a4e366896b367ff0343c479eb8bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18642390f0353b652d2034a8912a81a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b571c7123c53d3c982bb4b0296779522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe40d73ed215acf670c4722343e3495523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d68b6d849e5662ce25f3f6e26f3c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4db10df4a5704fa5e8eb2423265b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c982499b883305936ce931ab181eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86d3cbc45b61a0a530fce4ecc25404527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be2281940800d39dfdd446a62d50ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e518cdf3fbff4516befc7106d482bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ad4c8455b386ba9821d1cc67a9d7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b1c986c2db2e8e86272aa9ca295f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a2a583ff67e4eafb4e2099aeecf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf5f364f07b46a12265d694937fd65533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e23be711974a4616a59dc4a87aa80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2f072c4d123d689e7c52191c11b0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ac63c0e9234dbb0820cf532eb0e50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3c7bacad0e7284b65c57dbf03047d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b790dd297de47cfd977039a1069b74e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11104aa7024693bb711e7be2ae6be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b759280b777c994d92dfc4cd048407540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a85349b7bdb574dd70107927462ac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c392b4a64d10767fbc0b4c50d195c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c40135ff9819106109f6eba19426de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c6188ff0b8fa16c47b475d896366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b7d9a5e5b751fc3bc668cdcfa79d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf2ce0f8313e7adac9062b7644dd38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7501eb48c1f47cbabdf6efa22497547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c009e062f936b5405eabeccbb9782548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f281fc1e28f11be88ae323c13786801549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7fc00408db03399e5cf165465403550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b420814235d82c447e534fc2761e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56244514d782efa2ec7776036bca13d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ca445a523f9927481a013a91a952553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dbab5154351fefbfaa8a48025fd4f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c5474cd93ef3278413ecc2c337635555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b085c3c5fc776dfe3a4929f0f9d4ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21939e7f46809ebd1535dfad48716557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08394d251e1be9d57569011d635422558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b8191329146ec20184d95c98e3c89559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a273ea88e910d94d3dc8e50dc411b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbed65b54fd704185ec6fe458d99077561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628584c47303d590c6ca2399eff8697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9190d893223abdbae9a533ed22c9c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12fa4dbc0b52210169d61ffd3957e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112fa1ad5c02b75930cc4cfda67fa24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8c2b60c541b63347372aecc98aa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4986ca727a605531c695bd9e5cb29567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81466e21c3c7667c1687af680285b7b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb0f37cb6a912c43c9784694b46523569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c908232e2fe1e3b755d9536dcfbca3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3f6c923cdeff943936a1ff6969ac7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc909af3e9e1ad83aee89487bacdbbbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428405ab0616da35d61c442dc7abc9d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e477e4cc4de7cadce8bc51215f4e5e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051627984e2fbf1bf8270392c29fd221575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9584bc826f995bf02e15b655eadfe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335cea1a737873460f2915e443ce172577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb609c40e0429950af9048ed8cc56d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27e116f9695c2c37bac722f4a3d960579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b1d9cb8f1d985bf1c883f0cffd937580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470603532c1d9ae4a35ecaa5156dc497581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61bd703e17467a6d0fc1083cba1c0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a21a93be413188bb7cdee2c1b40290583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20e61ec6cfb06942a526c4fcbe922b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089cd04f7264b1400370d1c802fd1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98004bd17f2ba32e3f8b6104e32bdede586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b94b2c037155817ed557803e64bd7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea7222a98396a358111c840fa8f63e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b47243f8c64dac08ea68051b52ee14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b9747eea05aa17ecfed7fcb90509590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919cd3ee812da7c57e4da6ef3c12b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e9707be8c54e4094d8356de788317592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3052152851f853b5a692d99d20d6c8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ee827ea4c11e69843b3fd1a3ee7aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96f41dcebf2b8be304a59f5e839a9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7975b9b3b87b8cd37ea0fe275df46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cff5de7b026fb2c3e1733a390b385597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4676ca22806c1b07ed7368d999efdf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ec4dfbd84267567f535157004d80599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8faa5f8a71226613d7c4f9c68fc52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837e74f63e4cb5d3e2b62b04da8c2a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445147946a7a925fc00ae4981a978b76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1cfe78ca2ee928e7904eadb6427db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a14ccdbd5c5ae4643d625ffee1329c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b3d1ba62999c633ca84ec8fd6c78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48604693b5abecfce017a22cdf6c79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c56206d3003ff4cb9ba6da81c1dfb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58cb906cb2fcdadd1f4b8b13f63cd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2c3445f94bd3a6b45576f85ff9b4b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98015493b127a360339311308be54c9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50febe8d7892cb1a04fafa05329db93611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3cd803f69feb4f1643e176f425dd7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc94ff9a328a75a7c850e9d5b7fd088613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf65dbfe0f49c5a9f626aca4541e756614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbcd7ad550b559b5cb4de0b47b6cfb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e794748ff67af96d2aa21c945fb60fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188179640282bf331f590950d1254130617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e931bb0829fd68c8d0b02bdbe1f749618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270451bcb4e49b40a141c1120dfeb63b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59c175e17472ea064ea057a68392a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa233b2e843dee3b2515ea278158a8fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b4caa19960b2b9833a0f4187dffd3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecaca6e64a9ecf27a2524fe900765623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2546ae8fba6aa0bfbdef065164599624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f3559be181d8782fda415b0fe4cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00dede9c17da6c395955d790bfa5de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f12a5cf33b32d7bb1c571dab31f05a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc2b51117f5be5674a6b7415e97866628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce08ac06593efc5d76626174b045565629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356638d23c8d40b047afbfeb7ed9f5d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c0b6cab597aad4fc415e327141f37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6f9332e7bf57985746d23854cfe2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e27fbb9e38a24ec8c5ea473377e59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d22cf3c9ba89b24cf2090c405e26f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fe2b4bd7d70e1c9141a2c87dab774635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a53b468c206a9c3314642dcf15e237636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929132900fbeed1ba51ea94ce23cbde637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04a41f258a594d4d329a7bee0b34e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b188bb8a10fc57cbccf069a6621c5a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986e0e13fb59adeaf5e4b8f89888997640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764082fc711643d796208c523ed5d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124243d1e5e4d2a24e440561aa592f42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03f6db78d228d97a865d8d19a5059d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a189ba9f3e9a6e6bab6f63bc9b76a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31436eb36a93b2c4e370923e5b0a0ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969cc2a1163eb50778563b8631cc37f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb8f564ba47f3dee871873269adad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e44e6f0debbafa77691557e6dc35f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b72704966ad22e5c1f4d2f7f62f0f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82a8674bad9a8546ae83c8c5602d21650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c1bea5dbb56d2e971fa4668710063651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f951a6e6e6b0a631927da74c1dabff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42bbc72127f73c0ea9fb6fa57e6238653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5d28256767aedc3b36fa0692da9d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d168e7309576c67721b87f880dca55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe2d5a4121230c5afb80936130414656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a54c918078323aad65bf270d6930f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a0124f5420fd4821d1ed38ebf5d32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76952d2f37de86e0067ec88814f621b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a375e25f874556b05c2ab688a8f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddcdf59f4320fc6548e424590ea85661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a60154f979d976aa5b2b1d96d10f0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f6c9275d69f1a83a8e1e045578aaa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d740f601ebc9556f2060c9121ea6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c890a6cf41c37a6833effeeaac707665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f09f46e6ee769058ddf886bd45a07c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f4d55c882e02f0f718a1207904d5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85f49bf28d55de1dec5ec3b48477e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a7d5f201c30e403c0d372bb9fb6ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ae70a65384863d0a36d2a7120e72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9bf5d53677feceede5d9fc96cab42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5a35a8d2f3769dcf4d9914c8c8e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990eff5f0bfbb5bc92800258a0149e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760cd76b0813248ef85bb3709f275f2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc393e2e0588c44d56577a47c3391f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534336a98bc63adeee8f687acf7430676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5881bb58a0604f3a142cb4b9b346a31677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a0e1d17b415de6ec57213bbc45d7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531181cf2f10b58d88cb9bd30cbba00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f62bd326ae196a2769293003c8140680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887ce5b283b73235c463a4db4b3e35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3be77017c1527850cd8f4110ca2c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be482905f010cb3cc3e6ebca861851683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c7b39ccc4e7a0d1a9217a1b07e471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c0191db84fc3a7e4176349ad0a35c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f52ba9b99999baa6104b5710d498c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1963ae3a78203e47d91057248dd36f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf45eecd42a7a9817e9aa56c069a8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be02f1e89365803e9ae5161066a49b1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402383d64e2d070b901bbc1982f9bfd0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8870241c1ebe3ab8a8a4dd1c281daed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321bbac7526fea4ac416b036dd75088692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00b55d5442de722bfff4f66a1e6c39693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb521d6af9172b0309e8bc5e2c9b81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc794f04a97550f69c79429cc7e5f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fba65936b5a36cc1e24d747fee3d4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321207ba140b879d4401f6c9f6e67ff6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05cde0fc9c150246cd6aded9c68682698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c2a4548cf79d403f80933fee95156699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc311e45cd1607db4326d8ce1ca5ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ff7b5a162cefc6c617756c5d6ed7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ca83895aad13d047dcc0fec8fcbbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a971088c3622b9285131fd4d39fb88a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff8511bace54cdc1471102176c4cf3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbd7ca8856728875ce1da906f929db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8597e53d46970208b9ffca5986323a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83bf9afac32ef87ceacddcdaf1adb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d3cb4c2775c9d5683af8d6c1ce45a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c194eb5a01319e104f653394e59c201709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbe84e1c905a6df13db8e4e91571fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a4f29e72b75894761ca6f07ac83f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad3cfe2567fc280147ea58590c33b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7aa046ec0888b26b2c7fde86537a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d221ac490e783a14449c79f965a7f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca6ceeca5f62edca58ec21ead72cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2136fa375a2e6e55beb8d0aa611a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ae9bdd77dff30b5ad556fcba7ce8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca9ba76f294be8ca9b000c060728a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d80769742eaecd852445f62cf85e39719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d5a05e15f41b5335cb69b6c3e0002720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0c53df7b84f595360bb7f3bb4179721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d77dc30dbd3e3b2b224e038c56e45f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc68f6d0643f2ef94e3a3c5dce3f07723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94851cb45050e0f29953e0667daab7a0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e1279fa7a097995fb6c16f2696a84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e7f3a0a3f4d211b4b2a0c23ac2ba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd96d649ee7c5e8dae5411de3dc5147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e69a21cf8ed043083f257c303a60b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a45a989d41a305bd1d7634775adf81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c8c5733eaa37edc8deedb2b6784f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53bf2043e25b0a539d788dd956271731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f075770a9a0ce2ce270c5df0ed0b7f9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a6bbb3bb3bf6fa0cd7c87b9ec20c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf84edbe09e10e5a7bd6cecce411dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c712ff7bfd21a28942299d5535caf0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d0cbb0f995b2f6debe2ec60dba139736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc36096161a08410619ecdda2740e68737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070618578395b24e5578bf919c86a0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c7e85c2ffcaf3ae438dc8c6ebae9d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0034b47a1b5b25365f39973f3b3d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378958ff0402f17f5f24c58eaf93b91741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a58a012c8191e3e33798baf162a71742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94359124830d093cccf3114124e40f4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c487c8236a61b38f459027bf1d606e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc59fe78d09e7d08c51e5bf0b462b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e87686d2c2ff0a24a6d0908f9e47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee02815ec222fcf852e2c319071e1a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170417d084845843f41517576a5de7c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15d7e7a649d34becf9171449c9a80c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea902116c38def1b51022218aeee05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c625cd9bd424bb04bd98371d4819751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bccdcd80496cb4ddeaa6d2398186c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03801149cbaeac65ccc65f597aa65753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586fa4eac3e22e172ae3d8a706572c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef540dbd2f530bf9bcd957abe48193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e530c1472940c44426df24935ebe1f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a53c0ee23c482b6bd8e51883e6086757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7a756635de379e3050431f8a98849758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee23e5bc0bc14a441478d7ddf8b8838759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5688300a30513632fda227163f1ca1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b531995275986fa4c0390b2203985b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc83aea58eae5f2ddba1cfb53f65774762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98083351ee4e89ff881599f7484b8fb6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e351dbe936d624444d161a560cc9f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b4acef63979bffeb93660b704612b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e14d6128b1be1f816778e240211a2c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566819dbafb51d270b2e1624bdce48c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d51fab6f0c4d20a31ed805007a4de4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4548c51f3e25b3a54e0132c3a42cb72769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41a24ffd0718d66fb9e3752019ab75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b983501431f53502b56bff0ce8271771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d594900d8ba8e587062efbffa98b69772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154923c9ef04c12d295462128c9aa594773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff459799730018008bd8a1f8247296774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a55142d1e1a1b2c3f3bf5534c551d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4bc68874f2443395c865d1b109265776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddb16d298b15f7631938588019fa39777.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803967805374b62b9c728f5f7bc87b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b73c61be0b2df2beb4aaf01949696b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8389e4d9ec994ca245b70cb9a73013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28bc014089eff669192c4cbcffd5d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf8c1ceb6a7212e81d65615cdb1da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926cd2d1513e4fe0750f4caa78494616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395af32b2afd644fe5a5747ccfe9a957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252d1a0cde9576bf68f9a39704ab6c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1847c7bc6d40f28ececc4f652b604829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5165cbe06edca8ed26e51bbbd324110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eb9b889eebdacf40d452fe240f47511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bb93abb2b8b9bde599177a1279f9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655ccbe620dd0c4c50102a857e0544813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d562fecc7bd9d056040c7f982ddb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e7dc9c4837eb84195870391ed615d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e824cfbb5e126d3f4c6de88255d37416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77d026ffc6a75433c0f51fa8853ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99da1d9c41ece0865a7db2c289277ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c1bf6353d214b505e4478066cb0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26207357e3f26a57619afe8e3ef2b27320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f71da066dba43fbe1e013f13a9da221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388639da916098e8bf3c544c1dc9f08122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60630015c388bd0751c41bcd3b06c79923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e5470065725092cfabde69e2d50b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbdbc519574eebd7afde2d7f6f0c9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898e849af4de6beb42111aa0e33f7cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca737edad375035c3af53ab58942ff3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe6e79d9c9ef4f0e448627940aeee828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba918e051301e41c7b39fe71dd5a12b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e1ce71c8d405c7359ac492c12596530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db11d970ebf01ea3b56852213d87731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f8372c0bfbf9a74ec43c18213190932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f467a20160ef911b912f07a03174033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892de535fc50dfff85135fa719308f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b23e64cc9cb633794bdf139fba8cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db4f87ae1d69ff5bf9cc77cc1817536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88dc5eed1e3e545823f0a971258fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937d627ecb05a061121d2a3c266efe438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e2843b75dcd9461dca658e9d0cb6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d3291a01422d8038df503e53abfb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322cfe79aedf71d5181a0b9d73cabe141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbee887d97b84ab22bb167befec15242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215891844df82b201a8cc3f0004973943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4afc67f9a4d4c852d5ef0e0e0b6dc644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb77ab5d3b722ffcd50695dca01b3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd61f5509256bedfc8ae299122095346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383e5477b69e99209c11def75852b7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7db0ae7f464d67d25d78dd1e5f4f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6383c3a804ffec8639fac080eebd0ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb152198a0d12cdc89aff3e3b53b4cf050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd91c84a8854f3c6e0cf6a2777319a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951ea1fcfcb437968fa16f0f12b245752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea076cbea67552afe30490d515c8e0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c2c443d8983f4e49d5e78d001a8b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55372ba4a230be4d883904247701255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5de1ac5818d2c3bdd852746d307b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751811b21fe48d2162dd1f4def15da257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28860419b7bc503f1a296f18f24021d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c7b43abfc4253f0cb926b309732659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d45dff4a6cb076911f486007b8963660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd41504f33f5f3f12451d795520229b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3071aac8dd51adb473365fc7851b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5023ef22cb07f7cf074daec4b9fe763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d675a7c4aa096fb08f87ec3ff6e2f3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9688edcf1e8cdf33359bc14301ca465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bae3761ca18b98fe3feb0e7d3dea3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768193a3e7f3c03d546e1fe1224505a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c3f4e267142f9f5f2ef4dcc18537568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab46294bffa79ae96df01bfc80ae1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541efe34fade06844a0c9e0535f02ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f3b74f5f5d3a548ed7cf995efa65b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69d7bce6b534881c173c0ca9abe6072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5064463d7822f0a5cbec7826ae0a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c4540b814c3bf5afa2bef0a5d16374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82252380af98c303b92d67cdc2ef475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c0e25904501b2bd4620104745661476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50c9f40207e47f3d5129a61efe22077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8ebcb5d3a50bd65e15dd6ba7f70d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe7b41b585b0a376796a566b4bfaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5399fdada0a3eccb26cc35dd5d00b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151b809687ae6d71085eb3c4624779a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b0b2ac24bc4be22d1167e6029381182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb9ad631ea8d03aa703312ad42038a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfa3a92c82ccdaf1b5ba9702fac96784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2ec27a32b9bb916d16ba32224b58b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b32d91835fbabdd40ce7ca799f88e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee49cd110bbc818343b0c59be928887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447cef3951852d5e14b77568d93f95188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67297ab647059a6d869994c535959f1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38752f5958056e1c98ca1bed00341b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6765e7a64344996bca6e763966702291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700ecd4ddf313fa249dfdf2abe7fbf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ca701a3211b44914fc14225b6bf993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fc591f606540e698192056f9d02194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbfe510d13e278c4ea4a303227faf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1a7dd6c3bfd85f3124418d70ea4f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc662cd31dcab78db21152bc09236e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c493baa8341f7a511474245b9fa498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0235fa577711e9a6544bd1b02fe76799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f874897630d660171134802c72c0995100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd26a5874364d42e54d8e98089d172101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b5e81bd4752613ebc5d3dc50e8cfe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df558c4656d0c4076b1cf138577049c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853046c159882ded220b2438f56137b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39f45128960db60852fa559b7fde79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d25affd334bed08ae182857f12577106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c3e9f3d3c7a44153f89578aea2385107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1988d73f5bba2c4e5d832da96f9d18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe148bf264c0c0df13fe7e78b086a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71804183138b38a1eabde513be9656d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82b9e18d6c33607ccc790432fb87d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca103bc9e0e2f9f8383085fa2a6ae4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ca539c29d9afdacda0ee331fbb2bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b2cc7c8ba422098a646d8f756910114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfb0f03be0364b86789e3df031bd06115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc88a1f492feb817bde55546da3a5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222feec76f71ddc8867e101cfff326b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d93fad62aa14b81e2f19a06db9b08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cba5e0f4d7c2468d9425e6426f758119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774afeb04c987ae2b0c4470dad1b0f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82169fb5ca45750bf807d1bda02e238121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfe538eaa23a37367979a07ca8b1ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea813912627667dfdfa4921093e01b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387939212e51e6ee5668ed05a433447124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334e226e0a7c120e475263fe7050c76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6db733b660111e1005932944244f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6eeeaee18d94945184c52ef6aaf69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d34208f6105811afe5b93d2076910128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc0fc8e98b52a0d867d85237fb6774129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797ab12af0d3325d2d3f346f17cc540130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2be4677a8233e74482a8d9f8343fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79d63d99c5a7c2be326b284dc00bc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae53dbac0b4502383c8d9a317d7987133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3215712dabeb8bf5bb31cc3b3309934134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb3cb0e7a75778e6d7d1a1eb6caf29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221bd5d88bbf24cc95c98fa947fbd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec71f0c8c6f75076e7788455e8cdb40137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf66fb0cd6426fe1100e61d1f6b169138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731488aa0fca918f6661ceab1d126730139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0613bb4435bc6091f74715e98478d6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e05fe354cab91e170b81e1de1b9c03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84da11102816a548ed313086a5ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d63831a4fa1e8a4d4f3e5d25c869f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762f265f5ff71dd8a96a6db399a0ed1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a7f38a9a292e20f1b0769326449ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c4b1b5078a88e7ed3f697034f197146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bec968fe7ef0d328349a95e8dab90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3217e3a4edc551268bf9f062c681f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc2aa4e83ff7f76aa398023959d09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300e02e809f231b75fd254e1e116fb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8bf76cdaa2dc8c34cda8ee73239af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8e83ac2ea463c8e3597aeb0de12ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4307466cd1d12640ab007388cfc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483c8596fa682c4e4f748c8b0383cd7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7d1bbab5b76901e9eea310fdd80c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d32d9623934b745e4b08cb76e78ae6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acef7e13af5c2bd877481ea3c9f85b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb29e7f0dd14ca632b9fb0c26733534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0da99c9a8cbc4370fddff270ce878159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b0ca9da3757f334cd5cbe09ba8657160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f0cfda509dc63aa23944286098f3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee8c7438090e303aca4f3d7bf3a80d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa845f32c874b419ef53c133ecc93b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7843f0164140b2fa63f0a016e1b77164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938984c79bfb589bf1b1e0caffbb1b91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c44cb1a27ed57ced1ebdf23697e111166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282c7ae62da55c8535328a52894189167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904692c6bfbee5f1c4713ab7a96715e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497cc1daf2295349607824eb700314169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d185a6bb668623539d6a97ab3913dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a6bdf95dd69daf66a0a9a8e8aad5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e476ca59a0bc2f7b7394f6a9c0b5b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85095ca220868621aa0dfaf9ea2139b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b71ab0d0b0871483e08da43d526b4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b959841592b1c4a6c800fea7d1b5789175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8eff7076d5a3db1da028b99a28a3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e72b5352b17df27ae009d956f0ea85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9453cb5debe7e1090b776ea89addb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af52fc9c8f1445d8d2c910b43fdee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87215f0df2ea3b4c0f1d137c0d487f56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23288bd40ac16dd384dff89f409386b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8198d67752db65caf96361318c064b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b194a6323b0b45ddaa8d122e52fc94183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22f29eba4c629503d53f859d689100184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31538ccc0dcd35a5d006aa21852a49c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcca4a58b4ffc23d024439eb84ea11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295519afc48221eceac606b6b432b77e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b60ec7b088b1eb751873cbbe52a3aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f2a96bfe79394b8cf4a1f35c88d9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf94eee040f9befe1086f6ec61ca9a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8a2cdf3bbdd5ed346c0702ad2fa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91b093f7ce628c6dd39ba82322ffa2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d14565fad561909d316eaccb678b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04373e553df2c663864963a65310d96a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bc9591b0bb575c5c0832282e35840195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba4dd48f02ba86837eacaa8bea664196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab357d1783f4b029230e508efd5a78f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6155cdbefba7859ef2c6f609fba31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a68703f79aa59b75c7a10cc4ab14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586ccb9fe3bb7715a1dfb9d849b352200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d31d16eb7c7b5ce7697b15e74b578201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120514506e37bdf764bab79e8ea47d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d67fce3a13f22bfa1626f2f03f13203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3ee626c3e138091c368180c086894204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49597c6e0da41c8c4dfd0e09880703c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78864e429f761ad565d6d5a5354e6df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a106e640f4a2f5238f3e121e6597207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825056f9f3f90824fbb982a85b3c3873208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65afc55a1fcb8b61d1ff85e44f807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03fd2a58c30b6036acc3bdb8b8cb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c3a754acca953225eb6e71914de09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362686977c77356fdf5d52a61b8dffba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc45cdfc1b94cd9318eae14fcdf715213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8448860dda449e0c04ae8cbd97877214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43dbd5f14516f37a2c05e49ffcc45ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1154303acb364f04fd9ef258184b6d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53e032576f50e682999c4613061cb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f271379d2f0e7c9b89b596d71d0a2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e38e9ecdfdb063335ddbdf5100ecef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe7af550806127ad41aa4e4ca65fc6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acae97f06dc1fdfabc15a39c49c1e9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bac4103b1c40e14f74a3b9008df6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b4a5bfde7b4ea68bad5328c22ff3c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d677c30c3219bae1b49657c8e7c54de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836087ab8bd6b4d7a05fcd3cfcb44ec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5a9dabc14721a956baca1a73d9fe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb2ea6163f6d8a88fedf56d5ec39b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d033cd76353ce43df6b458d34cb022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e951a284c828b83e303711b97449229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c580e5f53844eb31d00c19c99d37230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61820fbac0deea565d65269710de5f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bda48d29aa67836ddce23785ab683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac48c601237b74bc578afc8e87bf666233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf41ec289ca8b2721b2416f7e8b648d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd697293e852cfed88bf0b7f7f8e3f26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc36f77dd8a4c176b029080846947f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5053a1f10da98cdb8d93965f6a1dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c318f68427933e80f78cd606c4ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5501f51282b9bba60308237629110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd4fd1791f9ecd951b0812419dd85f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab56f0c8c749a986a1f3ae3cd0fbaa0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825998534796a3c0f85ee6213ae1bd98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3578e778928a6d3701f9c1397faaf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e74f2086bc9d7f29aec96475b60d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ff3611dff10e71eb4a40c947478eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f5810a0e1bf5069d27a35c5eeb5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d6c3935e8ea54da008835c10d9d01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3e08243b44b2bccb9b90655d63b5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3865b4499a3d1ba277009de52f70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7095259d29a86e66ae5358ffa52bb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86d494272ba767c8f0dca8c24f994251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb894689a2086a261c3b952cc665075252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0591f10e5ea172a14d3a384da974c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f20c4d12a053cc71b4a3abfb8e454d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8080ac984d4c8aa4e5168b06cc2f36255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c87f48fd652a853c1e6a9273577d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9bcabf06e0233943bfda661a3b093257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2f96d377ecc3a81cf72a765ed8cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3201c8dcff0a45f8a299ed05f60037259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa5a90beb715e1a7db675a6018537c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec5f3e173875e09bf4b7b46b13a8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a35cacb58627e1f34e16fae151b77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fce90c8d4d00e57c03e0501607f05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee5a9ed8c1dcbe8126e5fac877fd48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196f699d343f21cd10c91c8d2725162265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5725658d53a742fea6f1581995ae7a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e492e176fa1534a19f339012e2c24c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82747dd631bf60d9cb28656f9f08e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9be3bf3e1d209fc1478a74bc4b0d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bb950fd0623d8bf6c4bd3422785ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a02924ba4df43e92d5a09a370fffd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58260eb37957cf8363df8d4aa95d0ef4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da849f58363465e926d44297798fc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c1242205fb4585bc874e95fe2c422274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056249180572503a016ead351a814fb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0eafeaac39b3073a1ae51133da48c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b336f9a8fb2f48bd055aba84b6f5ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85802a6e1f5f57d2ce8e72b745e461a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0439fec627e91b88154978e27cc0b94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d647c672fc3e9b741146ae402e8ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c52f0dbf097368c0e1d412f4a5800c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a39199609ee07104f667c747fd9e15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb05bce39eb52044ac0f4e5027cd78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d19b76bb9e8652eedc2addad5b44284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01e9d4a304e36473b6dca407bbb47a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f6f7b5be5d83c4153a93c23a12fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ad8a2dc7384ee0604bc9bb38b6d77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa71ef63e3fbed9b98ec3ddd04933b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1741fce2d2c4ab4124076f51325050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1d7a4d105b2f5a2e412f6e46e9f9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7388db637fcca150c286156d8d56dfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e7910093b1d97cddb99ce2fad1b77292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f6c9c3987550516d8d8038ace7dde293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c43f4db37b32d9d24466572705f45294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3596fef285fee50e42e504d1a757e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2dcacc8a26fd8ccd8230a60b165c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e87a8cc4fe79b36700ffdb7d55f5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a365aa2bce3a460113a954046914e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1d429ea6b8c9393a1f04a5c04016c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270d79e02210d1c56f8870e2f4bd8b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42af8adfb75da1aa5259ec539a8002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e34511b1a9852ec79829f820ea42b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62782104d6f96421a2dc4c3e2530e88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4f0ad01a57f2e925cb44f808c139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331c69bf750839dc089afe384aa1d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35438fc1caeeaa4edb7dc62692a205306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3c8095ff7328312d8b51761e46d0f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46512ddeb4bcc7dc995be82b9a3ee8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b06782ea890a0b2fc840e7dacc362309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109515c25e80c6503c4724847da2170c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac3dabc083add7c913b3ad02463bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d53d165ac7a98b7bd3ec15eb3762e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7c79334edec62ea7c8a84764903f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e5f8cad8170e962ffb0fb963d20c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d506f69ddd763b0e47be6ec14775c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bd0c26e94a1e6acd82a8dd461aead316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabcfb733c23068ce8b37b842dcf3d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f4a888fc0c6ed0fcfcd699ab21f80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50ca1ffcd2e6053fa98d14b4480f23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf08bb59fb3e9bb177ceb1de768008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c179bb3821831a3bb1b227365fbe8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27541b41225db9b289c5f10a03b0fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15877c743381010d94865b70ee354323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ddccd7b7d56cfb656a935376f491324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb272f90af9a9b87de1ed54916a9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca083262b0a5cb479d3ee289e53b26b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6dfda7111147993c8c7287ade1d43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456903fa81a8b58f30a8af061b8419e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f54e47ed4df909eb9d4197c709df6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92dd0ad1d41f9cb4a68ac4d404f53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f75a50a6b9df7e3ad8eacd1ea5154331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508979c842f99945b9325b390510b83332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd33c343bb7eb47d2b28a9c342880b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ebcc7c37d83833b0f1164e9f2be0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dd6046ae49b400623c7e986c2234b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c558d85c569fc318e4c7c568bf61ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93accbe319656a8db4adf3cb632b63f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579419af3ce36f2afa54f3f0dc7466b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769f68eb495e665b19f053d30526c4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e594488e373bd9892cc9b844ef94635340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f35f3a0aa8a4c426b203e8bf038374341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f22527d37570acaaa351204e42d01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67b419ccda0d5951b4a9e90095273c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff0addbf8bc65a803678b26e0ea8fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de7bf9054baf61c47f9e0ca1f9b7f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ccc00f85945a07a58a936ae6e8079346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fe01b9e4bc0b0bb7cf1c30f9e16e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da25579ff4404e521b8ad40608a0158348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b526f48c81ba13fa7497a03ec4d7f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2883f677ab0cdc0e8918697024c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba360e20759b7238ffe7b10456c71bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4e86aec82ff6a3db39cde6d90d485352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495777e8d1404ab64f1f9ec518af0ffd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36141804135fbd01f8f8d5991ec4f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1435f2bffe12e9403179c23776a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacdb18e444c862194780d46416ab04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7677b5df9e30c48e17eb71dbba20eeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50a884c0a636da1949687db0580608358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa4ed87728539eb12e72fd321ed84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad8d7d6498510421a9f163bab1e11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58954ca5faa2c2d3718d4633c70f2d34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138448f438f87c87fc0de0551407ac0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaed347adf6227c65f9db6ebb8d498363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4303571e9ce5e22e8c4a58b8447ea69364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f824dfcbe09e443872fa67c42f45f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d1953bc52e18fe801584e0a6ae71c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f3f35090485ec4be78bb469c278f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff7b1aabc643d1b4a4f8c25e6be11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d685ef6f34821b56c4352c967c35cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a96249de7718d866c203eaa0a5a6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca15b98e0afd783c2e985d215df619371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc29d228c018df9973f40371dba412b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c572f4ba839ce597f8dd6bd0eac53f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4030847bd4a47a109dcfdeda9ee86cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d89efef109cada27e5758152c921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2e961ffa9fc270cfbbf56d25169d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b85ddac49b6eb57ce143e8df96be9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218255826943f76c6c1beaed02103833378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ced5711adb83bd235509d00cbaa2e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd03df2a0c23481aa093bc0c114cc3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07603ebba0a5bfa30f2acd435b1c1b31381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792e175d8acf19ecef6ce2d0aaae097382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0853e71cfee749b08ea147aa9a21f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c840d787a6d99f58ee699e685735a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f0a03b9b9d85bdbd6ba48fcd5c22385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2ebaae02b8473fd41337f784cde7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962efc2e60d52acf162752e974bfecd2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691082c32dcf6ae8fa0ded552691d42388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1942b17323d6cd5cfc0539717aba99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c363949a639f502b5b3039a8a42b55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3318d964538ec75d30e0161bfbc2ba4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c676098a51389a3f769efdd8894fe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f1baea5c4cdab0991b7d6bc31f2d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144747629bca9a962ff1c373c77018c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4da41f1e6d40ed59f140a3837e91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845de732ba93579c1b7953ecb8b0953f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7311d48f95367fb7b57eaf1a08908397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e52311c77b59f5ef4a3f4889628e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91f848bac954cf2b4b1558e411e1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f36da376ac3937a0bf5266c2d7e52400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1fa834b83788fcdb78365fdb59cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e2615e13a0275a0236b8cbacfa917402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e41ae5861dc12469762f3333c596f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff9cff14a7e6a3b549179af2b86b3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eaad6a62e5b26d6cb41f9a1299508405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839920d6b5d8611f492e9ffb87f6e3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c2f85dcb8e84996f7b85fcee80a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a0fac4736350d576c48ab86b9a51e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174cd04d6cba0ad5170c145bd73b810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa9eb93351ed86577c64f629562cc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773dff921c1df88fddf29838482c65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5024379f6e6293bc0e8a4ecabe44a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9570523d2ae962275247efa1a5e7c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14873398f87dc2a62d846a8deabc72dc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1510fd377cd8cd9bff26b4faddd007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2d9dd4b30cbb1420456444f4dd3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dbf2143dda52b00d0aebf5063bd85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c305bb5f86ff0594bdf19503d5eca07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee95e34cab4de9e54a9f3ca727a515419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05688f16a7ecc8cbd34694043723152a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538e6adb9e7514ee81a4fd2634a26d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a45f47624f747e8c6350040e8e06f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088acafd2e81873b8903c8d8ae5b246423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354b625bcc1476ecd6b88774ca1f39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bcc588295e9905481798c9e5d608425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a0cbf9f8c73938231c35edd9478f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fbe68824033b4c51d370f57a7d637427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4019debf732ebb136f83cc2b1710d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6bcbdc789eb005cb996caad69f95c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fcaa03292e9fe3299fe6ed756c490430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d428c27c39d95123ab99438cd917d3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17ab8ea6498df60ecd50836f44d54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2e91206efa9a6931a42e22551bdc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca606be5522897a8f078cc0828f75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2e0f7c731094ca16e1c849cdbf370435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfab9a2f12b8c33ffe512b88b316d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb859e9bea3b58fdc2dec180ee5a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9b59d13e55217d7538f53fa35291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa7e8b80a944106e3b01df01e8625d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3963a529dad7aed51ef665e4d6182b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3f7c7dc6b8b389a382b5e1f458961441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f162e39435a62e69b0adb8f8d362a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708bbc5f8b5e4c50f0f663b66b6c4c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6f7a323e2810b11259c3ecac15891444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702bcd905f2bee6b110a4df32b8f0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efa8bcb9ccdc2400ec6dfdbcebec54446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93312cbe868fab3928c105a065f9296447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c62d19639bedc4cc6d79d2b90b9b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf797ca3e8cbc42d2b5e179db40664449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4dbf2791f8ee9dd92d508263213d14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9951e3ada9bf2df154b655b14f73d2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42583e4aa74db65e69f1caba40e288e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657edd2cf51fb6b02d6ea4b6c98eb00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9eed647658690c85afa39259ce9f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b660e3d98f621b4f5a987e297cedf80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffc3a3f2b495c8dd9c5cc40765f095456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50882cb6332c2382b5adc3d3f2839c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3caceeb73d5c3c2109552a225167458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc31ed517880bce3e18d3e9ce65e29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695aef508e04a48261f293e8282ad47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6c506b2bc963d1964e442dee439e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6ae9f1005a342e6622b5f2aa0c1b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b40ef2a18b2114ffb9b9d2bd4595a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470be7563d95ea6deba65e7ae1873f37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a958e720dc5334427ffc5ec9f9df60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d155ca121471683e86116e943567e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1e43daa064f3ae723fdf0af3d1324467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1f155517dae515d3b1159cb049830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa823eaa06054fcd0c9c6dcf0c47d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae62251d82a8e5d21109da6ccd51ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675aef9371b91f4c7dc24d1a6294f437471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b98258f7c483b7a0d0ac744041607d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e33d878e3d49bdbc2fa5948cc466473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d33989b218985bfb75e947e6b211474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8bf7c1426994fd13eca3bfa056f7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854fb2a12fc5eddb19f50c8a6837847476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28236ed6b99ea282a149519f28f3455f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9306d5f5a9c13206a4a444c613d8a9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c97233dd0ad7a31c97ee3f0c7deee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839f28c6b9e161e73bc682554232ed0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f45b4b4426e60eb4c1c38a1cff10b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03655daf77ee129baa18d6cfb9d9ccd1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96fe0a42d30c927b3a95abdf14f389483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeeed853fe063194809a701b6763ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51536acf70969c2c5f4a901c55673c58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304a4d1d24121a979d8fcb427406b38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a9b4a70c761aa238ede022ba82024487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af3921ef60b885e2acab74f510bc23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9c3bac9b1d14087caa2af3ce65484489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535393e806d28bebf9d6a03db9988d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e70f61f93796f6d21eec637fa4eef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396fbb64e9948e145f9a0f9f12c5665492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1b4914d6645e5fed71e69197968a3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4b01becc475031ff75532c97972b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d8604226f7df33743c649eb3fcc95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20ba950454208a5dfbd0385839f50c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc85bbbb3dd55d13387e0987042d45c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5971839987ab845fd410867372421d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d95139a5890487aa49d0d3f4ec12d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346022bde4fc0cb1a005342fcdc94a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097907ef69e810900077f84abb9d884501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ddb8250246c5e41bcbd9c2716df84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab571b576a848639c94cd78e5a2dcb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608730ecef7a03528102668169d982bf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567ad3aae56499f63665d1d6a0ec332505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51aec663227489d8bec2fd99605e41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242031bc57c88a473b5bc3f4d634f7f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34e8a958e411a053a7a919bd05ca4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4ef808b4d1a536361eb4430946cfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b73d547f9479adb99fa1c3e8aaa3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d68d9a8e98a387e8ab0394d0d731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ec4d9376d5ae00e89bc75c9e8605c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddbabd6f2dbac778aaa8305faf996f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f53be5c5a02dab639b794c37eb2a96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bf70370988eeb7cf9ff200f06499b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6aeb655ba26e708df1f3c747e11e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9d5b17b93d412c52856415891ee7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2254ea69677810b94ddcf3862c754518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d738c8a5bb74eaf790d86ddcc3df20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeaab4a09c060d1006a7fa3ce23d52520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eada85b83d8db3ec9c2c5883368291521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525489f14fab648e06b9cb558ee043522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e74d4f574b2993f3e4e717b19baa3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf5b71361c1c62abedd5b13e85c84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f81d4d6b301d16e0b474c391d589525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b9890cb76990a808928059b714349526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f3acf3faf9b100aa1c852858936e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643700d05ad9a29f592c77eba4db13f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e657482d439517a7a965096089717a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825a8c77a66128a38b8a52e0d226af8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9ffa2ae97fd336c09d4e18c3c025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74477cc967f11428acc86b734f113d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb9b29ea8c6b8dd8081f43339a455533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801e1e3120764db601359e48ad9435b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201189675a94afafd6cf4c82a13add8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00536e1168103d5a6a2ca4010bcc5129536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae279508f429c3d109956cbb4ea4fc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c697d6c9c4ed22ab8d2525065db14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1660cfe370be7e116a6963c5ee0ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16dcfde4779a001e16efa5dad894c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4be16b364273935abf203ff72d407541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f70a02fb930014998363f8f936bca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfacdd65efbab04d75282ed4aed4bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb461626179422f55de0c5cd787def544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e90e6b08753a1dcd2235fefe9e32a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed110eefe3a97826036c3b683f7283546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be001431144de66ba81c1fa5c899ad2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79b2488a9b178d12dbcf11c8612e9b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b332f968f4c58776701dbfeb0fef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099593a31d7cf4c2c562a377733241550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1cf4f262eff8739505f4a203ea161551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311af56daed2b5486ab1841691d14db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72a55087bf7879fdcc255b3e336a78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9beb4d532d721c3a954dd6ec4297554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18388fba1fb10e2a0f08da83485bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c296ae0a5e7623617cc9cde80c63b55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60906195b3afc29bf8dde7bd28f1cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3214a441eb5481ccf3a2c173ea83fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814d5153002353248b7e2857c3609aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da0a6887d7dcc8531b49e286ef9965560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511161d36d628d95461ad7e52bf591ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807536032eb01e064009a72c82b371562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc0eeaa6293e6002163e5c1a358bda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935ffb46a058cdbd0b8ce0d6a955761564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31fd55d2304a6f0342c4f187ff4636565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c685518d4a7df8f7be264f2a7736f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c59f43bbc729e3540d4cbbd7e309bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145788e0b64ca73a41583ca89259237568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68be3194d1aed92423098e46131055569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdcdbef077027bcfc3e7f884cbed08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888072f3ae7e3923043e9020c17e7e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9c449ef3a017e4048c2c7410f40f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f556375d98fb49dba433560b6bcea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723116b6b3ff27fc0f49a749e6f2375574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da0df8d8baa1a6b944cba9e5fa2bec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d38b08c7805ba8dfa0b4237351c5d7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d1cc002f0b2bf67cc2417bc129140577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098df2b3abdd28fe4c6d9c5e46338b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c82eb70d653c29f483daabe2ca2704579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770684e18c8387bcfd53d75535928cb3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9515fbb1a09a8ea9857efc7e04e0a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64c58c9faeac2111eba1f8fa5e510c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073ec4d1c0b42530e5b31ace40e46bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d90e054ade8081e584549df8984593584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42142798b7d88f6d9cd80a5bf6f4689a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad587f6b8594479352045f7c4f2d5ccd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451d55e9aa93aebedfb792d8a31734587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7833ed2ee171593a42d70bc70eac4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974abdcec134ec0204daf863830b1752589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af40a96fe2590a0f37fb2b6eba94f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef95f7f908f7e90ea6127f7c168d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e09dfd19d094995b4697da263ee39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c20aba3df8fc85966adafce5a570e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4938658bee949ec7492202e4f89db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f35c4c2afbb08187cd3d020ce1263595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c4ba0148046e74c8af7b43e38640596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dca88a97d49d48d9f4466948cd177597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495892b5c19d0367a2207d03b53e183598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b17fc21e32947137bee4c99fbc000599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5e6265fee7df4a48cbb85381c192600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b2c08d2f23bd5af666d945f087cb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761600fcb350f1bf023427e004ba22b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad7bbdcdd631a157899d33b8646b40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928439ff94a3fd6f066d63dc15dbce6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2050f59879bae285c4c8f22d87230605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda6afe723a3cf4ab910dc96f44d67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6228c523bbb48bf01e7dcf3d0df1ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0beae42d1e7ee6973a866cef6522f1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7543f108f3dea35267683f5a3175ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b801c064a44735f8b4f4c2999fccfa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da7c7d56e3163ef7694a23a4f2db79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1af023b7944f8a1cf1e46ee93430a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042edc09df12609659b30e3be3b544f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853518f52b9b18714f08300fa69803e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3a3afdc7ec2d2f1eb8f79a53955e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bafae955555a443dee4a2af32d8aff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce98507b742bab7a67829dc53619ff1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fe412186f52cdc1c6f445f8e90e2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17b4b6383a6424fbf54c6fecde7e3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54860c10ae4ef07c0e58494713215d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972b620d2b1619fecb55ef537c43d7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305fa22ee4855e74f2add471a06a187622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40e0e1e7112f4991634977a1fef22623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88d45b7ddacd4364496568f41ad29624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1319775c2d203c76965ae445a8283625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74107744c264e1b0b3d18242d72a6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b42f8d1c50ce44a9f6be08164807627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54879391b68ac657e7eb32253dc99096628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d2cb173799f16223942bfede715bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b26a3cfa6c47b36d4a16958575779630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70683187c77f56f17bde345384d3f32f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0cf45a27ed87ea7d1365c35e717d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed9e8e20236f3f5c99f87ada5055c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe5ff3ea95ed9e78caf4038bc9bf95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a59ae51b85c31ed025c4c10da9a9d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ef5edfb57394a9fb8fb9d05de7a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc42f205d1b2fa1ff2d0f892294d107637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ca6638d9f6073f5baea424ee48924638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642eb27a3cd145b67e425606d858bc05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a586d575393abdd9fa54d231c71df0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd836298e2a55a266b2cbd5966889641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddac1350cd75418c56ee0d8039aa73642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2644e2b80bb15394437078779c3550643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f66609d86e72d93fcc13948a019f9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709a43f6deb243b363e7752a1f22260645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b9156eb7e69adca454d2a835cac1f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f50ebfe404968652aa457791e1d64c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84691fb17da8ad4572667e95e53ebd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33376b984bdcd2d9ce1358a99ad86201649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3229322ac361de36329a5323f7976c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530501874d191e5d176d3352d88ee293651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5970fffddbacacde50ba2be91ecd8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f78c4cc39f731507b808de9e1035f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a6f27a94a2692f6202a1abfd4f7be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeeff14697ebd53e9cb0a9d7bb3d79655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c233b45e0e2ed58846cc4768fbb559656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80ec81368f648f61530da24694c1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b04d4b9acd3071d3e444081a4eebe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264838680b36e8db2494eec4a1500bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62f10f4cf612f4d7e81d1578ce8f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aefde636fcf658d9ef96298c6cdb6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834725d6a25241ed690d5e1affafced0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52162484b4111912afd6b3060cc79be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92d4dc81212f0bca44e24bcffed90b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b124cdd830d7974a4c16f24231f13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65495b878ea4a357eff4b64c3ca69d9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e00b3059215a05cb247bfac5a2ec33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59769e75fed0a4b8cefedc78b0b3e91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178901ad17059b8df2960936e006afe1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b13739ad83ed26ece855c8ba11101670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cafaf352ab723ec48f09fa8078d01671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064deab6a0fdfec6194186e5d8f8cbe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9793f8f57d1ef921a53138f28983673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe69689afea3ea12704a572e0bb35674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02de8725e89f1a262df902eeaee59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68445ab6b4bcb8b4686e6b2fc661a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3b328c262adf00ebd9091fa56c39f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f5539467f16e75a37bfe8d865f8d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2d07653baded034405bd5e4206a42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432060212e005da7654fc0177a07c4df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36da6dbc1f4b77a52194a4e59b351681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed7bb0f20e7bb73f8068d09b26610682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60ccbe72af68498af2b92c97880970683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cd9bbd6de9aff405445dba591765b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cfff39f45c61ac8dc1d376ea8da17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a33052821e22a8d2347bce01c067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a34a78ca1302a6e630ee3b667cd9d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0e91c81719dc2902d104bb7434266688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030d746cc5547b5e18297abda3bc15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1dd54d3c58ee9f7fbf64719b2ca86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4973f3498c71a1e6b22b262aad4f1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0b05a4fcbac8dd5c7bfd6bd33ff3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442d38f1cd4c4f85167d157795bbb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc076ed90c2d8ac2eede48075da153694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6727211c9d6c5dbc7009412ae5d0b2b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75007f61d43213db64864bdcd0af6b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b2fd0d98c3439cd0b9e3ebd9f9ef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc168b9845bf4ae8cebeee1ea9b8694698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367baab5465854e6dcc7506cf026b61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9566efec6e8c57ba9e96e3885458700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4383f114419cf899dd6855a06ea4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccae981cd2a4580804cfe0cf2769fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769580b54983ff47086c7312b484f53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253db8c6916a50e0640bf5f05fea00b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d23a25e529911a628682666f7f0eee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf32ed95ea22a51ab6ab819f7476c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31115aec7558e665268ed931be24c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bbc6e32d0c3672568a1e774830594708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca9e5575530fda2e5dd68a4c7a1611709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ee47869c734fb98532a5f2b81c856710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f20ba9a78e80028d8a600594475a04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e65d4a22e9be9ea87232ad80ae411d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2270bc507f73471ef13dba3e5e00b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55159498d5ea9f3649340ce2df47e59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6f477012f67aa932086205636234c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e4c5b84e88e6b193b3270dcdd8ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb32640390bfd3ad9bfd3eb8ac7268b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3353b7731628186047fb1e6ceb31b2d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f8fd1822077f5da4ab5542ff8e95b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456aa3ea77c68befccb5dbfb85b3fb3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e971213b5bb9fac14e4db93d1189a14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4a649a879dcf505889a7d6388f860722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7083818a8909b5909981d1235b0f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d36ae2aeb1f13de672da42e14a6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062f4ede8d83b705659a4100450a3b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a019bb4aa1f5ddd85822f75b67caa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9ba04a1a93bef5798777c26f6f7c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e429a73db067198d4e13b1d35af4df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda45cd6e20b7888810599956ebd35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce31fb6acb33b7bb1322fb36a93c4b2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd85159f3cca4c3c07dc55928599a4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56fc5cdfbcf7ba6f4a6ac190cc6b36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b965626e700e73793d1b3fa72de1b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585410c84cd5cb99853ad3a960044e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443a275c6c6f31f273d0aa83a357514735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30439f0aa2292e927faaa0ace7fe5ac2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbedeec27aed387f2df23d2ffb112f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6ced10a25e2b6d6b33e4f1d5f82b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed63fa2118be53b66a0a6ea7130c85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24bb03b78ae04c4c65eca0a4cd463b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d041d83a72a5cf85a3b8ae8bab90aa7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553fd48f4e2a65ed82ba7297d29291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7420bc696d10c5195c88bc9af87b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704888839f9ec50d0a47719a2075b62d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a1eb9ebaa13f4ae8babc73061ea78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c335d729564b452a30729c794ab946746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceb6998e728ae3f0faacf3a5062f68747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf2dddf41de6c04780af7c788c2ca6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003277d6523b6f54f381f3c4a08115f0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02da8e8d59e9b06b0dc2bed1a8045c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aaf0397fbdac2a6781a26c31a197f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01723eca2af3c0fed2ecaaa57a67c2c4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb550592df7699f41e700badfe066753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fecd1b81c03e5a09da5b496afff97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86820a5640294f03c2ac964891d092cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc848360943059a925e158c02d826d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108ce7cfbc98a5d29e483a957b7638757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d09fb35ff6e4dd04d02aeebe5dde63758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a69f157c83776ee13d3f92c1bafc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1740d0ae37181edae8a16efb3a7d11760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280df5f9275df0461dcb4373c8f5c628761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a54e9bb3de6df0c8823daf7620c79f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c17f77097222fc3c19763a08046cc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb995995571c1eabc183188021c935764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26133878cc8f8491c2347769244ef263765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eb06509329fbbc2482d990ccefdb0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1231408f5ea7460ddb423ba8f1b49767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545c041e9a243498c9478042f5e14ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7150fdaf3e4ce3b5077d025ac8782e1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23df800f711816795e049b3953e0b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774058a79f999fe3d955667c35675c33771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21f0435d066acbd7a37978c1abdc0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffd604cdee2d0a26861dad353bcdc1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42626010d9c3ee2a68a163522490a1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4d0c5d7803022639c89eb1d74f23775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6f423eb28d19ab0584f5e6ff9c9f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc68bc24c4fab2e6b8a5aec8bbed94e777.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>