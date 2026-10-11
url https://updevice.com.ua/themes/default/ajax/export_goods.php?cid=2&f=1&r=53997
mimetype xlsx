--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42c0b6b4d9d2e865bb63a9848279971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543e87cf1db3a7436deff967e3ac7122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10a3bc9782ac208b2feebfac4fec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb55816919dc427813eaedf822039014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec9772f8cf597837f18d0344013c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13870841625e853840f7e656a5a68446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c6a15ac75ae09058bb609361ce98f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a3d6833d7c46c33c082a139eb82e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c78a30d80244e0b6eb4913223b3cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6c2e3663795954d78e661b3ebe6cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb24bded1bdd82353d87fd2a57fb9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97554fd9ad77258eb1cfd80ec53b1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31ebd8b67e8556a00728224575092413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05c01f2c63610235743b75aa06b2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36a88c3c22e9a7a897ac4b4aae1cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40788a0b1e661e326b4cba3bfd9b07c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ef3c03e394ca351b273f1353fc0f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694777a5c5364b270bdcdfa6255a796018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86979b948c26ad86b0711a5dd370f5119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e49563974a94d731a8b61f9837c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe36676681d3d7cc74a82174ba8c2e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da300d9b73d27242262b1d641a323e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e305ebc57a1e0130b8d584e8ba032d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052352f67648a3ec16039eec3d7328ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56977e7ff9959df559cfb22ce88adbf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742742a112f9af98188c16ab0c697eeb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121ab17c1670b3aee98161e6873b2cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3dc30b03e58dc284e574b7559c5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb826432ba2e43d47316d7d663b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b378a68e81e799f3903b0a9b026b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f1c7ab293292c941fbcc8370289e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6e0576be6afbeea27429a8400bbf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a31a4feb5e350298d722c25e27e9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695c9676b18db549ff7d6b3fbf8db8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c809cf3143e4ed351ba04bbc7bb67735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d321c7528195535268bc6e5a1d4a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1393bd57307f72d83d6a723fc2ad937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd91dc4c472fab1af6b1189795676cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970dbb6e7afae1da94098ae487e81dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747249a81f11c436e8cab4a1da70f22040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742579caf9197ae3f6f0ece2cab6c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a71715949bde1a5779274430304442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19af37da11d874e65aa59d154dfaa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b3cae068effef845da098c49aee6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf4d613bad36bfa9cf2d0f1150b7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f858f5a3b3368408bbd0a74c1ebdfb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368b7cae72240511688be45899c58f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff3cd6f0f0dab6107556a7430eb85948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f79cd55d7556ac4b3305f6a0c8af7149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e1e3237a468c29559afb51565759150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708fffdf4501e946f1810371d37798e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9d2c0b6cbbd55e91691d8a36163ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b8697b7dd613021f9dcf912f1c8453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7807aae79885020738c470141c690ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59c2a3d39378df74f7bd87fc01835c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0519ba12e719c53a9c22e92e695ebb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac03309480b3f0508aa52e9621596757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7c2ff9a9a40cf64dcca491129e9aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e0452d25976d3a6ce9aad6a77268159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cbef4343342def894783c45c2b29060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52851cfb77f8b4d49629a6be628e3a9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5801bd99550a3183be846a0aad116462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4927585437c9ee9d4cccb9dcb67c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264fa97aa9e60d7d754f6f32c7d8e4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527be8397a297ce32de65362910c42965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8da16528f2ec50e1a027b0a225bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ee712ef68fd40f6c68216705ef0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841db3e02964aca119a32006155abb368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cdf0f98451dad47efab9dda21022e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb327a1d61b1ac109e2298e875feb4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464ea93cb42892d883dfbd6cb81b62d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3c8f6086d94b5f7760a3da8b9d4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449854de8285d331c0b3c1fe89ccedb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c9d3a18b185ac48adc7ba4fd12c2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e241e43e24aa4829273eb83649f4ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db90145744ddd6eb5c02c9dce469cec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457e6f1376a880530249446910654c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1705b3415f270bde8ef8a49743b8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc7b2a31c9dfd88d1f781f67deb6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ac464f92f443c4bae92d259e029980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c2483a3d4d1655c44c4b727cd52f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150401c62f8cfce50b9f730a37c78ab582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561443023d366b84a3f6a34ede8be9d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d16ab3ccb0afe814d4a78d8dd7db4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b83db68d703167a224752617bb90985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707454e6ef6e909367bcaf1ae0a31e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a881711831bdecc90983461d9aa487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184eaf278b9493d87cf8318d61a815388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539394b686ae17a918c569aca39eb7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d011424b729d441a80ff82b61a8be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901605439d191eb893d244065ce758991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf43821c7320fe21630c34ab79db52a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562208695e9b9a4f5f3f845feb1778df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff6da7590a37687551d57367bf342794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1210fe720b887f80f2fe3671147cd4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ee0130bf58bfd4c2c41564947f71096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a08e76735f436e5311837a49c342497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe785cb46b946b1e9be50ddacd8b4c2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af38add75c065afcb0ddee36d91f0b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c994fbf67b9e104a375ef9bbce4a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c4a82c997b5b667989b17a783592e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc1cc6cdf823f1ddf9890b1ee0d855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2049d42709f7490d6e2dcaebdc3056103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e29686e1311a5de47016c84addec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d1ccce2e0ccd09ba0ff60a303ff2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e065074eb304034c37be7c224cce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468aecf1ffad5f199c5aff4840876b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42239038f6937cf7e10abf617c5ed1b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118821fb051afc0987e0a8f151224c6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e52801cef1cd64e16f445274c9557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e73594b5ecd6f106e9e16069e40dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2dd5e718d3f30eb1eaceb91b4152d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e3b34a5d508d2b7fe122d16a852a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96133d0be03324f9d12a482ef4818a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff856cfaa6b201d5cc0d3af5b3410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4673a5df5d76ddeedeafc9465d65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0795e8c4cc2d0f7d7c25278cdfcc32d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cd5dc568a438a4e08fd9a4f227675118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9275fd4753bb80a52046366ffaad2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de15f837c06d666052a6ad8ac473737120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150ecb5395b85ded710bbff16e946b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b330d5efcb4e9e482a13d670a8beaae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8c2ea36d566700ebde6fa052e38a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe30d8142106358435a282f0008e255124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440900813be0faa08ce67444d7b64a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea856a61ecd52d6a77864589e31891126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0c6610b58a13c53bffb805cd47599127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a71743adc0f35689b984d7894c731128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998993823911f2e9ed42737631345b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e341a135a16b1f051f73ed7c0b741130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9334e244395b4d6136f2f05175aa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ad1c56392bd386e898e8d9d86d03b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e477abe837f63b2072c0c54ac6fa3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47f372e833adb9128e8052b1814990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2234acd1434c199ba48f43a3ec852135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb78eb3aab87529a25c45fba835bd6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094895286a5c65835c44ee1649632238137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e23eff1562d58c7135363296fbd08138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d394e98805189d2cc2f0d50163f728139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53d42b795b28a711187b0a18234c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af343ca035aac37c73d9870c93c9fb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596273e30a33e70c286a13940caf41d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858f3456a91319fdd1efe01f37e2ecc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f1788ebb5cbd41a09b87990c229e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29090aff05ffd94a04e42330a19c7512145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff05cb6ad086c273161c0a4d896fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1cba460bd8a125099e3624765929f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda414361aacd7b816bfa1b385b732ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b7624a74d61f1128d43c1f6150ca5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2da7f782c2b5bad42e9e559904719a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c35dc6e8d0c3309b36de4704ef512151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566bbbf119c10bb92de1de1451c7360152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216be2ba53992e83c2f82100fe27972f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e731a906aff913af12139aae46d9ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b16bad536f3ff05c2ab6bd4a6dca5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970865a8db128f842dad7645ef2bd834156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7f03e9e899f8b6afea655268cd40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbca3772448cf44d0bf4f759f81743158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712610574b6ebfdf98ce101298c5e21b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28982b04889cdbfdd76a17e2f3a38f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e0227e63c7e50de607401624b8eb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dcf5e7f269f37c38ce15c2d4ccd8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e68ef089c7b63f02eaee665f0ffae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6823fa86af21290c2ce67b412ba75c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed2546f1d2132c569119aace9e7a3d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd3ca431327948e6390be1f9f0efc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bff2c2fcbbb115af2be8194f698bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5c78cede772c8d002b64fb5ee7a1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fa4a76829c911ae8700d015dafbca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141168a7c9e4dd3751134681127cfd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105bb9ba8b3d13dfb3b2b81bd1e236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7acfe31e9c564f1662f48d7ed7050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5aa07bd1531b4b0774dbad985a2cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda054fbc909de29f3c597833019dde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99bc82796b0e33586e0a686a09b74f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4d3a48f7c330e74ef8def894e7d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4fe3449aef71d2620b5f9a29a7b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33785920d368214cf6d3df9900c8876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4f42fcc84ef714f9542e77a4f27a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be320abdf60c8cfff26040b3a6c02c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261d9ba59256c9ca284c1308d22741181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff835e0fd07dbe7ed74c1bef334a6198182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f41820bdf6c1a6d9ff9b7910d9459183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003639c3e472cf5f7bf8b8331d1755184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62faa650380772e8dad6ed063f5c83a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f037ba1ec6ac954bc038a02a91ff5af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7777b7afaa3897ac84c7a2018709d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4008c458ea00bc1f19d798619ab039188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47fab281ccbbbc4a8ac835306873c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a00c06182f4a907417f201f1783319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46f58ae249bc9ab29a6b672d1da958191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd5ed330d1e494bc55b57b18e448ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cce65306ec2298fd9c95d1035d8005193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c5596331840d1126c19d6e9fafe96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f9d0244b0a51a9772282f4fa4765195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a1769674ec2e33420ae1bd8773ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3274246d326cdf1d846caa8ab3f00b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55710be6081b1a551dc90051f74c879e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c0a3510cb80c43782422bb7bffc12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531ce47dd98da226bc9b0ebbe7017f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4c0d18e138f936274f8fbc3beb311201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2f7fb4dbdacd0beabdc9c99aa80b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6d992c0a5f2aa3984916a04f0283203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89339bafbf1b3092225debea641bb78b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f1aabd000c77518b5e91bf7a18dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ef7f9f1849cab222e61b97cda50ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674264b41a8c9e512a0c02047d4e0588207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c4d055f982e4ec10308de8bbed175208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d2b7e9cb831f3d436532c52337426209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8e29115d3e488759bdb38c10c04a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab662431e550e2b570b071fdfb0b959f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27b04bf18c582aa12302422d88154a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63858d2e5661a7d0a634604103a903ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044836f56d0e8f4fd84782bc12119f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a5e8276b8fa5cdbdc671383e911c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb276c3d7f6d8378d9c355895228cc9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5a8b2f0f15b972672e764b1ea6c61217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f770f098270eff41454a534e4734b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ef1b3959c72845455647e0eae57b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ee3e4ad0f78d4726657267ea44396220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92af16193b526382a679206aa376e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876b16725ee5ad17787f917a7be1e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112a82eceacd5e331216d8aaab4319a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023ee8653f8ff05df641dfcfd580a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4fd83b56c7bd82578e3de0f27fbc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55a27639e08a04c9a2618c0e258d3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa4826eba66b311852628a58e7db8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f9c40e2c77229cb65870cd92f6f5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a093e4e770fc95862790708e14628229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed6a68b58ebfd6cb6458e0efecc874230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75562537d7698c1a29c6072d55e942231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d96d87f0b0db9fbda74662e5520d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544bc2f791b47377df11dd9edb2bbed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8db6a55018e68b801d10a0d21ca077234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8958f882b3ae433572f9d34335d84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cb6fb2078cd0f7bfd42b7ab04880f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1103b60be29faa5dee4c807700bdf3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430bb9e4c3bc9b41740985bfe0bb778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12cb34f8cfec158c64f31b358ee2a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0f73c154aac5c4d17a7aba28f6706240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8b0cdc388988c6824353b38ce47a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036061960c060c208b633fba53a8472242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e90861dfeeabfedcfb0a4d3b92e1be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2cad70d84c786b3496a7b9f4c605b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb91971ae0be5bf95770e6d902933df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2088b3084ee675713d8170af6b5070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ee2b2972a80084bb22f7771798ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1e830db75c69f6d43e72f72b11542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d5470b94dd1645107978dc2da899a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3235ad728ce5d39c2a9807732db6c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6514f59d1aeb3a9c25b748c680ab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b3e8c1852df115e78309183a337c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50887ecc0ae68594e945bb9c3408b316253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a95a042bafc625f22abba583fd1643254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc003362f19566ef21e1103a078ac64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807b7ace3034859fd7a1ff182b30a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb3cfb730ebe1e8fb48d2e835ea833257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d50a26c6e70b4047057046d6b024a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59df9b3e8280bd51be8fd3b92cb31a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e41573da7a561084fc51401ad7388a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188c01303a61a61fa09c168b464a9ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98e8aff99a757f7fc355cc9eae8bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27534ec752893b852fa26a94ff5b82f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f7b6213cab6dee693e8d1d542d0b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072e1dbbfa75dac4e6a804a211921f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3441f3567df0fb3385537762a038476266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b37d704784d578d2243d8ed080ea08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c474b2d834d8a52e142949894b946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67031572ca3f256e656945bc45cd57269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfb8bb2f27d06d37eb2c1f912b39ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4504725fd90a931f6ea091c28c8dddc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e6e0ae5bf2e9f4d58c3560c306ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27457097d2dfdc2594ce33b49d6335e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed7b6361c81aa9103647ab032f8562274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689c03e65aa07d79ddeb48e47dac049275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95674271c8bb99fe26c9f645a98fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee1c5c49b096e164880780503b790277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ced441bfa4ad47125ef8d5175d60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb177650fca8c6e7e08978440092b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63dd255772f3c748e6a8760ca950c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92635f22f14ea383e2c48cbcfa7a5011281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ad831ea053bf6141be913885009b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fa3e7a88b9359f5c13b8d3531bdbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766103366bc65a370f497e8b41453492284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5bccc047e232278de259c26ace8a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25226fdde4357dd0f72b2a7bed6080b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f1a9f96373b4b6e76067d3b242a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d7e3355b163bb27897452556ee063288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e72784aa445c7d792d181d1f68c130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9929bdb13cf6dbd5404e697066ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1166a4daeae1576f802b604d23d97291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564b2763aa92287c6a34b6bc62b7613292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68aa6b4beb4d68a3cd66aa9e4c0740293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1aa7f7d585a9043765195009c92e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44df5e179ed7fe611242cccc22adc5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952ddcf976156dfe2af234d9b83f2b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ee71fca7b1613b5a97bb30759ce71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fd8a752901866aa91b735d16f56da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9ce3b65350845c86522f251a234cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef7778075cf4a63ae63993e5e5a4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a8d245abc422ee374497b75e85880301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fdc2524bc56d12eaade629316ecad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd4c7d9d90043efc10173b45123bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc5d5f0cc7351a0c92efafec194f1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f552b2976e7de67e47da3f0ddd3b92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008fff952c3ff46cf65479198eb999e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272beaebe38e648a882b52e11f6e757307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38565371bf256b222cb2f8aba9d5f3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413a06ad5ec815a6d5dce593798878309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4376e1e1a677b7b3723d26d00d4047c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0a18758eda35ec22203232881de64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0294304d5a81c9486166e1dad76a34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5104c405262244edf0ff2304c5d20b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd93dd2d69aad2850d609113003dc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc4e4caf1f302f9fb19969f6759cb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10686e8db837146ae73ab456c3b8d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f0777f0b1bdd072f29e90ad763e77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dc428048c3cde0aa3ce3b0bd93667318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85c7886835cb6ff42f048d64bbdf38319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a8b75430f883bb98dc472120d4f91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442afc521a90498452b67a5fea45984321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ae4abd09846b9f36d0c025ff44d2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce50fe78bb8a73f3421afee1be081323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6432426b34ee802e707565735f374324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564e3a03c6bb828aee426fdb9cadad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9ea3a2480c7e16fb914979355fa4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b2f9312a71bf322643af55139ade8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a1fd218f3d22ce2713b89f0e9e7e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72c3f48266a05a8a36772611ed00b4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a586b12c3904c71c7af06c7eb614622330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870777c916131685dd5e6c102f75cda8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bcc7665e21b81591060e95a802837332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c599ff267e5b3b05b0ea205077af8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26c38b1f8cd1ca3084e7f102248616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90730ff7dd02182991bb691a3eadaac8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e884cb63749753afb2ec6760f8bbbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b26c68c2fd5f23d67c0b6984839a22337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9687b4be1bcbf7d8d40e6e9f114fe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698225b32fcc0b0cdf6cf5e5d64d6544339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e18b0eb9214ca50ac598a6bd180487340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc9dc287fd7ff77f365a449331872341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ccae4cb79bb70070249ae2120a61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b7f7f282fece9d7399954d8f6922343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d420aa69e72ab4cb67503111a3010d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f2287f0574317e4339555bcb8809345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789ace65ad4828a12292127070be90a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a022b11e280f9811cdee04a258163d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623f612837e3c9f83f072dad4ffb71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b1712720f69e51b2ac1905980624349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f0e870526e7c2beb0e2a9981678bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e4339369d57ceb2c576ba57356d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6104734c9080641e4a6807a914fdf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fab94147a0ebe62751c2a88925ddb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c96cda083c00d1340f724c83e73b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529054da050a0e81a0e76ad9c63f697f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7678aae3dbad2a0f1844ce2135115b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82ced98802043c66aa39357966ec06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc6c89207968041d8f728780d1ad9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd40a3dd64e990b1f45fdd201fc75f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963849bb8b25d80e51214567f800e924360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd7f8f538f6e504086031aa493a59b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5bd51f2e079c9fe6303b082dc25f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c207191dd8bf57150769d0a83e9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54305c7b3156a909bd431a439254cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f5039342a0ce0cd14a6f7a348b08c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce463a16b649e5f1f53ac33edd79de88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930144fb6605c5a2d8a115c2e2b8dd9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004deb26bcfd103e62b32ac648b876368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec4c0127f04e5845ee9735ce4f8042369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830343a6a49529f8396cdea0e78237370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3aff4e96e18398f6177bd03f66a4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859b227cd13011fe12a7e6144b8a054372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46bab9ee052af53c37e46dd8115d3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f722b8dd4d0f1f341235c2c2ce258374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffe6a805ca371324decb5cd5463510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29a1d83c9a4b95161b3f31adf301bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ccb47096b1cf26b23857bfd978f2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535a535c9ade970f5dc0f228dfc7d6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cba904f7323e4164d7b3107a2531f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014537d5c6b08cb82c594b8a3a304ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b748f59e45802a079d0ebd218743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac56f4dba47beb6b04e498c7e7439382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4b7d4dafe3d9df9fc9144d48b64e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c781713c989503f52db253677449cf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bd47978de6715a43d46e26bed4530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554166e99137b8a4d697089740a99300386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d960f9b445ba4d68a5e52af15b6fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e34974e9409bba47e18aa859af504388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1fadfe688f7294ad0a2daefdca038389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc754ecb7aff948f0d229590f52a3a60390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd290936d9efc5dc05884dabb1339e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c417de9f5034b0e25388ce41d9e566392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60141af0a057642fe12326814040bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b84baef5eefa007dbd6b7a577559394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ba5f00b12f56e7269b1ab9532db16395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc92f5b739eec881616a4195cec0f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f58fe186caa9e62877479c28e5104397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82c6a6709f164091a892af25441b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b47b9be150fd825effdcc9aa058559399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912e6f54888e7e54fc739973a242f5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255d3f5f32044e3c4b0eb2067b4102401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4293a526ce5f1d63a56d8bae7eddc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9b6373a2ba88c7160b22844c7c5c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117af935f948c3ad70a42771696da79404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14345264118a9d6ab8779ae5cd41d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f504ee3841470328c0f02afdfabd2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5778313f585770a48dc3573b2662a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d45f15664d3d097503ec78b213751408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d758440295c4de9152104ef84ca3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed95e4476c845bc0a5df65c2ee9aa3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141eabc68add4326fd5fab696adc019411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d56229682c2df81b3f7b529dfe6dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70200226091012dfd2fc5ecd84dcb6c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8279a5e34fb98309ff5e4dd5c802e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72937a63563a86d2da7cb7c0f0694a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128fc4817bb8aa90499b4d30bb23352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5184b6e84456536d2f55ebacb81f6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f510be99c01c0c7707fee6106e226418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf9e606c91ca4e550d7890309f6c33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2816db9a9abcbecb81eeed26e46928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603f3ebc0265cd2596767c4e453f9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366ec14bdc0ee7b98122d96d730b30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637406c7b1c674ed3ea12e746a7fc6e9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea706b83f98e798029068dff1f47089424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a401ef1ebf07a8e3b7726b4f2926c24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7282bba511bcd50c995c5d009306a21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01f062a7133dabd51241d413d5ce47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f10314b8288bf0ec26c946958e832428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2de30fe74a200c1fd86b656ca1942429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb7b210da84654738bd999f06a6058430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a570e5245a45f95d01be907c6872431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c1331240c6417eb670a50a0171ae7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f18ad81b0a6f0ab86041326b477b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97672b9ac90449714011144ec31fdc22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7cb5cb1435da5a7193d2bb3ef1756435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834b0d0b5b104cbc7b9eb4781ed017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2132e86b3cc3dabcf3c89a438d744f8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a76222462dceb5fcbcafbca637d1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7827bdb0dc828386a049e8384f14eeb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a9180f4cee2581c24f64f0c3622fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe15fcc318c65e5b4089437c4928fc7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba3ef4f17e973f43adcd48a316b94a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7582e6bac1659320756621ec825994443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc94287da74fb1d976b3f137b7c5e12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b50dbc4e94cc8aae2192f8d40d50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfece741bc528b5d972c0d3c43c3ac9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af8f10a9b593a414fc7a009603a205447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d29525c613d917b29fb9442e92dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2edf5932577ca21856d123f3cd7e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81b8d151a60611ba4363445b7627b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84d62e1d26a5d6428805b683a9b55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466878e912cf6f1b65fb8651660344a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ddd39ccc200fe4e3bcfd6f674531f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3898f808b7ffe1d3d2407d4c08341c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27931e2a16b8be75c3fe7a29582c3017455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a0927efc744b92a5c7c8439f75e39456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9d8e3d3aa1753c64a5ee0729fafc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe875ac875b864cd96b33d0a4b481458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a24789b220640b8e72f08ae7abc92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98cfae2e159729dfd53cb560a1b7ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451213d76779bde5b1658552e4329b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e41e9adcbc392f7f2ba2421d43159462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0769e5cc820cfbeff306fd1ca264f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca709e2691a00b54ceb0814d7aecf09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeacd6ed56819b380705ffe1194690465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45886f075381c8afd90262b76d6c13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf6257ef823229bfcd7f1df5f38b72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d21584ed70d5fbc5beca5a8547406c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692891e3cc54a2b7b8c9263b30ee4a8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ccc9ec30bd910544be7c65206368e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c4cc0f565a8a4e607fe52634a071471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aeae3c94077dcaabdf4d55cb013a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d162ac38d0b398bf33dc59b8f817234473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539051af61d688fad6eb00a0a8a52824474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ee64a2fcc5df2e84bb8ff9111ccd4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0de54ee1e60768ca2867ff40cb95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54037649aea525f4f23b330cc5a040d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f0b75eddf28d79da190d3c68a879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127afac2ddf0491dc9c5bf2431814a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6030e6d63dd16075086306e48edb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e9eebbddfdcd5615f5e768d8d9c72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4e8cc431c0c7456c46503a8d8f23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13f42ddbd4819eca86d40c5363168b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e65678608c9b16edc682af3233df14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4586774ab17a22c773a71744404442485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fec44eb230f9e431fb6b976aa5317486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e95ab18bac341ed0dc9eb3d3f9be5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a19282fea0a46cacdc5701ab31a9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9c428d3b3b331eb464a999d58718489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b489c31f6b547a06ad141056f6749f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5b71d5b725f06fe58dc8896f77ed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c682c5cbb617f1db24ce078ee9968492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285696df0b8887aeda4f37b6f418e011493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41bf54335af65fc339a77d7f9aeab2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c47407244e49ae4a372f1b5e999c6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1106373b038eebd36dfdca883c9ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f844723c3ef94284db43dc7df4665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ddf2c5b46c2653df39c71d7596c95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c435a211999e6da5ce78617833c8fc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a25a074acf7faeda1fc2510771a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57c474be34983747ca05cc2183e0a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22aac151f4281c2d58029d3964d0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599ca1fd1a26e42947c326de6eed9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701f45a531d759a72fa57010e44a25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94661cfa6be9dad602895464353ccab8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d30776b68dba396b78605d6adf5eb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cd254f497126605469507e66674e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089288b8ad71b6907d66c63efb77628c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644afefb7404b0d054fa9dedb8fdff0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292205411d5ec1f9c8c7ae20c7bff84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785e248e06647a847a702d1167f0642511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a48fe86f09bd5ae44c9bfb6b1f585512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a904893a9311cd7a4ba6b8dd88964513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da700097c424630f910356d28aad5eba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537ffe1c79a188b38f4bc2e24e5e79515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b818bc11595c3acf8f2dbe65a1999516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bae9e4c44f6262ca445a14b93356ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125484097a365dcb27ac4c7bd66627e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac24656d7ff04196d6482a94878fa0a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aa7fafcf0c9debe1d14b58b1b4cc5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf6008450679e2b44307993f8c7402521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897442afa4cafb189830e8ce544e9cd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59259749698ddf0af078c24238e15b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d5773964c97edb90380ce00aa4597524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ea1226d6a3e3416e1b87da381f284525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18925bc15232c185558bfbc1f9ec245526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf6098f204f879d45858c331032c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157226d1e9ab6d03f122252bb18d794528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988850d292080e10d5304ea5893240c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd569105837da8d0ce52d59d927de1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b678613b7fbc4ae78676918631bd4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77fac9cb248a7b94c570e100217bb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c342bb8c98a705260b5c60ad8e44b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50590bdd3ee38d3ffca1e5b7dc735751534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9325cd4d63e416ace4c74f95e5ecb21535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bc91307e93b0e4ac051a43b0f6361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa35c1a1f3e9189267e4c19f5f39296537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438732f574a3553a315513a52b8675e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e395d978fb993489c9389796af51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ebe4eea08429718937bc7f7217732540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ee75f67c2e5f96eee0ca67d5e55a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1875af4259ba9f4e718eec2aa63401542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563585b005eb1144530b74928e14a8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b4cf7bedd984763b03c9f6dd11d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac355e597be0d5bb26704cc5592d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207de9ab3d90d463d8cb1d5b1e8f932546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdd6a0a9d043c788457fb6ba290b64547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ef0a54585a45ce3ccb49b00ef1ea9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764995b96b3d8f5e4d661232ddbee919549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88135faf55a5a5a6898a1517cf441f07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644cbfcdb3af535f36ca8a56aefd4ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15173e52c8e08f9947a5bfd3772d07552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd75bb94ab62061fb9bd67f8d9e0fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cfe605ffd84075ad4c3eecb5a0643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e2f9349f63ccbb9d729e8acc52f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18877574c23604d1576ebdbc36c43c68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee30bdc9a61c37ad3d964d0e687ec6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c012b419cbff0ac3f0bb6227b938558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d247ff76bcd5f58b65a14b9fed6479d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a63e7e5f7d8f3d3b51cc7bcfd11421560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8dc703c37e74370a6127c7934df63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82034e3e4125d887953dc47de168c75d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b57055ae4b896f9c1fe4cb534558b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5892c95ce8a534fc7b4afa72386e68564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbf5ac9f35f7e80813e3112477abe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3803c59f1e62611f049c8c7ce0b10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9dc8cdc7d16d5b1411eff1a236a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829298a5e7874f451144f56849234fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425b38a717b04b0abd1459b12b4a55f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5291323d629729c778ad525a37d95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04d337682ebfdb45b857d6f2da8bd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d981f637089a45dc5ce88c95437ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c83eac92ebcf1e644cb5cd02806298573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1b02a5b43dd62a4d8e278ec6b8a69574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897cae590bc23e10008e33945ea34e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210bba3e563bc43c1578624a1276b92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf01ebb2313e3d31efc7280fb5918577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dc064f3ade0c4e9cb0502fcc4a137578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220c363a281b720b06247e7222ee5b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb7d0e949f11a2affb0ba072750110580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2d20e71c04106897e30b435685cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597768fba1e4759063a9ae1d4e38ed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db356fd5ba1a87c660818ca6234bb4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606917aa80421afabd1e0eac98758a15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da865ba9a54dd6eed0b9e91d0c4809585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ae9cf99b55277f678bde682ca4396586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85805d43b4cd3afea9c9c7feec7d32d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070c2f69f325581d7d59ff0f35cfef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecdf3782457a842d917dbf1fb72707589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b0551e5f02369a464132c95c2ee97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a143cf145942cbbe5949b41a9eda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15127b47850405e1c35b38f0a5dd8598592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216399572e471da890b5997d4d67288593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8a7368b0b7cec3fc377983115f704594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb887208ed3463d7473ae06c0e17ccea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7e31e5eb2e0dadddc6f2416f16afc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9d829c13c27e8823e10eb2e76df7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f451e609cdb986c831b939d285b907598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb5565827626e6b3a1150f1b26b55f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6c410eb3d9a098c9dddd88d5048fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0957f00db6dfce6ab399a459ebc72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed51cb777d85652c6677d1d2cac46dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14538ef23f65d86b9aceac903ba32132603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1ead6a14f88618cd2022d4011f92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48fb7e854dfbd85c424d64a814d572605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82fda7789ca49e6faee47ee3e4263606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaab3f1495a50d7f292593a3b8c766d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928790f9c2d4267ec7c40dd47ce854e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f2e47b59b6fe5d1fd2ca120317ea3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218e5f2b9f3b92d590959117b004b94610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763fcaa4b617baae3fb1723b2c9116611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d53e8775b0fefb2fab1edaf59d820612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9194d134a50f182d63ae3e58b32e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d75e8096c69621a444e1f7e840a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e668dcc0de81505c52f5f6aabd460615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f37a22507fb8669b7921b3087640616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ec1cefb7c101c8a25e6e38a519b77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0292bdda429138f2b1c439d73f10a9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9316b16bf6836755c4d2a69b4d57fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d814e9deab28e863f6e45fa913d0fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120180be2d38a1c56b84d4d69079900621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846ddcfed22d510cb024ea740d5592622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4962aeca552067bc43fd63d3649e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b58928884fa4d2e176462805386e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4672daab8d1261bdfd7cd84f0527d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8bbdbeafc4f2f93099f6cedb4e27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1482df5c7068acf84ef33c87feb0d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595ec1b6046c04ff579c11927889bbf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f19bcdb3920ba1cc3a4c8e0ab8e66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce73780a17146444026d1adaec15e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d5c559d5608f65a8202e61823bf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d61867b63fe9a65eea2544d0b974a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd73c8f662e70a1386f65ac19b644d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3494b483534ea450aebfaeb74275e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c8a460bc37fa2971a4605af3229cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645597dc999d1d450f32f10a0540b8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ced65707b73e3abb364eb6fe6355d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d595375a6c35f6f84bab7993b5401638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2609495ce389cb388a04b361c5c2a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edaab753d7fa9cdf3251bcf84439dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52f3fe216bd6a144b450ab639b22b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6659e1c8416e0581f675696562578642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f5859eb74fc593c581234c649376643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1f11cde87552dc6ca2c9f18235ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d874c7925e363f862d473201689d7e3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70765fd30aba0e7cf4050da657068f2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041848243178dbdec5dc74ce25090e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c6e99ee39d1f0891abeb47d4bde57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf8038dad7998f29ba6a70b4cd5ab3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebafd6f146878c7ece2f2c3bba65632650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303c98c692a9b09913f5da5a2b4d081651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c975252f136ff6773322d99448a20c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664acf28da4b15d960509558b7619a03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e57b9d174ed0aa92149619b53eb07c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d87186c9e7a3c6e7277a6d36f784a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128374d8cff67609c38aec907667917d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc515f58cec8f5801cffd58a0f6fc84e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6acbea91f1f232a2bb60374194136658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e333e9db044f3d9b11147ac155836659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad3cf7948d038598088309ccab9b29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b025ac6a9df7274e7d1e17720d3fc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfc6fed73b2b0ba4bea9181f8256c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905ed9a82de966a4383ab19f116a1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb45404a2495bddbc42d8e211537e9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4931bfa61b2cb18910d39313e1f7a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0e5d0939856a0bf8cde6435c38a97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7427a65cc94e2a29ec7b2240fb6b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c47ae363665685d9dcc9b8bb38f3fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b4cf3434ac131be0972c54e434fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf7559c2500c06401c15379ee62f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d302ea58b7f6fcfc98c823dd97de5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd88e27a2e20b21fa36b4043e85a50d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b6e6d63e154fb97fb3ec100241947673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e30ac954ab01041687268df67ffb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482381720c52614c6516417a67603be1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb851c94daa14aadaca034f917445ad0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3285aec220ac08b98988c0dd77710ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b75fa8e02895e8e3cdd5fa19f1627678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5aaf93bc395fdc0b730efcb38447679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988d402f96c727a14c69649e49c7c7b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648962f477722c3be173fcffcc5d8ef9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63b0a385f806bfd9a3b9f72046bba9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe54fc18164025d837a8da99d12261683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48644cf006c58e6bace9aba39df5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b3b7c67ea5d6e6b5c7dcc6c8d9716685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8aaccc967db969ba0a737b7a00362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816b8af6151cb2d3967d0b4ab53013687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07ceda52e8e7fc6cdd1919cb283a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343fcc0c0f4be959a45647fd5b7f210689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9dadac78ff14bc2e09ce8a1b0334690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5ed3873d9343b7995c35066f2b562691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61105caa4a1055c89777337b36992692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73948cecb40783557ca23ee5c011398693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb303a7762b937fd0193cab2450368694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13760be629b9f0f0241f39fc661524f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942a199263d72879669f5e8cc66ddc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb43224f089449f06a8373caf5082697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7560bda55c97927ce48dbc59be736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5584e00190c5ac1eb5ee879aa63d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ce89c638be758490d4233cdc0e2ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3185b8282f4ce30b33ad9db8d374c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd54e6e3668a4f68f50be460a104f4d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc3e7ebdd4cbee3d791c957b6da19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f47df3650b98335f1f6a2079e8d2d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c3b86acf84e6d1708f3cdeb1d6f31705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213838329d160d05b49547994211ffee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594087605b8002350fb39074345ac402707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638bf8c9d280194a85b989444cde4cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c941747d3e483d43d818a23e30b9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a20ddbed215591a5bce310102b5205710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e28c480d38e125a5e965a98801eb28711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f1f2f51d6685683c464a4fbfcd0b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284c89efed10488e76864ffddd7fbce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18c1e01138a34e465f714ae3de0d37714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb62afd2877777fb27680ed1668687c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b55e81bfc8e22865c6feed17fc927e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e504e938c7a5fdb142a87b7356d156717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f30d535a30eb18eb9c3475ad31aacc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71084bbc961a2abe04927b6d19fe02b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1d3e1a5311db245d42fc70ae4f7f8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b59d273d3f9d2caa20e2d80606e433721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6ea7e99d47d06a1fad9fbf8f7750e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd57dcea9056a9d9c51d9ff36c65ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e2e59a96b6520af0193730ef39ffc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc36f9adf077e7084501bf2485df62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749cdc51a72c582c27221d2fa03aac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9edad2e05e983f253e260e48cb8c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c02c9daa75e8c3b313e0a61fe532728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734005b3ec07240792637a6c078688729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615264c6e99b0041c9aa9bfbc844e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b0c7507072532665395752c982c42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383afe6c6dbdb6727c63d27ceec7f701732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af530539c94ad307aa620f781d19af2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858c340f5d72c6db8194c957341d1dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceda81c789e92de3e95176aa40d7a61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc1fe16b83afb79dc1f3e595f96c57736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f2a2b278f7128e50722ca604dec9a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad84b4a4c9b2b85e100ba5df839a9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efd2b631f7dd88f78443ced281b007739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66dce493f16d6a33af442ec0dfece0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478ae084e788a82264dce2dfb53f7a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b021b39e39c26aa1c2cc6d5213ed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb400f742e92eda185e7986e5142b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4f21623c0960b03af7c656619033a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304384652a1811ff9731b50a711967aa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253344c1756ad75510d686be5cc811a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2a8c142678f69cd531fe894b4d7c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc200906a77cc4b89c59b4208519a2d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832791e7eb601fda07747b78ef6bd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7899a38f0d122c00d25db6d0c3867750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29f54bdcaf83fcf615af6d12c184a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bb53bc1fc7c2880ac22fee9f5ddbd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff636bf8a6f9658153b62850652e609753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78425df82ad852e1518bd4e16281d796754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33793262ad7bd770ca499b70c03af94a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bebb4135ac5cb601a9cc621b6329a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda31165925454d3e42f2e8d261af9b3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4b304d3378d2cd34a25b0ed21e2ba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b9ff89214e077cbc81b5d2beab3cf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94360098e5b8ff9caa17b98c3a4c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af163bb426937058b92d0d4f1bd2f5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1ce4ba5455b820993b8b10a32f10762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90d4790a1c2cb15a9907b4b454422e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97301ea4342eb1f02b5c7678be4771e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134a3739ad834b8a39001ef622ac75765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea2edf97d04d1243a8414d9ff535ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801248af0d6d800e120c00e8a970de7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ba2c7d3d974b839d1dfa28d1f155768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bac6929f9f968f649b26de7159b2ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907fa986d899bfbca74ca06c97c67e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f05e0fface6218c7550fdd1a80007e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de115a3cebda445c75463299e48a4fc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0ec9b3ab9baa18267d61f14f69004773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3467b3fc9f60015cbc8091e1c115f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8949767bbc50612986af892338cf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f5af087e28ef226936fde8b65bbef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45891108b81bb0ab77ce92fb069c46777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cde87a978b8df8e215ad0349cc2a3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e20a2668083d67faf005c5cc1669ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4144a1e71f9f665239819a569145d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04540519393e70e3042894a6918f50d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7b9ab78bf37cd8dbf35eda583fb49782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41311762d71243966bf8e69f6487d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae2efcf6d4068ec6566d92a4e670f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a5e20382849ed4bd17abd0becc66f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa09344fde1fa94e202eeffdc4bf1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674fe3bf57c1845ad1e1c3f5c0ed281787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3aa55a539aa44f939bef957face48788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a3da696c0e55b28cff07929c646f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec96fa4af0fd8223c2d967799cf9dd6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d060352b3d71de61a2fcfadf26e37791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349448f6b5f859fd159a8813ee125848792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fcd5f28c36c1b3d1c585f9636a60793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06934becb6beed2f6c25ad42f95ceb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d843f5c87ac7786873d451965f964eb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5d7de1410f6d240100d54355d8f1c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6c08728bd97d639cd6110e1a88e56797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c6ca82094dad011353048d3f642f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0e8f5fd71c67c953d5413f082b23799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be173e87daadcd137346fe93fb9486f2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5131de91c4ffa31c93c8de8b67f515801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161bb42b33d8f112a0318ed7bdb79f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae9059c8cb390b7aff403e6702a45803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d0353201cb80bc6c2b85f30195c6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eea0f29534eb1d8b466d94852f514b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75945e5d9e5999cbf1fe5ccab921c013806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f8de54e81696498c1544f4cbd640d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f2936adf39ed0583b1af756a9bbc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a46f327b430f9491dd5338c9b396809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a849813e5895fac3d2aa2ade7a7b7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79e7ea605925928800eb15e494dd6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9050eb03752e64b6dcb23d976930fa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240dc6ba5fed78d3615bff9bc450ff6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d45416461abc2eebdeb6c21b335d59814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c294c39510f92f891bb1e457fd83e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781ff011bbb53f2758f760256ad413a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4af0125c226cf49f3a58d2689ee760817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d599a097b18d07abff68ef2e5766e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb12e04eb06aa23118cacddf68800819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d42443ef169fdd518ef49d8fe050820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ef6a4d2e2aedfd51d81505091aaba821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f172692d9664e7c24a8e659c884a5171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02783789212aa25cff544aebaa8fd112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e0d4be6845f6430b3462df948d5723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f052c445587075d4f6d74b217a2cbc14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5b3e67ed4df8a29ddc5b16621619d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbddf851c55a1bfbf8a2d295f945da06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cd67f7c89a0d1c3cd7d67b5b397a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5510da08d789b4a13928d8779ee89e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f91e4f009ffab2c073f075c828eaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee393b51915b96d05ca4c0ed4795d8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff24271228ae7a10936b7368519a81611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d7efaab99ad7fa6bbc3ae0b6dbe3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29d7ea0bed448d68c656d29a1f4bcd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551ebb91807550947edccaec6cc0c8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0aa1350f029cfdcbe23ad85967d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0c9c2c983db598f74cc47a0e028216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ac93d2362d041be8438b10c11c0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264debbb9a319ab285174a93ed95cd7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ee02579b7e0757ab2565c7851bc219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f30be52d784a752e7046140ad5dbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43f341e8be293cbac901032c94926121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a597301e22c975d5db6f4b3671100e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13dba11edee43abf3a446ba3a4a76d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8814e1950c062df4fb90a05426121524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd29fa5f33172fba58f1ea9cb47152625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66904242112807bdf2838f33bf58f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b81c7b266fb9a53f9cad22d8ad52727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e3b99d13129d54d7e45adf31a1a6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984421c30416f4dd8576d0c69e92ca529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718677ccdf07cd364a7ea7a432b1a1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a560b0e3ab0ab6663e32723a4f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a27446eb7c723cd010c5d15bd08332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68249607b609d62944678a982e16e89b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e1f47b8dbfeecc3211a5ac17e8f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2077a9879e4857e6a8d0ee66d34d3bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279ee4d4088b704d5efe3472d731a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179ce388ffc2e755eb2dc690b1a61537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed363a7f07e5d55d795202c3483fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae036fbfc4263c73d46c68ca85f0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1ccec6f287a139dd1b5c1ad2593ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbf6b610538439ee270e5140c19b4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ab1ab4385cfa2584dac0166eb50df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f177b48b50b0b2eb4f4ada01607a243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed815ab358ec5af5bef9fc03ed38544044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff8be214712d5d0181f2eee03601345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8fb022df785c49bb37a6beb46dae346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6833c5de06998c2ec629f5d73d26a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d6922c72c657372adf52068a6e23f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bb7d5e2f82eefcdf228a1ecbec1fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8865c07d1bfc651e4c1c05ed2db07650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e93b4fba90c9b5170571e979a7f6a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bd0cf03266446f11864c259f70b4452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6eab925285845eb7eff0f9217d93f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0e0d9ca7aa7343e91d4ae45bfe4b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc49fa6b24a6ab10034bfc026a162955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809b7593beddf2c0e212cd3a66c16756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13b81802382418b78c2296fa2639857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b02421ad9661f36f0e77d22786ae158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb90ab44ff83e92c077d5c86459ff959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30ba58dbf936590933d29c61737aff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b897f1eda51ef2f3f8af92a4d8ac27261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea27591ef44a5c0973924a955d05a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc202b7d0e35aa5653065795402cdff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538e967fb0a2ae47233b95a6234b2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329780ad85d635d47bba721638ba54465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616de3ae732c5229919b0453ccc1d26266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3f888838e9f9dfee8238ca779d4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16427060919362595a183888917e1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb68a3583860e47c232bed3600267969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6666a3f7d01e4f474843e9624657270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6a3b93aa0c4c8160d100c32769d3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526f742cf17d568ea2e30cabe5f398e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0aea548ac870d2cbc585c3cc329ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7a9f0373edd1175780ec57ec2e52174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f798021b7bf2a9d78efcd7e28fab3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609eba25fe0b424cf2889d2f7dcc9ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd18dab8ceb386a21c2071c6e340c377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d1ff55488efb72c7f91d99d5f37e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ebdaedb3e167d031239a6d5f7ffdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a066e54a54a5e9cf9413f74cc2d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2bcf6c7d988c3475596ddd25982ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a789505b0e5aa07a34e7a6f468ce582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a03674e077433ba871825bbe25360683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f00bce4cb131a2e1651cb54aff922184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b374699216dfee4a1de7db30c78b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b49fe9cfe7c800a5fb2d23cb3fff4886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b450e7334b2fdfaa02a921c3aa6fd687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776293ddf40e2128ea713e021bbabf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a43682bd381bc74ed80d16bb31bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87f83e3c903f20803bd9d50254776e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39e1c8dfd912405b22d1a9401c5aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b05ce5664989f3e1708f3158ee4cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d03fd4b48a6ace9bfe369f7c3ac17c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288605d78ab98b47eb7e0a446ee50f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f66205fd0106aa1fe91225e20b0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c2914fcccdaf21fc7d889994822e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af986ae60d6a2e78c53f88fb1bb56e0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed198a054c46e589b35885fca717598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c7b06100fdfec9921357cd7841c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fddcaa5e9215a7780cedc0c3ff039c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066f13eaa6090158fc41181344b9566101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fa879393c6265e9cda69c3c8acc0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f704406c8b10f91f142a591b312e6b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef2430247f13eeccf6d5bd172e373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441fdfa86577b286f598d693abe8c58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ce8b7e4d0a2444ad2d3b303691d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af86b4764f38f96ef464ccd63d383d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83843f38bc293d8c244aaaf940826e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e337a15e315b25bdef4d672e71071109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbbc9adbff6874089ae11e810e9dfa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f021f55586c20a25dd61ec686801e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f6237e5486b5eca85ac1125d6d5fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4583f7cedb4a1d06529772603d45dc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb55650cdca7cfff244600d1525ca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06e8f09c7bd26f4759bf6b865a2e5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8175eead36479d350a5e175ce4f639116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525919c4e203e450d9b008efdcd5ef3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8739f199e98b6459b2a7d2021f2e9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd17c1a18ab3a1c4e0f6e0239139719119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072b45d16c1a2a99317cabf3b693027120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5fd9a348ec3679985b78a12ef40f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6e06e801c7ec8dd1d6302fd29fbce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d1fc418269b357647a2d8491c3eb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4ab99d7e3a453f2139b78f79428a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e7c11f04a014def95913a699aa9d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032598a62be551d935b5e875f65e967126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e246fa6b2274f0c37190252c10fb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74c41702618430dc180008407fc3ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc627e526dd3b2dcb7f517257aa37e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c1aed4d7899c69c4cc1ca089cd31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd64ac89893eb8dba7fa3572d801f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b71ed37c2f4a4b38e757ce5c00a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9470e6ff7e75fc01847ac1f3e9c143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83961d895506c65a72c5614d8ec7b10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00394c09fd0961010d01fd0fa2038b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4cd8b73150d166680598668225b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5094b45cfc98eca75a69897881e5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bff9b28d1fb47ebbf49b6905cf233138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d9ac551aaa998f6a20b714bc28761139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9701e1c031104124601cae258983f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2796cb5ca032c44af6aec67090382141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc46c292db259a5e3751e7bce6c163142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76706558effcc6db16eccedc593a71db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bac037d857acec411c45aaff1f8a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618e5befa098cc8f1da530c80efc20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a7f14a366641d51804e542e5e2b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb81bd5586dd1c042136aec62d1fc9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d30857fab3d6f757a5803036e2195148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ad190f27829d68b33bb6f69727b11149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc596247cb79e556ff463de8f89bd83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d752aa70abe26931ab43cf95e67f3b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eeed6c9d7a3501a089ce6e7b416e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cad804da4169de83e85d01210e64b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5541047e95508d8df3648f38de1ec8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b322af945d334af963cea4ba187606155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bd370fceed038c04b1dfd70421b11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63afb23a6de3cbd406446bac280afaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210d42118b46745738c0215ae8a6baa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8db643f1459262a712c280fd5e5769159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfa21f9f4f87f6bbe265c33306156160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40636627b3c41db788f66298f53ef82b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51097d3d0ee144269dc03057e8ed00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48202f8f6ebbbc9e6c724fba012c489163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78b449530195bea626edabc2297b1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcd6ed807484249501d2ca99616f5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f369a7f4ff58c43cb0dbfc74f4d3267166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fbaea0766029833cb2a399d641cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3afe8ed5f8eaa730ebc901b9213436168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0db71310ef8b774e5ff351cfe059169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8dffca472cd13fc4b353e348c9d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e469c9bd8e8ab14d507dccd8e021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8118c0ce77b858738c51f0d24c72c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc06f3a71fece9fe5bbcdd7a2428e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12899cc8dfc3cdb053c553de50f5769e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92124dd7b7f712eb5fea3ce8b6049863175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df88a0cd76f6ae25acb78ebdce59fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439cd3da9e11b1dbd0ed3ebf2231cb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43398388819bea53896abaa0b3be8293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462edd5f8a32950ff4c44e339f51d2bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6edd652b6cef90da710c944a30569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a787470e22f718f700e3199ffc94d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6b4c66aae62f2d49e7693d8da6503182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4412a72f8616e32217bfd505975e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec6bab8ef73ce76c351da4236ec5ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b5c3af7235e3ba0e5f23521b1b89185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b095c2c4c30eaf08e6cd3c2dfb660c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71402c275052568aadb0865625dd53187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083bcf159ae75b063e7976675ab86d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149beacc2456bb92ae8e865430020d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cc067284f9735c0c70b430712ec2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d0fa31af4bc5ed4c12ca76b31e83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c757a16c565bbba897ef0ffe7c6015192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad776ad5098a301b5650ba60a01e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747ed13dc5f5de21e5dc07f18e9b0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d8c4e4982ae8679fff57bb7d9708195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b8851502fcb4fa6d15e01fabd435196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f3c1f2055feee9c6bdc81fe562020197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc69f7153c3596518669abc7d00584198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2126987cd650ad0e9c0fd608cb390b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cca77b8011d4b4cfaacf774d828d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe912f0175cac98f3f569ca8308a57b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6263fb4e0b0103756690ff9a517ccf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23100949e7ff808019b495257124602b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386ed6b373d435055a335521094125a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c37be33890e7e0f6ad44b419ec0c0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e20022d902464123e903545d24eeb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463654bd25494f2c356199a675bdeba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b88a7da2950a04a17891afe722f2d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d808b3f3d39258a687d8213f98e7c9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718cb188a0cdbaa3c4dd22e1f14e00b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6637989ebc57c154b39c41660dce94b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d231fb064dfe4e465f2ae6342a507212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76b6608cc1c9e9d82d07da4c19e83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064b7a1c0232ae31489e6ba3a82c148214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801690c8866c97cc6afdacb8e4d1851215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b2bbb41a9b7aeef1fb01248cd488b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d2de7957c6fd013efe19a8643fa0c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d84ab6332559698f4acda88d275a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecab8bc629400cad7f7ba2faea632ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c15f283be551ba789745b579cb99f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79183cd253db219eacb45540b0225a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a41a6dce268b892c5a0f022389a23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f2dcbcb574c9242f55af926107fb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b9f805d98f9799ff21f8a40628cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357eecdff8eaeff2f349874c82a08d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc5e3c482aa32418bfb86d53a629f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec40dca289a2d12c2b44c1b3cbd9393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b787e7249553e30508eb0ebde6a07a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c33bd8f32b505fefeb99db6fa928229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b7ad1552bb3fdf2c6ad0a646e822230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dae8debf28dc8fba668a1735f6974231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c3c803ec94ac18467c58d20872e2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccbf65b1e1c991a59b7790f6c10caa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e102fa11997d2e1f9794d06ca623b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab26dfbfcb3e78215e621e989558aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001afbd4ef71dbb6919c7bc18f1c3b52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb111ea4605b4c5cbbb90ceab45d61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7636e40fa41fa83c2be1032ea25e5c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26689ff8caaa5d4840be163448bb389e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c6bd1ef309b7044a4993300ccecc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b87334c433551c6bee69add87bf436241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a07bc56ee92cd1272f1523febaecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b6c5f2009001c8bdb6f908ea3a8bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d4c1c25f0db175f2135e70c39c6d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17f99d88d52fe9f479a6c8d527457e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3096b8e34f8c9ba4eaf3e6950eff73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c78046feb7ae98c59d7c8ab58f69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aad7745cb0d166e89cc5a23a5feddd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04201f52e540e679f4312dd1dac849249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddeeffa9710d355ae0007ebe7f0139250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340bb3b3493095bf5e809af97b68b0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699cd884c1c7385eb6aea50867a2bfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46598fc727bb3f2a68864b9dbea6fcd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a53a97292adea7263619e471ebe27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e251879b7cbf17cf8751dd593751a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db06fbaf6c5cce5a7f62e2f2eebc14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f718c71fb0cd6c0aa9f344090fa954257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179e7ee3116a7f5790cba96a7ebca2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3f1fb5633a575a070b4e8f044ca2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc0be3285fa633798c994dccb4e6f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d83ca9a82cc95dc65959648c991682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30678cd45deccdcee375817f3469cb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e7c7fe8c4f2802abf45b74ad41f87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9327c25ae5e624205f3a5df5bcad2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b62746e1aacb72f293a12f3811ea9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014aaa73d2f486aa4548e207d439383266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a133ed95298638ed0b36e2103c22db3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8577599ee8172c633a69ab22eaa4421268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6d6bee51b9099baca77648b290ed1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b84850077f7f0fd639bb33c55aa48e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdae6eb05eff797a27d4ffb2b06e85271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b68795c55bae7d756700cdb0cb63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a303f09a49e9bdbb90e3ea3c01db7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99068e67248d94c12ac774e121b33cbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc200120beeb61bac0d99c59319e0fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e9a40df7e87d1772f958b54204570276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aec4386eef7f4abe1dc6dc3662922f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55f3bfb3591cf04732555b472c672b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba260d3f1aae7f6d4550e40d86714a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751d25604ada0f14475cf0fcc118c6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf1602fadf45d97f28356801c04406281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf24cf53624ec00ab642372654aadac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6ac6ad91998836c4b675347c02755283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e675d308494f6c7606a218fccfe452284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d149b8082646f2262bfcfb7f0598e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0869f921705e8b06383ff28cf9a3b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa5022fb173f58f5fd8aea6c37054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36df2e4389bdc62dfac5da27bafe06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726392144064b13860b2b35c09a72d6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f552cf53895db5094d8cd51fce05f90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5f228a3449d8cb0b7a6c832bb2db6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd7ad730a439f64598c3db7489b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0fabac6f2cf9ede5bb4935732420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292a63d684f8fd2837ba321fdc3bdf7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401066887abc908d4c9c9691dd7192c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebef37f41c6d7f23ded6b3db2127d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dbeb52c93a91468db5c640b29c043297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f652cb92963c150197041c0d919acd8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141cab08a0263af93949d33d9606d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe07959285f8e64413547d26a4b6e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba533ed425dbf7707518eb508281069301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae02ba07dabbb71c08591eb2283963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c600dd6c39fa0c7e96ebb032f24e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b96daaa384408644b0b723d81b724304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565affa7a2f7e8197c83d4f27cb2a0d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e295352dc951154305f9dc9a4312b02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ee7a0f82d695d1b106e06f90798f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d92c3473ce3a1e97bcc25063da1f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ab2eeb3eb9e006e4d21ab9f066787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfcf6016b13ab06b11ceaab77b9dc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d294fe2447d4bb7d78e3f74fb8d7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a9d6d7c6552b89ccf82c9ea0db811312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89a841850fc927e2cd7a1bafd912ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df8711a74891b90da85535fb9b1a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39708eb824316c73d6429ba62c7040315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec68659a3de103efa63c43965b33fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1b5c07beb4cbbcebc3c437fa1f3f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b98638671e6785d6654ea05b9a59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68b1740e79fb5b4456218a8758b1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40060ccc25fef301bc96c71b33ea3ba5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16a60d9d35b166db7b12c9d6466e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3edc84ce468295b39e34cffdbf2b9b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5776c5a40c71de025ea85aa4137f22c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9c1131ca41dc4222ca90e46fbd444324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677f67d53d29344a78046beb7144ad3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294e94217c2a443ffdcc3243fbc5871326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af87bcc3d3320f140a8f02e2ce43d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9c017c88cc6a579140ce5310a911f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156170be73e105be16121b3c1a364563329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a56afda8d8b8a8c85f79ddd160bff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f87a21ee7a4f6af6ea5b7ff2be8ab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12f0c9e3340d839f989a921db1de7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af5f74ae64124764dcacb7833acd37333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cff04e48d49f15ab8b999af06d87e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e02cde6bb0a93d1089b6bf263863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de8dfd268f83f42d8322308a2e26c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf4e0d19338c23bcf15d1c817bfed6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08519d35cf94398c96eb6b517d9a83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078c67c8daa21d9bc9adf9019ab74a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c7360c8b18ca3b6ae4e50624d85d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f37755074ea7d317012b933116439341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970e085bedff6c2020e0e8da179ab46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212557e9941a8f5453444d71133d8f22343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d399793d29f24225a82b88e65df2602344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848cd1d6dd1a89584d56cdc11f2c5d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631464fb9198cfbe3b5d460a516b514346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeaa2d334aefeb75514a45c8516d94347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35382254c22595dae15ca43fd90a4c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff341e3ef47c16a1c623758e464fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d0cf7be4dbee6a771d5f1ddc0e1bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4a839cee8c258645d30a708e7d4b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdecce878b531833c2f44a10559f58f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1700dc15259bf84ac65a667192aff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f750db78841d6961694677b05e880354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc454bbde2e337be713286cd4108247355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16ea99dfbec4bf7d0b2c14636adefd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285291f80b61cb8f2d957c726f68c5c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2bdc49973eea8ad06fd6a1d64401d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd851ea52c357a9cb7b604f268218ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36686e417f6721da7834f5dd201a45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df2daa8f432466b705c38bcbe9623361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb46fcb1061fb87903f39bf96603055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483531a916d96eaaa0903388fe4c5fc0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72457694a006d5238e9097f3623cfb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3a4b35c123a18456e5cf5aa813c5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360756b81dc5b60fc2ba21d9853b360366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902a7134f726f1cc58f1656ab6fa0e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5a2c18c577d1b9380572d088af5ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f8fcb70d6c25abfef5c76787330ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b3e453e8e93921fd453dca965d12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941e5a1d6319dc1cdaa815629ae6062371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5551b27977c73f05849036b5a52d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd0d3c64a697196276325797a9ce92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c72ee5370679d86f196cce52899928374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457216aaf0121f4ba108a7828b270db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d717dacfb3e93f85e3d8dc8431b132a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1a329f6f7097b47a16ad5894846fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f3184c236eab8a599d1d8a2e2cbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abafe4d4da15fe4d552d9cb1b6215bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa9628e6bad56e805320f62fc81f9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf67537bddef19f403b1e94fe11cbab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc406babb2609031839e9feb64d0fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12a26a0d6fe1aac854daa2d6070689383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d271faae87de1a0ba571bba32709cd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93031f27c738890fefa112add95906a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01addaa318e6cf25ed7ab1b98e134555386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0faf9426cd6889ea1c4bf1fdf96e61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b494536de983fb38abccc56a563b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de96e0920149d31eea6d544d25a6df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8200676ca57a7e34a1ad71ff7cc629390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913a85285161e48d06fbe7c1892afce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cec62423b600e753f2c188b5eeca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6323de4cb3cbad9b74d8c95ea870857393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c806487aa56c9c7f930b377d3a88cc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c921b5dcb67603d5f92d4fc4f0947395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dda0702d224067237ca4c077c8e14b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4955044890df610b9734642a59eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b236fb98543f5ef03816b7362c02d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a7d7b4eff372c1e2fd358d581645d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f497a8743fb961e21a19f8bfabf8f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a12bdf3d3abf2710a71ab65a1da99401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ba97ea87e5c038f839fdb573d482402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b60f55fb9368214343a2b26f214f0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf338ec4062fcd547e293ad538e45dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470f0e07d1c42b20b12c2cc69c9298f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcec3439ccb5c2b8c0b3de10958497406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f716c659775639d79b7895b6880dd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede965537a184acf44ea078f1b4303e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244b68682bf07d7cbd297e235d02456409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4418f60666db0c49293215fb009eada410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7d929f0a7f48c3d66a5a5cf18298f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597fbeb2a6601369731d67d885219ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33715649a752f369b48fa1737cf82e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdca70ba6120accbaaa99e156a38ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245cc3ba0600901c93ab3ae47aa994d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef4dd92d2e5d48ec0b372204ee6fd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54735ea7128c492d1aeb8465e8712566417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66eb19d183360ecbfc5e1a34e5c3cb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62fe178365ea991a67e85df845046c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d219d3e942a4b97ddaa48860b967cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae828ae55d8f4b168549d249f68319b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be700bf0066eb7bccca552dfd2dd6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db1e6d629594197c608d5cc20b45c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464786c8f36adf0134c22387bacd97f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a1f0c1e0360e6dba875eac14871a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6f95fef0d9cfc7af187bf959758d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4318841691e11acdabc47dd0584b24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b8bae05ab729f4ed923db8968f778428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d000c240cec97734b5a216b9fd41c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bf810db84b6c5a377ee087d001583430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831bf720acc003586d24c324a74ef6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280037791bc345018fb1f8436ae94ec8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0a87a3fae905d36d7038f41d704b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18db8f173c87474d09687c0c5438575434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20808983737a4ca0398d3c1d201c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40babdd4210f644a5712d1db4003778436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea8d8e737a96a0aab839799026152437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7cdc1456e499b43eb3f545524e75a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a5972ca53262aecd15fc7d949c6c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef5481f422984c8c459d62f6dc414440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb717e0f9155488110e09ce0c14c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e69a6a30d84785dcf101ff24b3a755442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8803337d9e76f22a3c30c33af7ba8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02e56ffb5cc96f68ce31a565ae179a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990a3a27db45dc8fd01808348dccfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e05bd21994d9d4f4cedc3f011692c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d94028eabc87b718dc1a351b7366bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ac2756d5778ae72a3108b69e824c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3ecbb7ed7820f382affac0013dd01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c06b1c4e8efd3a032c9c178b06abc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1b9e970b188d088332f55c6c6b12c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cd5ad6fbdd9202956ca5ed5d7a59452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2318d435feb77308b944da1329435453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194cffe9489f78a0b69ded89cc2e652454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab638fef6a639bd89dfadf71a5d9966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f00e093bb2d3e8e8f03762f07057b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9025e6c30777dc0522668401f1a1a3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e43e54100d0927b0811bf3e63759d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6e85aa2aaf104584e7b16997f4e0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e5e406055ca20220f5b7ad8cc3d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d17b31fb5efde4b75493ee439c062e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b988387c91acdd297bbed6d1756da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256513aea5f8ec85d921add10fb92f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e233e57ec672f87bf433b2d5f05f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ffbe25a369b2c89b36f38081ab30465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6621b38f38a1b6d066ccd26585410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0f903c35c6e50b10df566c789b79467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c2cbc28eb669dc3823194e366c23a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce49119e19bb36f67b3fada60b4ba5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9e3ed34deb02f7d2e1c5b8cbde1d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ad4ddda07fdd5285844828fcbc72c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8128aad920983fdbdad32e39b559aa3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18632c7edc48d09464da678373e69d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467a5b55a5be38dc8f2bb743dbe1f93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed04340901d0c162f295ecdb8e1c390475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c905fa6ecf20cce0a626249ed77fc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385788927da71d11cd0e5bb82d578704477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686134520cc0b12e4535cbfc72110207478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e421a170b92ba8f2b6438e7f8ff456479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99e01e38602b82b1c6fea91c232ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f69e1c363b7b0936506d3d7ad9c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21c2fff7a64a2aec17f5b5407f60d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d630db21c912f761141085fb0543bb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa57995f38f09532591c9a262239db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5a2d96b20af416639e1ce7b24de32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6924c579b45667676964752be8e0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c916ac04901276b641c4813e25d9401487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0a5d283bcb74f1e6417f4578a448488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3272c7fef348512318476bbe8f1b31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec124a48c489d78baad391461545e422490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2533a18d39675c9928a891926044e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d97953d121d65d2d16df9d0db5a154492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bfa3527d79f31c3eb32f912bd9b66493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194037e87dccd66b7d1da0e82da5710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf3e63e2576f0c7af45fab48b00210495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db893ee53c018994bc1dc5d5dc06229496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89323377acb9b373f647232b44ae8515497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecdce51199942a3401d9547f7b4f9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8ee0c1c6183135fc3e27a0a079101499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a210183b928e8b6da23e446e69b393500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818975d84f920dfc6f8f0ff15c0d0c19501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d8fd532eeab02a852200c622a89eb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b88641c80a405afb7c644f7ad12cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2130e011f174180eebe5967f72a0de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a1fa60a671e89408cb1a1f90a4017505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeeb1ce542ac0dc24215f1aeaf0dea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eaa836475e832db580edd6cedc225507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53431d1881771a4f2951e68eb8eea11c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41c9a8b70e4e4b7279a7fed67813cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436523cba8d5e6fb283acb512b97cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45de8b93a7458d31d5576fc36bb89b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd329e1e6def66c8630682dfdc21fa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad9a9b8039d8d8ebdee77abb167f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5f42e07963fb0fb5802742bea89b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f346be937f3c87dae76df0004eb0c5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36e2801319c0ddf165f8e2718250a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a64205e25d63843c3170abdd7a8624517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb800160ee26d5cbac586d70200b24c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac26077b7758f3cdb5ab8ef6e71e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2a215ec30ec5b29fc0281c78e874520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2549a0f86072bf2cb2611d807a553521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9aeb79333b17979c3772608a22e956522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88332b87037835e431f1797d9907c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624a3718242169cd989624fa6fee08f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6fca04daaa0624bb9835e760061c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf5df77721b8de076fc08d021e3b77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae6df343f4b346d6f9d9c6d593550a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b45885165742665fdc15d29fdcfb1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a1198d871b5f19741767aa2d21844529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eab32ed37cbe39604ff8d77ca34ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c9bfa82fbd03e33440af5d4a96c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f25b9a793519c35e779693554c64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac36bacb531107df9e04688efc32355533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717066cad83a1710ae4c0c1579ac6aff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5befb7175bede024c5c7eb6c5ea56a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864497fdef02aeaea0bdb23dbcf0d2f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1971a6d8af26400c998973a9f4354c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cf374d7c09b3aecbeb4e0a101c077538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45658a1adf4b1cdf6b7c9bee54f2f2f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348f4b42da4894df4b353ffdda57e34540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fced4b1cfef92636e9f856abea07141541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4a1dc5b74df7d8f74d54dde075614542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0771750a2febfce738537274e0e508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd00d43d90a0f8e3f32385738b2da8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ebb1832915814a73cfdf6e250ca916545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1713d9de8f1987ca6b0df97455bfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe7ef1c95616f9f248685dba801f09547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aed28dab53ce50907ea20bb851249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff61ad408915b37660bcdd38a14e72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d194c31db7cc86b1f1110112581229550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b5b2d47406db0c9dcd1076e121d78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef9dd9ca4f51fb54dcca849065ef6b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625d80b495040048ae4fb225a51388553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52973cb0b76477e0a974e838bad645d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ad0bd8c436298b2f53d519241af1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967bda15a7969585f69506789c02cbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e551dbe0df0dd52f218aac2930bd1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebded9cd4ef7c470ea3847dee17f77f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce3d89cfc3a66e2776145aebe992f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9634f8f2a084b5184931400d381a02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bac314e0053b70dc9135bd9c50234561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ea8810ac26ac8b54183b487c8af64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d56da4aa80d311b501b2b0a141832563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936a1bcc804a9b956735020f18ee6df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705864dcc1f22f18fd99fac76e410b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf11b7e2322e85e9d476d4fece42d0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc117bc002c41b07bfd279e6772add567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82747015b7958ccbbb183ad0d27f98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9e8777860a8a8cc833737b60dc187569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57c3fd8b66aa8a4bb91dc6eb978a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c046ad34edd123684b5f45a46b554571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3535ae38e08d599b37bc4bb59af21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ea8b95fb64710e624aa2a4cab667573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4c36f9d0e0043a1512c39958c7417574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dcdeb61c9ea120cedbbc20a1a1177575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b8d8ec2e60466dfe9d8b78f5376f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883006732778a699a941bed771a5fbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e145259eba2271f746cc83e8677f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e6f78b4b9706fcee4f9e8184a53b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59055a3daa9419c2f35cec4335f79a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae9bcd78fb20f126cb2fc9917b94d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb8fa2784de47678ab59f92f36bf3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf905fae0a0ce1cd9f01d977dafb1fb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba683f2a594129d796e7387914b542b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98df07526f47653c92651168e5d8aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9266153455aa2aa60f4fea0a7ae862586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153192e7e7c3845adf44cec6ec4e80b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4def0a9b2767cf31f7985b8c8ccb39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79cedcf2181f8068ee19ff95c35b91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c5edbc24410a13368d949a61e9eaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bd4e501930cb3fa93bc4ed3807a66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532643a46672c00b94dbb8503e04f98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad59145511b51f13210d3375dfc1e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd434c24d77160d3a614870dc44f6ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d17ef74740f3eea342e4c92d08f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a4fd63e1f2ee9758958860d48eba4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8224e4ff5c0d1cdaf29d091c877c861597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3553499f685392df2462efc6ae6e44598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5186d096e02d1fd3238f508b143663599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed25dd4903adf70a09a050700f2c2d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcadc9d7408b52bc5023553a6901ee5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e030d7b617bcadf3509fccc7e95804602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc282ea48be13d3b3603b94795abe875603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5f368826c145a6cfc21a8cdd6ec88604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0fd4222015dea195c5e3a3c1610f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be459f069fca9dbe910a3fbdd50930f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa341b509bbc6f3789300670814de884607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef431a09835a82bf530e69ffa6bc4fd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ff3ca389ad11d16188183beb7303609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858c53917e09f6fe7e9cd0809076d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce439b640b1fa76001bcc344d7278a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a442be150ca6bd6b970cbb2771cfdac612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eae9345a4b70fde2145cd0ed6691f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4a37155855413319e0b296eca76a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa79c09db1bb8f22df182cba143d3a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dce454cf7efcf63a28972c16644a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992536e819afc46fb68dfb9a27479477617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11352b5b25c4df4e0287c4581f21284618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650e8b6366e162c3a24c9e1750aa680619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db372a309f56e19be8078fa55d04359b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ee81dadd30b85a0d20e9b79a8da99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fd0bf556396fe83cbd0a8ff7eab22622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734e6597f0f7176a6b4a65d938be9c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005cdd27827e91bcd926dffe99aafce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979f77671584b677d03fff9cff37143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaa924ae8e59b528133683d7fecfea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f1dfd3899da378923697335031e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6be1b3a92a645ce2241905ac4fa75628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c8426680368649db7ff8f7faf998e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef57f3ed4aa1ce424fcd917dbbf61f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42977cb66317709ff96f0a9d2fec0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7a41221ad0eefea29fa059ccade84632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ddae2d2ea61a877d28b2df421cf2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dec51c2c85cf3dec3f655913748803634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40d27363c48775a3677a0d2808023635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628a88bf44ec7cb7ee50be4cb491ce5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22ea714461eb1c4c95f8a33ec9573b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a58317599456d837e6b91f528e46b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f4991467062a2551f0312afaff4b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1fce0e8364a26c3aae6fcef233d9e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5ec51d22ad50c6d8737ec8ce0d236641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410fb7a42ca3491a809fc48250ec7c2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de30c2f1377e6d7321870c18a20361643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c5a0dc89b0c438e1d03a0cead4764644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9306de1360d31b09efc45f4ea5bf9a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb566efd5b8f22c2d16f63f6e99715b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b6137b89be4f0afba4329727788c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49651762e5b6f6d9cb0c0a5449986c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773917ee26597e4cfdf2fa63e33459f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c5f029cb64182c2950065a9c03631650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbc9b7fe11490aef3b273ed363d6b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80161ea96ab0eb92e27eed6bafca50c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea72fc8bc9b09ae3dc50c5a854003b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8a02ba0ae1a9150c901e6f21e6f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80627da27ca959f69a1cb8243a46e3b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b0bc1355e5a701b0b6c8af2e2c8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f002e30d9aaa838913bb63f03133a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5725dd21b1a6f1db807df57a0441835658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741255c6d9d15aa0a8c711c029621400659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54150122186d5567f427e30a7a4182b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643459def0d861f369f9a1f544ae72b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7efb2be3e45e0aba0dbd39bcfce90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe34925f33a8c668bf061eb1ac217b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac9d0990c224eb8a00a4801da865a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bf67694ddc827387e9804058a2683665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c4ff15d06626c882a437138b263d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb7777b78f0ae5b51b3467b1277cb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38022ee9c7f7874a11492a6772afe3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd338ef38a619b8b3170c34cc4d46e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de012beda4e1f5209cf5d1c3d0b76b0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a747b80c88706b3e6ad0b9866ef4e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdc7e48a6859a71c9a48c79981e6a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b2eaf4a012e8d3791d6746c980206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9761c5af5321bfdc507c9a32c4c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a889b0fe6a9c2037740cc1a429707675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dc64c392f7079c9d261a9ac5761ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ca6e79e6508c8abd50722f6ae15c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a770f8cd25516dcdde11e02525816da678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5562dc8a0f85360f418285e03cbf24679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e33b231060d6d28d533c0d91eea7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823574b74322906958d252cf1fa81e0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057ffebfca3c61d0730b9a04f949e4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f73eb1a0ca96892b07b2d5b08036cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c784dab029dbfb1033020c3a5d6c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337389e81171ae5ad1b2742fab436f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e1dbec7a469e2eff5dbfc0eaa1b8d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0e4d5a3d4f859d5ec4620d97cbcb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af205cbff30409747ceaeb840cf58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b2631eb2bbe9ba45fabf638e4030e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478521007943c3887e5fd95bb6269ee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfa22315d39ed62be1ac52776df713691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ee9259298571f5e6a9fb6f235e688692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc5cd61e6de33a13b1eacab278d30693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9b958ff47c6ff7e5323115c11310c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f53188cfede46256b64f1c313c22b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2767c9ff549394b0357b86ec33d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d22c0254ba6db5dd967ec3d5a52849697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac166038a6f3ba4eb947653a25cb6f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b0090b035c9e73c2a4ec253635ae4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74514094c149ac8cbaad71805e3ad916700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f859655fe3e0aff716959dd0bb5372701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a3acb047f64852530d2ba5f1a052f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde508c7a6cf2e9f0cfa3ad2118685d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505db20ae766e2c56d1cfad424530a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3b1ec1f8414a6e42cc0b951b0dbd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519227dd0f215ed2bf4f743cd235a424706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829adb05d9d8c4ed5aff28767b7eb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c49dd215fa53f9e3a41c0740938e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6239f1a1c2f41a6e3213f75c1c4074709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09af6acdf98bde7bb150ace0fe0907710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358153b66fb2b5aa98a61acc21da90d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34726904e32636bd23444bf5b377ad2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23afc6b55ae5ebc9ea02283ea63ee84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b72e643a0f5ae0e61014215fb93626714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220ab92d2fb268c173ec278f5624875715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727555a617e777a3dd880a1a266670d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626d1e1f4b643606587e0b5b7d49d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7e6f95c3b9a5a7dedb6820a20aa0c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58293ad576ef4249784e1cfe2ab95a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb6a28ded097c63d2c6d3116482d52720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcbc81d70d1098cedf01c61582cc39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22a0f7b967891e32085d4309ec6646722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae3f9ab4498737633e4db492e00c90723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca78917709eada601272adddbe90d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f8bef3b26121b0e03f68b94ac0500725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a959172c0cb4602f202a94431664086726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ad87259a04730bcf042aa483a9c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147f9744a1fb12ba1f0e96969fb336728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bb6664d1e8f33412bb08f71f59504729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a81ff42487cc65543220608aa3452730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ef6747c3363a294a36b54faadb1f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9d30cbce70e2deeafb443b3085453732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc87881d86a8400afbb809a17c70b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5319e69fcf75ab8fdda60c2d543656734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bf8b05f362a77e2fbf24182b53385735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2ab9c4fea33bb8cd5199445c7fb2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b9b445fc478b028ff3f4595881956737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f07506eb0076e7df0d5a195e869c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d055395a1580dbe1222f7993f672739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476c60d279a462b6e9543d72cae259f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfce087189382953f4023e0ccdbbfd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77458b5d5a7279fbd989beb17a36b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b676d7981ac9ab4d0dd063ee4d3d97743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e51624a21f68c0527c9fd8d79b067744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3244fad98dc6c3c52b474f3af1a2e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6275dd14f20546d640c62e670fe06a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4edd0c531d3491f1f69c448131e0c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f1d5902a37d2bdd164dacb5534152748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da7a5dc2a96bcea676e14bedf72b56749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c8e4be76e0a4d0148b705d7147846750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04801beb0a4f309163dceb60b1706d0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8fc607768c6ea273af3315b51019752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15a6c3549a0e6036a4926578aa5f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac87591d7f454b48976fee7a402285754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caccfe3da37c59f0099b4237b44f532755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef45cb657bdb6dba6090d166edf42a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437b98448136b7b9195df24e6e6f482757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16a2a94b1a329bbf2a7152d36c87f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d926681cc659afe7b51e09572b1bc6b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db821141e6f7a8f15f71b236aebc80f7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db1a56d57d9aa3ea99301382262deb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f055425cbb66e18aba77580cd5f26762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a141ee2f7c905f41fdec2fa174ac6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d6d544f302665a6c7ab286c842d34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa990e417c72b0bcb33fd6edb4825af6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a972cb3a0a6873fa45d5f830c3cad2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07419bf1cc0d469e68c13d2665c046767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>