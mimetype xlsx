--- v0 (2026-08-19)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf6058de76944631050736bf2b4b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaaac0e9d4f5576f824f959ddf007f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0536364c2068d0926a2c680d7a6a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ab6fbd9d9effedcd084b38a4340d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712375b1b72ba0c47f4e921688ca56555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb30cb3736219157c805092393ccd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0ad036970d46d8f897d7cbaa704c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8387195a989c9dfad55302ac23067a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a315415e52ed6b3e58dcd02eadc6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3288f5726fcf81af098d53d06b97910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb62ffb641dc3db0564bc6975ad7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233609258b25bcd88f6d9f997affa4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e1487ef6aa57e1a77d2def40516c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afdb659546ed3ae577146f885675914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41063db7d6e5e859130a5a069fc2dd8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcdcc16f1614a92a3024aa13115ee516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f5006f372143ac2ab10f6cd8ceb9d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed239a97c68c2987bdd499470373c1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3137fb6a4bf55756922d212e0bd6f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510877edadb54c730e33305e7967bc8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8d2f9173bfc5efc8a3be49d91495921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb295fe2039d285f17e2545e498be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa3931b1d2586e23cfbe6d515fcf8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ccd028a15a8d70e8dd81667ce5f6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d552688c2fe03eb5bc89dcf40fe9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59231f951a7695801dee2721529eb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855cd256d19c3e3817b500a2245c52027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e7008245e044cb3b29e2c0ebab78b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1fd74e93ffb6a3708ff17df149c5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611649de66aa94e2ab179f55854f5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c4caedef732d1b1aff315ab52dfda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b884a4da3fc56245657bfb0b97f90932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1239c4306849ea19a5aa910268eced33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc9bd28c25467ffa90ee03247fed2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b88dbe0864c56b513d0843de81544335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6cf615611471199ccf3e3c1ab948336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe53bfdec1625d814d61fa376ae790737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce847b6f5953cd1b2e9a4afa551fc338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ccf286a1498d27f5a1124dbe0bef339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d90957ebf206d9b1649d83a3957fba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159fbaae5f9ca7a87d5e9f4adb86d5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3605069e191180ab95f7e50293209442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0db22ffc389b4d6d7a8b91ccd3712143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b72fca4797a91c3f3dde24bdbb97c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd2567f1e0461fb69204a11dbb3aa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf8f53c24d31dccba7dc4b51d854446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947346c2b7842b8602a5d9b9e5265afe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31099b25d8b4e13f8efba467a2fe7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9eb0324dd48fe5f8aa4d5fbbc27a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d0a8706b11574731fe15e52589a6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b8e63131247213d48107191ee1e3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8234c6d4e1507fa32efd2ee49c21952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1937469146004d011bf375f816cc3d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8d293061f3d42b6271c5bb0a932cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e696f4db9e9f319c2a5f6e7a8ee40955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e45da60584d831de52c553060105c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4fef459dc7d99e65710e810a66ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9b7c1fd2171eee46a0264d8946d3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622c1cb816f4fbcbf3a949b49cc4e3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcba36c733f2a1aa8d7bc9c6c6d5a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b80a889ecdfcdde1dddb93e7cbf7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1c9a3f1cecbb935c611403d0254262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410feee1259233b4ebe7828b7b117b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0536e375ee80af4a135c744f8981264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035f8708af1e359f899d7efd270020565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d9b3947debf32014f3c8462153f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeec9c8ad8da1641a521cb4ef127f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dc092dcbde66da4ae737c426b8ec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f84d0385d1f8ccf783302e0cec48bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7ae19ec821fac67e2df2dd065d7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadb096790e87a5268d1f23e83c018e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9973ad927dd5421a03ce34e57a95ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c19045438d8fda0617506974876a1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3507eace5bd5c1d008188af4612a2ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b85687dc8ddbba7ef59d888835d8a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9516c454e1a9d82880d27cf8ef85ee476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de3a445d5cebfbc6e72104a6b2a32c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3904c98d20b1d637d50061b600f25ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0e47c4e8197931fb60da0ea14a46679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a533ea8256de463ed047e0d771b0a7480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7918821289236f04f2e70c4f7693b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70009ddee0005dd29268aa8063e8ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4895ad4f2c578bf0b9f1ff3c4868d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186884de6e0950f6ed2e221e863ae3d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47b3b16da2a714e92227a84784490285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea80db9132846eabb7638806500b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933028762c90e15f59a84375e906c25b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecec9132755ca0f4619b2ae00c593588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd328fb4efae07690d045e69a747332389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c43df51ef68b916d13744365cfd7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310f735d5eca0798f32ad49898a75791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e460e469d9af8ee7a88eb134e9035492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780ded6a841bcc162d03427aa94a1f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da738aad3a929887d0c7bc841fc32a4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a30edc0403d1d0292b92d5cbb959a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba1c055ddf394252986ce485b83b3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cc5e67bb304d3654413635d5ea3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacd22b41354902807042ebff17c94c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94da0d0e4d7f8784f6b3ff64d0bb7dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb149d5c7bef4e42bcbac614e4bb434100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c089a8a98994668d4518691a3ac04b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259166e684eb3d334612c1953a6853c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64673cfee081d774c804e63190e435e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195d38734aa7082b78621ff5cd38f6e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2f68d2f409603f2bcda5ac6341272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b856fa24a35cbafe488dbcd9843e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bafa000ef01e2c599a2cf18be59f1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c56afe08eba822c6ab58f8bb3c66e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b522b19ea467d724797fa0b5a06d26a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31930c0a79b33b5b39de0c94ffb8bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9596e81f0d3de0c788538a176df72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f01726558686cc98e453f0d88fa6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540a16637bd3498ab2b72b8c607780a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cd6f10e04b86592e2baf3004f54fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371996b8cff9e6f4d419760dbca621eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7f903e7584d776bbc81a45d8e8c85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed417b13a2cb92ac8bcae2d6a682837117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8f57a4f5f69ae2b94dfc09a4e9ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17251f14e74a68057e6da81f0a6822119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8598779ff1a4b629a901c0c7371e10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0448d34024684bff1407662dd116b0c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde72432aaa7023cb9811a76b8dcd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c556b993298ae9dccf8db2c72f7576c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4163782747ed03c41ddebe0922d8197124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1954226aeabdb2aa42283fdb0351cf5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a510da49aa14e035d873cc160de847126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4a5926573e1e93ccdb18a155071d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf24ffcebb6549b1097323885c4d5e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f034b0bcb64ccfd937894cec60711a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7cb78ce7f39f4de4a306ba51d0a1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07370c1d1a4f5d0786030452bfa26c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed012d769aab833f6287fd89a8b52331132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0016a9773aa666f8bf853738fbb72ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae142a7b7bf6edf8e0b5e63cd122aad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0a9027911366978673cc9e435990135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5591f2840746dd92ea9b5f02f6474f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ccb98384eddbf0ad6e3909ad61648137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69f0487b1ff9d80d06617f6dc3081138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c62e718d8ec363ffde2bcec0f31e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567fb471b0f72344608714de6b14e6e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf3492a8796cd35cfeb9fc1a47ed4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c52d71d97c51b809128fc4f80fa103142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937e578920ef59e18fc3c25dc10ce40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a142c4f38bf8d1ebb2c5879577700144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fa4271f15e96e80df0491c6be941145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954179033cc25e58360e385a46cf32f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844e3685ef8db78528897e6c5373d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb92376c47bf9d00f867544929c00bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372161c8cf2eb8e7c247df6d710f52ce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e5d86db282665ec9623c7b5b7f0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdc832c5ee53d3707c3fdc2d37de6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e681cd652c030c47f302e55614bae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6195f547509cec8dcc3bf5cf696e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ee725a075585b019d54fdbdd2b971154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4dac705bc60d083cd8e73860b7dc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa31ba57d908b2331787bc728189dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad235f8a485c347ff38fcf39f0f675157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a985076e6a3ceb411b357cd620c8238158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b529e060cbf3494fc96e088c86bf20c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267694ef94f2490cbf4cfe49160806f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa2b9828bd5860b441fa93c0cea9ea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01c2e0fe002f6f9edbca5172764348162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e17204a7753c9cbcd448d76d265e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1a56f7822e6a5dd2161d655232582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5b00843c884a76a2691e7efdc9975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8dd8f0423b6173ad5bace599d7d27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facbef546b5e19682a4fc547d8a8637167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec7952bc32a7dba0daa403e1a8fb6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e42ad6046a8dca32dca1c65fa9b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa04f69f36a0bafcbfe8ba27b469fc0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308cbdc901b284b645500e46658599b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3170d21916214c72a33ca2535215ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dd48e4c8366d51102a870a69a48c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de120a117e998cfcb84f91f3fc1a45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9fa0a60bed70cb6168fc9f570ee36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f62bd8249b0fc98f6da86a92ab95f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aa592adcf0f7f21efd78b8e56bb5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a8883e26f191a1347a3e8e229c689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65603e5e9890f827a7b6125b11feaadc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91447607b3a02458eab173e57c3c56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761efb6e6a590c246e761a4cdbe1d9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfe83a23ed1343b1ea9c67299fcf55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861bff4ef5ccdc4089aace8878c0e9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbf2f3db1a1a8c445d278e9193e3c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c468d495d179a7649218af9a6055185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a740273aba57cc24c95a96bde2d6426186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d261fcb6bf030eba17937ad671ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34a83279b505a9953d805bebb7f51e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284ea475353cb2fb4acc9a38f1c6304189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef679664c461e155a44c6aa5d37ede190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39ac926b2160eb80b1eb3e9bd3b34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db9e298e10bede1eacefef46b2d23b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5131b17dc3b95ce14be9013cb0c91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930de515c8bf926adfe8c273ec025e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a544103cf558630152de831879f68a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0270fc2e0c43130f4986b167da6347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce559e9502a3c08d416e3d9c086debc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f85fed6086da929f07711a951ebde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece646d21ecbb4361c8d85516df813199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e35096a3e5b7cc685e35089dffdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78573e4aea9bd6c1c5348a3beedee0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404e0bdb0e2ad12fcf7cd4b62850fc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e2a8d887470635a3338b37d0951c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2df64f021b882c871b808187fbd85204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d779d821e333a76ec9e8527e8659205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb902696daac79b39dae02b8668c91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b17b2ded945ff6faa82d0b5fc78ab2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6971cf4c297268094e3a39e59602db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2501eb254195eb4e4f333368f6d2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b19ec3aa6b6fb7170f6e53338ef0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0b8e33ad5ced599302789a42efaee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35459be91c8ebaaaa15d27c5163e69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90329928b7859c843dde3decc6bae91e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aa53dabc0e02fda8850a16668fb5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe345ddd8f1528e8bcf62a8a1483deb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac2c9771a0ae742cdf0127f31fb1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dff2d80bfa169456fff8e3ccd1390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f150f5ff7c50264d0d4cd0fe67f11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f02f0ef7b4a394f545b5bcfdff77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ebe21c33a224515ecc6aa9230ac79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c678b0670bdaf026e6f5d4e2416f911221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09063d1406534068f07175e2cc2e1b8c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266a96f972429dba0119367fbcbb760223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889bf70d232ab43f2087bc8847cd3b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb2eb03d74a75f9c5e0c5549dbed7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c91bff06f0daa31907870174489e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25c288df5e9abfced08dc8a3bc130227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a49317171ff1a26a7dddf9ea1afdd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fedd6c996976022435c694610e947229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ccb883d9c1e1484305955b1310a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6574f10ad6e54ca755382dad06c46c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d6b281224b41c57023f909dcd2cf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f85acb7c22508be2305e2cf541539233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b2581213bed8aed79fb3335c52878234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e8e7fa034c3372c1c81b910d25abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728005515df6e3dc8b523acfd783740236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614928ac311375b71829a30358f4bfa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dce7795fb13880d053d9521c33134238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3ee0d8639e0a09c559814b6831ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58879dcddc4d35e06c9e8b88de391dda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495fa409093b362555acbbba6c843be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b23229c0bef7de533617c41294b531242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa0219188f40c47102156a0fad64d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178240b0f0e92aa2aeb65d73da2a40f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0de6e0918196ee7b08d25b9598d4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993776a9f4d7af8e0bbb92f51c9dc399246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d788bd87c945217010099e7e67eff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f1a056f7b20587cc982684bbcbdf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e573ba389ab24b996a20b3c618167c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77832da67ac5dadbbee3550811ae291250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296d965343b048878b6bdc1096aacc6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca845e9421b9adda883e12b9ab6be6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec361d402136bd2b6e64d05631a6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0819ca1c9fb274f0fdf75ac46ff94c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b760eb654d0effdb799251cfd261e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db34623cd48b90860a68fba994bf07256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5993066dee531684700ee0317a7962257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671212395c206f026088e7f00e4a76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52692f1332040fedda4c53e429d65909259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205dd4dc07f706a40213ba71f6df104260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee36071b0860b460db39766040abaaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e0aa66ccc0c3056dcb60eee4d40f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1307ce1789825426ab00719e3b06c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cedcacd4bf935ee473b41eaace1fc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4737b1c3e21b46fa33850ab88b637265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826149e1ba1dd4b2f17948aad5cf58dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bf0f5cae299d15946c9c16b29430c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b1c91c89a1b7a06fd692cb0bac93c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a948f66ef5b0cdf11a8849a226efb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d647a3becec3e6654e3abf0b7a38d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ba0440cabfe8285b3b90293f8e0a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851499a08ce9b62d5f882fb99116aa28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b7fb4068429e61b0ddbcab1d7270e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6fe924225afc4e1b6da7724992b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3885774df5479f4b69cfb8a28d64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3662f6f2dbb69318481950edbcf9a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a860509d4f6eb2499871d4849c7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f975dc4cdac3e2091af978d41248f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79392fd20a6208979c43e06b51a53101279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4e2ccf318cc3f7a4f505ff7cbfee6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ea1c88a6f74826e68d2765e0a889281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ad14371e1e48799eccfb76655c20e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4a547fe52b43c95912d002793efc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefc6a7335b5cdbd54d8fbf05770d59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e67e110d554b749141e877f1f3530285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ade69fa455f2c3a0fd0d0d8dfc3b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb5747c0be6f70e18643d3b790630a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca7479ec939a55265a735bc028c240288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93930b8cd415ddd5f9a118018236215a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f389585544145c8edb0495e07522c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7a6b8dad0ddf602c735a5ac5ca64a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e55b88dd5036d76455c903d6a9b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455034d5a6e7725f76b3b997a19e639293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c645518342b95519cb751b236fd888e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ed6b7a0d89fa034452505f1cd5cf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f971cd89a792dc4eb0459cef2edfc8a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72769b13ca800b6886bbb3e26a6cbd6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602b2e39da8eb6cad71c2b3160a1991298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d825aa8ab831b305f5996144f83f415299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099c41d1ced3e7f9f3b589db6a8b07e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e18e897d71d4a05c367505e711e8e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57942b336faa068b1c83d1052c092f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb2c0788ba7afea31a182cae824fb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb83376392e7ff761c56828428b2e6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4a2aee17df9257616b249d3604dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08fec31eefc31b2129a19ef0a3be07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c4ad6ba91b1df2ef34d8b392f6a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f400f65570d26c4f432f163e9747702308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103d548a3a72065e966b0f3f9d9af1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9179e2d2bbe81abd97495486f794b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f3e291c096b0ee4a695f16b934240311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f23029c76c1cb08a4b67e3afcd966312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa83f6bf03cb5d344ef63987fcd39f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf74991a7054ab20b45b63e906c83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a9a6e66d883ed41e9310549833da315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfe7b9b3beb69cbe5bb36c78ad9b6b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409805ec04c791c8a9d03e9ee88fb58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8b1d16f37e734f458a1b42b817956318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb339971afa71da98847e304f4dfea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f63309fe784def8f065d8ec82f5b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16359d364354a5f53072d0729ac94c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1444457c539f53cacfe17388423b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473a3c4164e81c7e8a8d4fd495900b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cdf156e75d99c4c014b93f45816e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ec0d08f8bb994f05eb10af548245325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbf4c4585c4b061b801efecde63b10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92b6e0c02f80ac441675578910f3c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddf6fbf33483c2a6cd40edb1c6c8d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a47b354241d5e6edf7168ea493b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d23174282249bd01843b0945ac1b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ca64e5b9c49611bb8555b7bb4ac31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9f9267761b1edf6c6b4d379c10476332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432670ae060fa431fcdb799dacff6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b66144632bb3caecb829198723ca2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e929db534ad90575fc0123d8b9dc9ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e99abadc872e70e7c1a6bba56f0906336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ef305ca7c3ac8ce3b337dfa8c5b69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22134d2618b0370ec14b7a251c064682338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1386962acde680d09432a254f23cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91a21978a88d23922b85fa4f85bd0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d33b75732f195a45e7878c7f7cc12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7cf9916b3cc0bce986008475484a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68adc3c9e1c84879a5181bf2006757c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db583845717550d24aeddb14d1bb734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e221cfea0fe2bc134c0c0dc04475410345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacf51c5636ae0225dbda1c35993425346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2504238ea21584b7fdba9fcc397659347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5dd84b06c2d7ae7648365a96e41cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085ef5508ecfcdb9ac9456b2e1a281f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9829206cff10e76eb35a79e1582f71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809e68ad2b143f403b0da5cef07f93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeef6798c3ec3feb7351a0572afbee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9184b16c3ec37306db6467f11962f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f9cdc325011cca368d98f4d62705c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8692bc3819f904e41f4b3f99bdc916355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986616ccff003e4f6cdf5006b7d84aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf641dc762a2bc822cf831488fda6a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefda809940eec4f1012e53cb553fc9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaf50a144d99c0d82b3bd2fcadd96a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89666d52826381736bbc71dbea537bae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781a0a781982ffaf9e639f181578da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9d5fb7a294df58d48835c504da356362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a25817979d06ccb2ad586bff0daa6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773125ed5937e2e9cd28dc904de87af8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9824128d857958476d4ec5eac22b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb186b5653d00fa48bf45c290e8e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebef7e970eb18c46570fd9de26b0ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10342318f9064078842cf7044b6af7c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b8f7f380e946418356d856e567a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437251d7f38f81324b1ff79b19cb7f10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c731ea5b4580c7e5c2ee35cf7472371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142d242aa33b7081fea5267cd09c73372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ee301f9dc51c8dc8eeff0261d0500373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6044cb6c3d8dd5c646d4ec91d854f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c601e30407ac24dd6311936e42a55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d9c8be07637fc5fb493ebe9f879d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aee6577fb7ba415e40f166d2facc0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b77d0cfe8ec38db926375739f3b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaf6cd2647f5528e1bf026316c296e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635771e2f91dbb7ae7c04ce4e4e1b27b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40dbbfbfcf70444f7ccdfc3f7733dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b54caee56ca95ab970098a46ba579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1208091afcf87f5696a87415d8cd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57a9b8eeb5cd1101447776366e9ee8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd67e782755e28d7281f32416e99a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d43a6fdc38ac2bfcf747fb7594ed5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667149f824b9ccf691da846ef087e91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a56560c4d493fded3363046fea46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36be8934af41aa03009e5dcb369fc6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199b4f1ea448b92c7bc3488e52f3323390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558822fea8e4e7ab398b9a244c3db2a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd74b2e372a1f2afca10b07d67ef3f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e971faaa9e84f73dd7d0ed899c985f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ea26a58ffb068946995730a80d9b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf357fe4564d585b736bf36d7fdbf28395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb809606e7149b90107326588cf02142396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d042e0972dc23d71bd78319ada6aa3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d8549b4b6cf8b35a9659959f1874398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5219fe29409fb8266528a1292a270d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79bddea4144406a0304cfe27a47d2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ca3af9cdd0d511cb66eac3b8ec3ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324a5969243665fc9358ada2cd672f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523792ad58db10dc7d6390d8cdf2975c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c916857148cab18f52ef185f7a9077404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981a8d3a843d31e6dcf9bdc515c6ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006319e4116eeb45466665d614c9694c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c2303ec5da13ad738b898e1dd6c42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a01d661475e4106ed4b2dd9170797a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06d4df9fbc9bc14839dad18ba4611e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e2de32959146728d4fa49b0d8071410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c65418f38614c200656443df57364e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93874617427c0bb0899d5922788549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ef05b6f2c2daf542f48ef72a9f71c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4e78603e99a8b0409076d4d3c0ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecfa7e44f40b802d2fc770f6ffb098415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01059e41dae68fc7f3ce73dbebbecc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc78355ef985bacc469ecef97ee130417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8a469d26297af6d2bdba97768ad6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be031df0a9fc552ed227166f344b47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6377220aeb8675386322357f28188420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a62f7d6088d4da09b3199d78313708421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3cd8262cbc07d5fa8e39e8062b725422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1858b620917e02bb81034520ee759af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94ff20662592cdf98d548be67d8ad7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35aaf804c73e0fc92bce856b1f1ab8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31829dc165f5c44243871a89b77be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8295700fa85551f1e9f6c1985a84b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b5ede8ceb3a9197345b4ce04eaf44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c9b0186df990099906e9a097f2caf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e507fd6b2bc2c8fd4fddf4cbc0aa2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c58a5aee476c14f17b1461c27168a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb303ed9d223f5fa209ef37e0db94f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28761b1fba90aed0bbbbe0eb8d739bf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f511a5795886cbbc89b8fedbd48ae1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d90ab7abd2515cddd4c1fd32996a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed06a70ec8a1624750319fe78b6922c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7040b0287dcea4f95566de043ae84437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb7b663c333fc3e631a94e1234f75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a6835a523b524a03ee8c331c9cef8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a22f3a11c8d0138da1926e06884cd3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74413a24eca18690f2f0dfc8ccee9db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63619bc2a4dd1a3cebe80b81b917df5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca623c4c391cbcc30d9ed27d28d01443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d2444152dd9f97f3f237737997fcc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a8e4fbc4781f37e331eadcdd0c96a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bf14e0a308b207602f09a1c0af69c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779870935ceaa226a596a6d7c72e6bb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e600212b2c5a55fafcf8049c79e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70803748c89ab4121945e4549b2c7f1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872da99a676fa1a391f2297084e2052450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b707ddca9b7d15547ad5ef5eb36c7c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997880abeade3665041ff275e119a56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df611c5631233360e10e8966dbd1781453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd7c9c150f65be31491d3952e0d5a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591786d0ece22086655b1eb1fcecfbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29e4b5d2f1e860b13402f88f9bfbd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16dfcfda09bbb33d1e94a2db3d382457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f978bba755948e4c17848c09284cb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba37902f4e8d099ca7059fafef9bf43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7cad4de2da3d2cddb1f1d6894b9e9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912d68efd17004f778b6aaf6c8eea2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c18d90e231688e792d6bbb5b17f90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5ab16b52af1cf61bcf77d421869c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ad36e10cf0216b5752d3665db9431464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb77e0ea64e460495132917108fcbfd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43797768019633e17b9493f6781600b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af4a100ce0703fd34494f80d06ff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f60211371666f2940c6ebbbe6176468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3a920e8725b38ddc4ab5c34eac3f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16cdd79bf315951e6929516644cbf2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871af78dfbd1f865d5011db529a7d0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1a4c54f1a5e9b2d9486fb8c0ea990472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7472a42e00fbb01547693b3111411473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89645df437241c781abf7ddc6592bb3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10c7c9c45ea05ef2d3c1a1351d912c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23deada6758270e41b687c96524cf79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1535fca1d6d9ee12b4c116d41fec4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f17ebce1928b66754ef936019229478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bf09ffc5507bb0f2ee4c3fd15d247479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004a700d1a7471bcb574b03f62b9f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b25d6d65eb09db447e16dd2a1e8ea1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e753ec6bfc1484bd171270eb1afa196482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278779c1b62526602ace8f771b75023483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128af02c74eca396d5e41375297bc86f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa0e741c2bfc478dae2e9a6349068485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b5123e271dbb63adb6b202b191273486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146522cd86c43e07f033595589501ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce5d6e1afafea9405406924b49f0a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a180e3c3ad437970e76ad89149b5c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2924a73f2d756f609f51e690d3428f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa51fcd110b6fdb576b5e41b406c61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48386f5a953363902b236b0d9e2276492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aede654c4b3c78b524781265e314ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c57e2b2896a35031709031cb4cb8f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdce0ce86bf03c25960f448f014a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e7ef29c60be07684879f0c6ca5b67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716810d2a52da5e731d99756e5aa69ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7559b067908ea3f66445c9f0fb17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83604da2ba6ce58eab0e59f4e3c1623499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777b2427a56011a5690175127f82e38500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d2e39550e51703f8cde036a4ee6a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780098aa47a7e2fe2156c65ef285e67f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb867fe914a2bb84db502db50051af0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dcc0d37d9eed061d4e6c563808311504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0865553d8f27c180f5a905339b10c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0126574f2b4c2ee90401bff093e8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0289f56d1dde8d8b93715fba81dfc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d284098cfec8184cb20298c50ec96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5159a0418e5550e949b7ffb7524ec44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4872ece665627107df4751ee25c2b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dde91f04b1e3bc6acb744995a95571511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7e9d53b37eb53fbfdb86db77bd41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3512f0acdb858ae25965750c0047d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea1b99e18820ff8b5ff21d0c05092514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78556dc2871570d2ef0e6a9def388191515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cb22b697f84038d88b0b1481720e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55143e8c09956634461223ecf6100bd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24ac5329480caf14aeedff5f18c998518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ba1983d2a441f0cc4a5a747524f2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe62a63b4beedbfec435b8e76a4f62520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94002424add2b19f69c731ccddb4940521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815068feec92975d8d7d16cd73ab9c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70290b6d3276e23d6b8484f701261e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2990aa20b9b49a7452bb3995b6330d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a577f380abc584c4759ca35d7408cc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac1df60c4bcc9d3699b848be81c97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10951c0a0a3977b96bd412180a29b3b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d2f1d2cad118f20edaad09baa3d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cb02c480564c29c6d9f7d568d140f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a16afb1676dd2f2e20e56b9e35b40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66863fbc903176ad0b7993b31f950bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f41de94a8bdd5afcd167719375ca7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fef4362bfc8450d94b9c9cd766b70a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c448a3c0be11a53ef967e8196a9c698534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0130feab0cc586a6f3201979a4f7683535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a72d3fd64e4079a2d97fb96ffaf59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb16de5a4a69e66c6ca8b107dc347537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa99a1fe19b3f32949750d45b161fda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b68222a01c203364ba59647fe18f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5990a7c7b41b1c33eb0a604f63623540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19bbd6d6792329faedecf666bc3a90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217456aa98a031ecb56ff4539894b93d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb785c94e742f31d0a3773d7ce9588543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73f0de29711d32f8098274767e623544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e070e6cfb1849f2b878b80a3a4610545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0cc7dc370f90ec76af91967f0cc86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9398014b4118a1f9ea1735ebcef447d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf15be4f37540c12c9ae71ff9d64ac2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c8320baae83ed06b0c0290e958f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95622d41e9dde45db4795cb961d12b3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f41f213e3551dab92b37c6d7efcbf3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2616789181704f39ce9b7febeb7aed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e4bf515ab55bd93b547eb6f6649f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499923dbc9fafb62e65616cd96c67e18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3199e5f2a12a1580bf594d297d8dc17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae115c7022b09a5c7c818b4b1aa7919556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159555e869174d0c16f56aa5965b47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f16fb7ddf0e86cacd90c1884ccff09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6be695ab968dd6859db5bc42eed61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692c368a7c0b707010444ee3a5f8d95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd1bf39f2db55b6de2f0acafbe50c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f65650fd05b578d13bdddc54f3fabb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73ff4c9ceac78013d8ed93d629f4f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a128ba85236194fac2c0c643b114564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e35938e13dae119100e3b0e37349f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88619491891e84b33dbd66f54eaa00566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffdc78bcf770a665eb6598ea3cab1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc347f9f3d81ac997cfe29a7c95544568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf78ac8550d21887640dc75f75afdf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1b7075066778836e2ce35eade0709570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5db64e64e75de211aaba820458fe2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ffdd63f0fea3776cdea374ccde48d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311c309663662d553cc3fbc1a820291573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95093cf00f686808d575fe6908abc1bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97503e0788fb08774cb154acb561b2b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90d748175f7dfac6941272a74ef6c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9528bf3ba6985c816fbd7e4e93552577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b00b62407ac18bc0760ea398a5e0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9350379114bb49c6e2716e6d8e0a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5958bfbb520b0b48bbe6d5d35e13e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d9a97d94a1dcdcae1ea6ffc38ed48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adc104ddb6e6551d609ab8ee71d656582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75997255a75e3654f413db95d1f753cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76d39ebc49063f435591d9bb696c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b3f6279f250fea09feb3353e318da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1b25f23540a1d69fb47238f609d70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4eee6368775f5181d107cfead6380587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07615f485de29589255fe5345f1081c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556122c3646551e50e00412ede1437589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5647f318e7b9f2c0d245f3920c418590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d295be0fc2a8c0305100361375a6760591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc1191b9767d5ab9d2e652f7b98de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90fb59e34d0fc9d02963549d61e4c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d372d47f91b7136102256720737f58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22e7bdf3df76c76e981e5ad37648b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9c7c58d9c457df730a18ad60c1ffd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee91488aeaa54efde44de35fa1b4af4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa084578a3e311aae8208e2271ed3ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddee9a55130b1ba09799de87a6ac6f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc712730b902b51099dbf62c0dbc8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e674b6f56f16b494452893a19ca29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9f2624c6260f3930bf24d0de484b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc9c592f967ce6401e68a894386fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa13c4c53968048968004d5c45ee2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf910f79578f7cbe3666b694e64115605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6b7b6f98db5a327178920bee35979606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bef3279322dabf85d1850a0799557607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75555ac684327662a18071cffe02953c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a399548cc795fd922dab349c0b5461609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf9d1ec3e82595b9869cee6a8115f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228203a96328f5ec6d08a0417020535d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aca9e59412cd95de1f04d18ee874f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f5098ccf4cb342dc37abdc9e17bfb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeb5367049fb44c0a93f06049f0e7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e3af8bb1892bb11be31c5826e686f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a12bb30545d095383dcef16a7d3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6025ac281c4cab2e40073a45597883617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd030237b610c19f5d3ef7262738f5f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e1939466bdf6259a624f132c15183619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e625a0f44f33afd74cce6a7c0e89e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e769d35e139c952ca3e9690a805a927621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720479a17193a1a1514fadce09c09e75622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b90fd43facb598148322839e78b344623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5b60a70b469c8e23978c88810b84a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d17c5153464532988d7ce1bd263346625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04939a03cd51ae5e809827477b616d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512b1b8bee1636a08a56da9567c092627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972c62711b6117c9ba4a396fa7a11ce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0052b3149f8111ca24dbedb81e42d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326275eb9fd6a88d07e01ec421069eaf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e8872f3a010a37ace8a919862f0b2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e781f0e479355051e49c46487efc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc521afeb240d2849604df5ccd122e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83455e9cc9141a0da9257da554e52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76832c048058309175e00dcaaf3537a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bda066cefcfd7e8d3584d2446002f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdaaacae748972c001db82a4d35ffb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92173eb46e2419bc8f737a433d9dfb5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd34a09d6ea8bd8c34d3386c26e1957639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da2ccf2003f1bdfdad71575bca3a2e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa7ef7f59a90af5ca7888b37a544d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab9aea36cd4844a8a8271c709c55ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efccfb7ba3c0c6cc8ba6d955c8e4fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc52ba0efaf5b3ed5f59b6f893d099c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de2e87304bdf1c0702096ce9c4a6c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db7841cb9bcbc38b873b84f0725c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c051d8a56995cb619cd4ab958b9ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd6f9139c97404f1488455523e1053648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b8b3f98ec4965e1eff3f41ff7bcda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4c337314a425874ea86aa8830b0b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba825cfb75aaf71c191191aa55b00377651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cc6c66e9a65c99a17f2a4846049e3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4222c5ece54b9c4622fa4b1e5aa5f86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b572b9666201029f34354c0dff80d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dbb6a30bd5715e507540ee4586a07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c90d6421a779e0821486ccc9997ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77836bd4a9ab3e72e5a28e6656d4b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad261c8b8bdc048053a0cb3ad3095658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53384b098ce5a481db2b07b61be2963659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d17be5ca5c011b5bc1e931874e04f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c34963867ed30b413636bdc5815cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2542ce19e97606711e6a9812d9c10b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2ac7bf2976e5210ba1a04fa60385d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7081ce94a4c51dfbbc0fbeec3cb0c18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6d803bf260b5aa37a1c6d13237553665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376611f0c9e7b98b66e9bc86dbed492c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb33b0bff436dd327b3a8f73ac705f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9077f21e18ef1c4524d73690522022668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac19e926d8f500a638edeae2a13660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f750422a6ea791f8085acdee39c2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e8ef93037241e97d9096057cedcd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22801821ffb09e31c6eb85a84f63fae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe51f77bb0b4f697c14247f3a501206673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127e02d8bd0c733483c330bc97c751f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67fc175472972506a90e0074924373675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2c3181d3335f76be68101b0dc11f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3892e096c6fb1705b431010565d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc418569f59ac2d1fb402e2ea7f7f4d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad5200a19d88c68eb05348463e072679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb32deb86eedf2d77221594a4f276680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e61982c462f7ba042a1e4856c47f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863189ea8b3fd61f259dc81d6baf1d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05db4a80da918c04e16cff873b03980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb515b5434daf9bd6e0cf3b1c8ed365684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b8c9bcd7020f4228270595b78a1c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dec011a12e6b44c322ed13069267f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb0b09eeb75e4cb8c542bc4761d1b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbceaf42527672dd41139e98fc4ed94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bdfae31f43485559d48f639932a7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b9c99c497a3b3cd47b6f04e4b9fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f3df62157a108495d81c53df986d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e030721e72aab11e397684182d653692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28087dac20a9577714f01df890724f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcfdbc5b07f065b5a72078204eafc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f29f7ab7c0a2651658f2c1670f77f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc22d028141ef267c66e9b764714d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7253fa7aba49fbecd2b36543269f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff791c06c5496bf527fac2b68bfbbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08d846dc1e26d445952c197ae78e36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771808e1689d43f27daa43f97b6f9dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3384c757e427f9deed272fa47b9592701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82698262e7737728a31b9bdd114081b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fffe6f92e52834c4de16e5036417b5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2989b25383b1dd965214e0699b5f3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea6d99e8bb6a1ce3ad92157ad9777705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263a754f4af7b73f8fcd8a2e9b8eb25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e580031130d0657552ac030118af52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8868ddde0e1a37f8d669259483a5d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64198546af776c5b5e31b1233a67e061709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae44bf9b6dfa8106bd5df6eb2da03710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136b5c5604fe2ee35e1f2ee762dfb78711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc396e9c0addccfb8e4457f65bc4996712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd520a0f464ee68ce7963be823d85036713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded198663b593a6dd95b476617e10d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101ae652496787f17008bbd0d56363715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b74ac69d9d59dc75e24860440b8569716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a09a3e405ab0d13ec9162e02ce3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed7f412339bd5a9b9ee0f493c37db3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935eb20407141dddf3819a7843aeecc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a353783a552b3677c56de6faebeb3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a0b6152776b32a3451f67df5837db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614b36a8b1d5f8841a5aa0c2e2492d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdcb1c7ad5e74c41c930db6c7899b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73545cdd629824fad7761148e8fc399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02a964e67d433f622cf4a752535c9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e13f62f0a654f04880019a1a7266726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5149abd4e4fbc236ec48e3758a221b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa20a78f7a7532420523735bbb5b890728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f28b50c5c76ec04766db049eecd220729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b56ef373c8a3cc7e4f262eef8f2c6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f44f9d81c6d2666538e202f3496f04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3d367689c322301216ed35ce1339a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87128ec7d9d58f130d9cd137806feee1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f4c3f9e74f033f74fa26d16e374c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5791117e558557a0d8d7c134d2983735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b0ebe8953a88d68cc29f6e3a34d61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af4214f219ae7d27cf9fe1b3d73f33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb968e8e8e2ec144e0f90ce6441e9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bf6d70961dd29637182b858bfef4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88129a31a43321de6eb903d6735975740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57f4a927c672ae90da460f61b96fa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d10b812409ed86a2b992703c8434f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a20a67d993eddf99b0d68fbac1558743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954bbaedf53d9b317b8652f5090806e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d761c9e4434a8c41204367a2594991745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a7b1a07ad9d343b0c47dfbc770aa0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b193373d83a35e06f7316ee3d74414747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d729a397a4fd57b81b4a3740322a81b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c2f0002ae28795f1e84eabe6bcad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71911bcb5af6d9471c0f88f2cb8f6c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5b4b901b8e8bafddf10c337e089b2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a4fd7da9ec5770d56f7bcabbc90b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877bd26f34d0fe0f4364e0f51218de1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30368e96bbb64867ac4f26416bdf0709754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f771a3ddfb7c0a8a4a5e1eb1cfcee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456d9e814b39eaf9a1f193b732b93ee756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ff44da4a2c2b98ea440bee06c151d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbda992f919fef9e7667fdf6253ae8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea6ecd73c1312b733842a34b15675759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9de4bffa80ce816ab3803c13ecd6a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43e68ca52df35e0161df9867fabf95761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abec2c81c374c6e02013ac539a9ef762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9cbc62dad633b16daf51abb71f4dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9da2f1809ae72f5430fe16d4dc58e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee5173aaedeee58940200c263c59ef765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb98ce25c80184e5360757f58849c2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76183ef97afd420c3cbb037d1adbd4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14938076d7e467c9c2f0f9689f4fdedf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ab2b705be1274e5affa6fc085ce7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6d800fc6729674bf0f70e1f4b7ea8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ecd19c9ab16e252ebb56c85a3f0c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac748455a78ed7d1c9e8797aa0f39f93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68266c938e2bbef2fd8af4ae3df03773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaae9076a9c321169bcde3fb3a0e4a0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab8fefb5fc539f47e59d1892a2e16775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4fab0aa2d75c67c97c20754543fad776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d82e054cea2c8cdf062699e9d0654777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf25da465c5acc049429b7f25a73c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab888c2154a0bd73f4e8581b5c0c07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9385b303e1a4c5a5156d2523cbc2348780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363573c10e6da05df253f479ad971ca3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcece0abbc49c85521d045b34deb0a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2e03862d807c65f4c79edb777561783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb5e293c98abe0e97f35ba74fbbf62784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5164cfb74af38eb66693eb5f489f151785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ac30bf1ff25c57ce60c87b2b724d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02c807ef224596d65a5c96a9b56b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753912ff8440314963b23eb30fa8cebb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032f6e05804e8456f00a47c0c4a92fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1b6161a19fbccfe64c34dfbc2e32a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e9e57dc36d9b75d226f476a9dbb00791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0449747597f7fdcd7b51c9cad54ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8b0ad4e756716c7753dd255a7991793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf4519df822fd5a0692512f9cc879794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1858e3012cb191c3821af6fa1cb85795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1a6acf623ee869c5d6ff78132abb2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fc25fc7120dabfcebb934b7e2e9dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85acbf73599c307653d76b4968fb9c6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cc5176a2b8d798f5e50ef5acaab7c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f62adc484024863a7fde03d115e0fd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb38c0caf663e35bf184259633764b4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e5b3a061983d7d1ae787d9e912bc5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d0e045fe33f7899e38678c1515bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec6055a57f375ca9de70e200721b16804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc211405df19dcdc2e3859784d5d66e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd613611b98aa4c2fd937e009d16f0c7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cdfb9f93523067d11977da757a6f6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4e6172ec689419d36ac3a2d292848808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a2289d54a1253e8085222b4902034809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f716874181aa7d0875c04c3013e4fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a94262acaddbab2ff68e071c41fc5b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d0ad8c8d24c947c812a1e4adcd39812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab51e65df892a87e13e36b7e2adfdaa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce83eda6f106cfa0f1c0a2bdf43fead814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62720b28a641020448eb80b725a932815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677bcf7f9b9b351b92419cd05fa4f5b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4a5bc9a74bea8e4c3f7940340ac78817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181904ba429169b644be1daeb1926428818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a45672100043f1257c73c9a5bfdaa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df124e6793b3121d2eafffd7e141d31820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a064de90e566164c8a8ccdf362a7e36821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252afbb75ffa09403a9770fd88f3cc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9868c8427f276761c8d34e9b1053452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409511cda05ee01fa021764dda59004e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233182935255bf06de19896c99fa97f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eed64e019d8faad7bcd8a94b0a0a035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251887b1a0624a22edc0ec5646383786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fac78839114230bf04ba250a701647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e428e19b756cdba3239652b8e84f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9c09b6b1ea1fda4e929135284c25d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a113a692fad3a954f041c927462359510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2f83c74e190069a225d7b0c68940511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244fe7a47765d778f9d26dc7ac25cd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469008584f8e634ecc137cf8eff883fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d0d0b476cbfa825afc57f1153b7c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b1dd7b560a61deb013b0a6ceb75c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57155832662e98dae2958fff29f3e33816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c5af2f632578c4c5744ae6675787917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba72344b33f8e6b759578b68b7c2ef18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153293318f9c70e4efdc51e9644cfd319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb525111c9139b622ca1595b358d51bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43e07ce715f0c6a09be1a7fcae94321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019725a7c718240c55592ccc4a0cde3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb1d93d3b5103522f6af705c09505b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bfc3da1105abf1ac8553e4782260f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe92b38dd8a94e8c35b9a403120778425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c3f14ee21437976700cc44a2ff66726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e6a6d754f9ced4b509848d8e5472427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b905f96b31a86505552c9e73628f7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307316662d6046d5e4b3ee01bb4ef98a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e11a8d2c2285de81fc191b4b2503630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0123e4d47d7775cf2b881b61ea7f6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f940fb3c8260168e5bef71d1344cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe599729011dd9533bbb48c1a505c4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9271ca0230c4607d2749bb8b3c06d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe7e551460e65a73a058ef8b6b93535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9562fc8c67dbe688e66979f6def927436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d633b313f15a06b41ac893ec9a3f3937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc31761e9c6d9350f9bfaacbc22f0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b65da87f701dc1ae32d4cbb51f4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d6168704cec3305f2e536d2a91cee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac20726f85fb6b3d7708d062db505041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e1ebf56049c3e9eb5abe2c8bbac5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27214be898d22843080e4b1fe6518b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074406244f2501dfe84f96e60a68801444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c576f8f84cf307e07eff5442ad87f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c16b3c330e7ebd2c2d4a7fe3fee6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf96b12f5e24070d163ed8950f6889147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997c7dbc9368e74b3e152a9d77f0db948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91961e1d11ac2964c72c641af04df79e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c593eb645df2e743739675d4470e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd384187061705e091aef2286ff2cfaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18901ff401fcee0778dcf07baa03f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ea283d5d63c261f557b262cd4a5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4086aec4ed6d73608867247ae1f6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457525df4fd2c104b5e2c968a66d0ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6882427e929be4e7f3e363985dbb5b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41fb404b28d482657032970f15e6e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8166dbc4f3a2f44b34ac4007377f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454c1f628710d5926b26599badb34259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecbab719861c2e5949e56d9abd393760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa34a24468d2982f2dd2273f1c79b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc43dbbf1647931986a95eb5ce888f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7f3a1c04158e29da500d48315ef8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbe131cebfce0682a8d50cd1ff412d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c624a7ce940d5749630849c8e2af065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13566093298a372aa1aceb72300a1e7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b72ce5ae1cc3a04045be8c66930f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d9fc63e2fdbe61c4f05128ec8167b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92beaa2a332043f518ffea5f8ab824a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637fa97280d8fb0d1b9c725ed1c052e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84265e02b4ec91c66e43c8cafb80b8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6c6f38e500978cf8c043ba62c6cc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56b081ad098ea913d8ddae2f1b45073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e19412f52d0f6b5578157354bb5d8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63b78a9a31187ba8c850aab3aacfc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f51fd5900eafb7e1e55739449df876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5abc2621855c6f979685c4d0056bf577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666009ea5806ae9a4ecbdf9b548f707278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228dc288f17febaf98f6b6fec90e4ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e60d74aa094e6083525e6a10f61a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153a41c9c2f6f05ce5504a096a2162181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1343522cc1ad6240521910ed0f13f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a2c5a6210f6b0e5b73c2eb251e57a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53484a6c15dc61f3e30194e62ae2ae7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d3cf4a3c588f51973291c5d3f9ed585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0d294dde7ef5a0e5459d2ceb030b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd8acfc4a52e7a8c81af2b3aea790c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611951a43b1b00eb59b0b1c63cd8e01e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87099496213d9add4f295c176112f39a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c07804a359942215802ce608b59bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c01c02b0e800bdcd10eaeba4f686191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c56009c780bc043185fb882a99a6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99db43603e47e2c8a3ae2879e26dd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f8d041f079a20fdc29da76da35c3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d40432dbf2cabbe7fd85dcc2c0ebf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb280035793585ea307ecd0f96cab8b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2cf0e35e1ee05131797e1e5acf77497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc74e9f4ee4d51cd21460d29f564e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a1d1d43e99e2358a19c4ab251bae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50f7bf5fd0327e05e0131d213dbb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa75c4b42a15f7a64e61d22377d89c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eb6c958962d0452e426e4c87a81e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db249856e095bb84bb71b620a477182103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e400eef2387001b879ded1da7324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842bddd04c713ec90adbe2ab1283c58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3addf1e304f6a1a547788c0b5ca6c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ac028d3783f56fa47abfa9ad2bac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f00c5d9b2c6356f81d6f56f168c27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f737e604e598c7e375c5bdf9c5942109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc6689d6266c9379f4dd298e26586c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42b39cde8c336930aceec35fa6d143111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc2be3c3e76c6db244dee0b2d1584b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a9da1e0f6a76fdb08beb9e4a3ac53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613541fd0dcd16f02ce96246472148114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e8fc3826609ebbf3312021e3c776f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd28027fa51bf3ebbf302f2669e98d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5439bc87ba1f6aad454823b240528117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2057b0be79e2c2202c934f74204f5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cbdf8cd923bac8154bbe203fb1a8d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53b59d28c8ec044d5d1a2e078fb90120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195e5aececcd03f9bb0575bdbc4dce8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a6cf0e96a4248582191c3aae699a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845126320c5b01e3ef3624907cf34e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dad268e6536fde6c4d46aa3465182124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a18deac7b39bb1b40640cc7c5256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b94129eac2e8f183e079a913e39567126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738c5695ea0d68c3858dcaa4a7f8698127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2841ae0aac1ddb5f4998135c10b0122128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f46f609f67b51d7bcabbbd136137129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bd4ec449bc1a66270613b1dbf2f7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0144be8c97247bf4be483ea8beebc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172832bac7d682b24620fe31fc52c030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84321ce24af2737d2115f948b71435c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d68f89be8f81dd2fa9ee7422fc804134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4a82b4bb824491be18afced8daa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1ec00b3a0fe699d5bdc650fc57ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdd1534a32ea43e7c9c366efa7f7da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c406a05ea57bdd7ca07b9cc603b9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940581cdcac849eff529e460d530e5d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75da3b59078e576807e12df62d0360140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a97ef901ebefb68e8cdc9548a71e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac9fb16370a3de4da6c71593367ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5559dc1867433e43efdebe6db10006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1b72195ab23b55058d63d65552f8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915d44c90f15d25f7f7d7e8650f2591145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a984b73230d6f69fd51380a84a7cd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ead0e6ee66e7df4ff26d9bf98afb0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d0b276b749a9a0f3c9d2e0aa2f947148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cd491dfb466a40cedf8fa9cfd8eda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9865cc77454057ad8fdb0495573db2d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed217df1e4d476f770716b597c8f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716a50638ee46490dc60bc274a70a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84468d98217e29fc05926048ec1f5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec91f2b78db6d8f4f5b746f52584ae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2ee172181e097ebb460e16d590166155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c08348a199923d17d5f05ef1d6d226156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453f9218501770d0944251d54c1aa32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f0f8d3c199264ab204ab195ff1eac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834001c552c680c43f04462cd5dff97159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff634313748489cee5ab57d65ad4f2a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada6ce9492cf1fbb037b04a84ac186e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20cc5affb3df3f6e41107abdcc89c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765acf80f8d38a2c850494bab6cdbaff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d218c1b545359cbeb6c9459ae0ac1d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa8aa089a18f3aaebd873a083fb98165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ad9bd17811b07979c5853122a67a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927ca558a9b1ea0d088ca53d56835ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383458ffca1609a7c7a3ea732c6d33ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc7b1de0f58679d780e96602a18f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fd7d7756c47f18f17a3173f2c03ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fa2baa5d0b88791c443a20612a616171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212ec92060dc9f1be760cbcfb284404172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa322c83dec4707dd3dd58c25dd9c24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a885ea0b62eb977eb5d44adfe1600d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e51fbf85ad2f14a19a43790f7e5135175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867af7b7471dae1dfabc898e21a313e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88e19ce2f757173360e44b01089a2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001c25d4b2b29c9e9b4b98d84954f18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528c6e21311e95287e4ed9745b14476179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a453f06a4c7d19623f123f33f0aa6d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f670d4366c8c401ca33f4c234c6ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa720ad5d8bb318acf68690fd08481b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874e95699d13956c320eb1c0f7b0e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78b29e381194e2dda1001041e6d1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fe440321727271243edaf6d32ce4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac8871b979d8fd3dcffba0f909bf6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87cf4df138a6353f5d0e5cd244c238187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7cf2d412f0477234204a7377d4b80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f606999b95e8b34d7ba8a8b9c06f2b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a01e5b8e49bf96249b112fe03af30190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a65956b3d301c86025f0775782a8ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9c81f633bfac4375fff2cb1ef17d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4750c8c4f18270f30ce5747e4cdb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351128847193bbf004f0fc123ee1c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d06450bb152ff2f391e4d0ac31fa4a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5531ca1f81ee9f529d4ed58790c5d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e221124456b863c21e3429e0eed3e78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c284fcfbfa19245e415499d6abdc625198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7ebfdf6740dc32548e8e867cd312199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6653f91020b22ac8877ca7a1a94b5dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bf667eb9e10023e59111597891fd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52ba37cd029d6ba225b794c27e8781202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67431bfe25ad12c6a908d186552f09b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e443eaeaa2d7b656dac52c2ae61908c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8de22fa59ef596080ade79811ea20b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c1ce0444fd090f971cc0763cfd9f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2de9cc7cc26d8f19b0495a6829aff1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0609ad09e26d83ee81e00c6acd892208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8987d0fb91fb89dc150e62b2aaded4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac049487d7c12d317013296bc7928d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b4eeecae08ad45c2a9d04105ce2b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa01021b1894eb15f5a8a40047018db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49214f153468251daa83509187a87e1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ec8581465c27f4c4ff65daa96388214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481b3b6c94c1ba95fe133b0dc0111e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d42ab7e4137db9174b9dff102eef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504d69d3e26ee2c53c22ebeca190412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410473c16c369f9cdadd46ac117c17b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0e31a4f97d25e77b531c1e23e8e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9342dce70d3741e3e4c8a160a7a97f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf4d9541be7fed142b112c18cec99a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402564ae88b9ec63e14b98d227ba990222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38567645270fe6554395f580d54ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f152f531c6e0d2bceeec0748ab5047f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5cc7532436637ccf373080f5d8fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee60b0d646f1d917f5ca98072fb80c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c53f0d825e2f699ebdb3879bd712ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd77db267de928445e6fcef0cd5c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c69c9d55e0e80d9496566dd543f0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a0c724615ecbb767f92a9eff35450230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c90f8a98a3300d0a34112a85f53a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c59763c4380cc807ae996002577a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bdd1ce2a7596739dd1f2ccc0380a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a05136db32aa0c56c954af0051c6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552712209d121c30369a1b966c113e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad183053ba9288665f82e16be363bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73c6ac438d3e501a6c4f085ff22568237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a87864f3f58f164b9a4b6b4e380c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809d305a9eca03c244bc83aad39c9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b13aa98ff765a08397bc82702ae12f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322c80767f2b606e35b48ae5eb23c23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e402dcc8e5de6caea74354af85516cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4974ba43992f181ab7dd0195f9078243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda4c45f0c0106c5334cb8897ccc5f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1a362c2162d50a05254ac3d232f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eeae523eee1b9185b6967d904d26cd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b8e609982aabd92f27e37de80401247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab53b394065f7a7e125dc6315cc5141248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7bb37c85cdb7497f5b420393c7550249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bd51acf228152cd4939eb26c9147e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2f4bd3fb5df53a9cf8ac69b042e8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b873d5faef6a46d561a5e5d307fce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803cf8a5bbdf25306998d89ff82da29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf75610aced1c728a68e2ea6beb09b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de39019d29c63327266cf8fde71e66255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49d3fb81374a9f81a9808dfb41f67d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112f478a430640f26ecf0994feb8bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cfc7da5e686fbac168eed049d02a8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc0c7fb5fb1ce6a98e9f0e094eab1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4812fc6ae99eec68283a8b83f7d72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2130465301eb99998109be720068bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f21a307a375e759f015948f21bcb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678cec156b4b83c0b9b4d38724a361d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26f904a4b3f2f1aab9cb3d45b48373264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30840de654de82ffdbb80db5f0d1eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c58fcd4c0bd2415faa36833d631fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e126e82f3d2da39f119ff69516d464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574eece8e584b94e9c890e25d84e824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba086d98235ee094c1033e4857a31a44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cd161c06d0d68749a52258ef216e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c28ef4f49696f40b395866a06b337271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcbb6f94cdfe920b551491880092e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fa7ef79a9dc111a7603007f2f0945273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89dbe5b37c8a5f9c7d299e955bcf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b227fbb9046ee05e5eedf57ac30738d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2dc1c7f1dab4e422482ee224e16ca3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942054525844d323433dcebddb0cb4fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb73239fb27f1e41626b4fd07a6f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d98156a63042708eadccf5cce2d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70abd3e59922919f916e35cfac006b2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d44411857e91bfc8e21ef18ba78d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf819976aa136e902cbabe8a89edc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d54f9a65826a2c2a0d1e62590274283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e85f5b98826e4e53fcd7f3e7d69a5d7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a2ee1571d35436909c93f20efb5e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99629e173bcf48e64a160118741068286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15d3e1c0f4b353e5336aa52643277f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b62e25a9bd4ae5d187e038df65273288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10b0b8ed279779b92d75942c31741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fc29e57a200a4196ad6900708ed7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbff3dcaef3f3454a51297d562b997291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061a7089ca924361303a2c20a67293292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743fc9227923c02b8d5ad01ccee5dea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7f906d7106625b5af0aa11f9c95f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943708f7ddcc6e908c588b88dd5884a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091166d687036d27ac323d1dad4048296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed83592af258a27d39d0cc29a2f5b20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad25fff9154d0b04f252b6892a6eb33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c516e4c500d5b82003675a9d623a61d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6da9ffe18fec21a927fa1281774ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1a4b871208816b6f2cc8e6ac58152301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f089f742b1384f4284265736153907302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27996421748de33b5176ab384ebed85c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a55880ca733b2c2deb4aa27e3906304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12840e69879d44749e88524d60895dd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b2eb17263374ad9ed66072ef2a27e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeadd7d9cc2797a49d1edaaa95a74ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721d294d4285dad013a46733653eb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81129a6fc2185b7a8ffec991ebaf6a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db959570b23992f3efed52ca84752cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741535e8fcd90ec4cd3b2e2dbb3c5f49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f625ba48fb75df415cf42f13b69ff0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c389a8d2249fda83ba88e75f44b65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b481e4a4b229e6cc06ae8e34aae2d13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86abfd0c3e749ccfd0faa2fdb4b504b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a61c0efaf13227780dd05e8add39f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53094d9d369b425d0b766121b57ffe26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9058b923d07a0ac0153a7e1e53eded318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe7877710347dfda265831a330e5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f6b00a19328350b918d4c229a2ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b1f873f15e4925e61f7b73bb22db321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05c680256f6cb7d90a6e3e64f1f8d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee610b627f1b56c6637ee06089a1b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062606d216ba042695a31ff6d56c73e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eefe28b2e588cb08b6f229a0fd52a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c74d3c37b4e6072421d098744aedf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ef786bf89f635da5ec3d1106f8422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9359ae39926cfaf9937a3b3d64521328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f000de194452109dcb1407372962329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac53ccffe729291c86f8bd14a52c134330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4f867fc8b260d3262711831a126f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14b9641622f8a4d9037b9d88d1a33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a30453f27438f7a4c04d4ce743b4d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3370ea67fa824a6bdadc50e0ffec47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94e322a73596129d5a0ff87d4b827335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f380582c65b04e4eecb6257f6cc4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a3879d90adf83ce10f41cf572fe4b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b95499ad79aec0c496ddf7dac7015338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be58f9c2324129c9f7db8eab513d30e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55157630d747e2c877a393444ec10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb37586ffc707d28ca8c260cba18f0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30bfb7f67331f80e560aa5138c32f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d6fcf4451e443484b303618367f89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505c62cee8c2b31dd66b60cd70d2dca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c748012e965128d71a513ecb0fe434345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0f9153a37536988bffb02a529dffb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e378431285302c1c6338af485090dfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e089a207dec14de66789e3d1971ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6969dba9d1ae5e37282d39aa7bfa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1d2a6c4a08d95adcb1e9ade99fa22350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36eada73a6f6b4e15f386cdb2f5d4d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0c4469744eb517f31177361eee9d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f89e4b57ffb376fe4897fcc934cc2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff87e1e4d4eb7912192474280e144e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4193c7448587f74309906a837358743355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db2c8c72429a56d74a46e109f112b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb36fd00b5d86e1ac0bfd52008c7b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f2b5e779b895da1f00c137a429b2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dda3f0b3bd5bebc0bfaed3b446750359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91bb1fa5fa7a3c54a39b39206d482d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5443c47f1d392daf28d6feb39da04a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abe55a5727ef7d03fa4ee6836ad644362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109cfa73af901c98e553a79b20ed21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d4be8ebcef1f4ae92273b5519054364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd647b219efb6042d19ad39e8268c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5963ba72946c258d4934768deedb26366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f6520d219d9da09716a162a38d3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394d7144ed411bbdd69e68d9efd2f02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df4b699e7b33149e2ea6a1e32bd5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c49c4e87b88f5d4ce1e9082de8961a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306b195a076039caa191764905fa65371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774343f02085be6d8057f2fe66a2dacf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda3071315199994a2cf6397ff8e423373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f601209e8d5dade78815250dd9b4aa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787c6de2f573c4d3eea9f97fd81a14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07aa94eb81bf8208407409cf9f794c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e58491db6d4f83d4f3bd0b6541e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620214f3e8421a797c6385f75ef2cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0772640249f7b631377c4deca7bf4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506f18f6a9a71e51aeaedeac864aebb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320556c644a6393c01f5d43bbfdf9f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021b219bdd746c0d11ad218a36cc69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c586752ff8e0f16753d0a70d22e10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f096216b44f8b3d124d3b150d927382384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252308336f5d87b3ff9a4c74c096a010385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d67898feabb110b5999939cc0fcd5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38920608e3a1d00da69dacfe66293ddf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e572dd726478cc423985988af9ae851388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86200829a8f3d1aecef06324eb817e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca3c329fabec408dfa45b29bdba63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276378f2b1f3eb5c56199dd5c3896af391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd26a2a44491edd1621f099e42d4a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b91dd0034b80c15ba3f1f454c651e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3a44abd7dcafbb68fa91ff651290b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabd1d03d03024bd1c6ba9a170b9929395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a57b8831f9fa6f545a90900517dc89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cb4de064e72e611d5e625b369280b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24cccf0d96634bc799287c4e1bd4c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e391e17bbb1332817ca14d73f1b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3bd164918b00fc7d529f54d664dc16400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199750184ca5ae49ae1fe2aedb6bebd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7fd35026e17321c6d38b4ada25151402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c543db997e90832c504f285998842d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70208c6e1b052daaa0e8e20d1f2ffbf6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e98c7c254ceffd6f8de4f1cfdd0e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508937bf952ebb70c27e557bed0f9a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff462b2ef9a54e45767608e5f1a15f2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28623534c10414db34c2464cb94ad0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd06586550e40931a192402592547409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0600157b3b1627d2706bbec3589cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad6f19617684fc1bb922130293e999411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd690f8e1830ce3254b6f0eb52c17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f95355b38eb8f3b42b81000fbb186b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bc96aa10db42c92f390adb0fbaa50414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afb5473faca7d8550887222f240df6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b82d40dc0101da422882cdbbc528416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b82a2178332bbb7343fdde0b6e7a0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb963b15f6be1a925be9ed727ac59766418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df2ee136c0aa5ca30452c42857ec6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbd6684dc7d976f73d9626a0b1107420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c66c244204feb26099b776ce0cb12f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46202c2644b450a28077dd3ba8c2a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709406b2ebb34715ff600368fb13358423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992f24d4fe4b622957470f3b5a16d48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959a5504b81bf5dc791576b7d0b774425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f852f71cf9e09d42b9e8d133ae8c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfdfe1b5a679c4eacd9b1b6a3db9fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b0940cda6082cb3a9d588b3b6789b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621a9feb0a852cc92db6284c3351345429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f9935e09ec5e197b64e03cc782b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f49a99cb5391b24ec262deabf5155431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a0338898ec3b63a0de428cbc8b682432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4bb82f9be7f2c5d6eb2acefdff08b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637c954a0d45c553ed29b96e0e0415434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff24d5942b8213562100308b5e1b27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01a89695d486389c7e723577ab27b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d98ed5c4221f05ca64567ec79234cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f8a97ded6f9b45448169a879e51cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d848c5b0ac1e55ede8159e9e75313f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632a80754c8c901671f641bb5e88822440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f8a7244e257ff870044697ce6a23441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ddd8b0d2fd74e8a0cb28dd18fa7f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aec2e0598d0c1814ce8d3d6679c47b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed34dd8cf28d7ac13574d9288ee0b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bdf4f71625d95336bededf0dfde8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e55a55abe3b4dcaf81ce958d1656c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0c609653daf2419f10c32f4888e44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a36f4e15a0a26f53327372777643e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249795dec4ae0b4e837e5f13223fbd9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9ed5704a8eb44cac4fa7200f54d4a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678861bf57c9484ab0ac9cf787ed74c4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9a8ef1ff0504d59150182c0fdeda5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96f2498948d17b799be426479392e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a1848ec6c0da5b9a54776d079211454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e115c50e96f1aeceddf6b71fef369455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d16b5d973e99ba975ebf96d6ca5b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ae67f602d38aa7f289b2affe25a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7331f1c20b1aac14ad4b78fa1fcb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c17dc980b13f70fdbdfbcaaacb51e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525fdda4cafb98ed1764c6a2b09343460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3101895d1f3b1d3d2814db0b95d3d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed1e347f114d05fc07155b133d648d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711eeb7cd8294fe5033ce342ab1db49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29897546f5e7d1bad649804eca85e0d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162fb94d5b349d357df39360c1aefb8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0acaeac9e9589ef96de8ddd24856466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612f81ece1f97c5ce8f36f3d239e1d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc32f53ee85c7dcd9de153a308a17a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641100efa4c89229b3a6aaaf1e50b4b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5cfad2ed48018d317df2397537d14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2a0cda728479dd9bd84788b4072d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783d2b31ae862db14625f210c5d2de4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1189d465a5fc9e7ba568c90e62ea0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513e4c7250be092f06c216604cf4a38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546941509ed9f8713f2e889aa6e1befb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84246e145f7bd66f87862d60384df4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed16fd69cd435d59b31777285781f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811818006ada2b70313e551dcc290795478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ace806de5c73545c7110393e461b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccb2039e7ec6dad7c2dd3dbd4b920480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7628e2c51f7bde9a9babe385a06bae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47103e4b2557eb11d5496ad6b936d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b5e3daf29ccb49060f2a273d2aca3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cadd9e8d7186ca018d2a7952d17a4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b016501c59e98ab2b73173aef9ed4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94881b12b33ceda08b948d58d1040e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0525714eb867fa728f584ad922bd84d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27a6907cfff070a6f768ea71170ce1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68593bd33ba7e8071e5905915b96d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc5eba11f0ca1675d4974a03688339490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afcfc98d9f3a4171e76231be10a64a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74c5bc7aeddb7ac7aa1c3284ddbb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bfb89f05ca378c61be008076b1d11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed587d6786c3d05ac5b5041f39f3b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab621cfeed0ecc8fd47b3c7f1b33fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24a1dabed250bd8b600c479579515496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e04676e97b77575cb14f2a6c361a26497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794a66b98c660cdcade4adcd11d70b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d413749248b021be80b9c0302740499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433632d6cf566389b2239483e99cdbd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10af7939068a8df535c1a6026e5e93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ea1202df39387b90a9425b9f5728e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eec351fcfa6ee99ad9aa4e325f2687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1998eb1905148f604ad96b6caeed57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778724ad6a83598849c29f0d64956493505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f923990238b6f8b33476a3f2fc25a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa293a03f3507a97a9b7b4c6164662e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583411be7b1a49d5cfc7b17ed73169f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444384683d9301c2ac37a45988416a60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9e9934ee5a74a73775f165e5e904c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad4e11591b6f2b3ec164d2685a6a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4ae1611b3f9a5525c748f6569d616512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822c0429c2050a1f9e5336e0db74594513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309d62ffe45902139ec5f5a5778a224514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdfaaa0900ede1f13bc485ebc420e5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de20e92373c8f12d1b262c3a137786516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2a46c4379e60990f18f2092c187d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5885c8847157079ef51282ccf64e48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7ce3ff9e05ddeb8787cfa37044a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca194beb595ff996ff20c025c00816520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e70c1f477d21cfe958083791bfbb3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea776ba467e2de7da93ccedc180d58522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b63defe3ccb1c5e30fd6f05aeb19c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53db81bedf209e9e35815ade2278da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34853de17c430aaacf76cf44fbbb7dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35f0735825681728fdad69a41f26a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f276ca06e5a8da3d879ed65e12c72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1efb092a94bbcd2b6a6d0e88eb410528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60d1fa2df256115d5a5a34133f10ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c0e6ed08611537d9b39b416c15d97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e1dd15d2178667ae2fb95cea6219531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa643f766cfded102beb1ccc3b42880532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481ce0a3c4c11ff0c60bf574edce200533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a2181d297fded37f2380836b1bcfd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05317fc54ef9a73f8f8e8693a2ecd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dd17a28dc45fcee99fd65bfa934b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1d234bca78646e8775fb07859b680537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3c1705befbb437085bbc6fa7c9e4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceca042b7858cc3e3d411e06bc17c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928206f07e4ed9378d994354e4c794f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820a5883fbdbcad6e87f158e0292d3c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ec9802bf4a71b5234a6e5095e149542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f851aea487b48383c6d3f8f0a45c497543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce13186948aff9a581e3040582f9d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688aa5670902f26c4a7081a2d6f7e4c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a256a561a13223d97b71483d9c5dfc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02d93f25c12032ef932897760db026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f39efc58eb8cc90e72656f6d804412548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05952e94aa980adaf1e20efa06a771549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c2f69c7a3de22c397b6f6bc8849e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf5f51fd3689a5a1b6a9e903beb3de7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f082fb2ce4ebdf6742e219e53271a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba6004d45f244856c09655403a7501553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6e30eb909b29925b0f90008ada79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4da2a4016cd6974272d607877cd4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dfb730a5bfdc842308826b8c862ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5896e07a5298f64f6fb4914ee1eacb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff477cb98cf2c0c7cec1e9da70a1613558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96de0084330c98ca87f6c53e1dda11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32389c8ead2edf5ea00a48734cc3e66b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab930dff65529fe79f1747f4c4ce18561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e556100300fbfe37e7b36d5df953a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964733b34e49223a24c36226e5c0959563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb15fc9d04386eeec78ac5f400dec5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee43c969c04e32ec2512eebb976c32c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3063089955cc8cddc3d8de78ac18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4507ccbda3fc8b687984817d04794a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de4d9a05eafd9cfabc48e5ff4cd2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a58bf99b8e1e0f81a1d3bccb5dce70569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9d5d17df12a1f7e0a9fae23c4fd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7767e7d1d2241a865a5601e88641b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc89d94478c1c7bd0b93d4ff8f3bf42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b07822d44d0d8f4643454255533845573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53e3dc6ffd6d4e5309d95ac2adfb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c30666746fbc20c13373ea9815947575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d35593632c74563a88076fac3b1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121de265c288cb3b5b5d796e5d67766577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8881bfa766142e57fbe74e187ec17b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12d8b1d20f262f5f947b676217854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13888cd02759483b4811f5f53a2ed57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19312197fcf3ecc70578b640b14eba5f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55e6ac7a48910ade58a13c3e79be3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99715d7ef2e3f295ba0c60aa23c400cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796784982ce505dbe710ba76cf4831eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc2168d2c53abeb75b4330f8380cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caec63c76a97e563de6d33c9f2a17f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b78642ab55b71a1d45ad7b1469b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a3f8fe47d112f1f5e5df51051468588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e503e5190b2935d2ae0ab4b8b5c332589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c0a0e3c8bdf70bdc35b1484e855b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475a4caa2633f53cffdc8d4bf8f3be6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3b51d06af4dbde0d9c5a6debbaa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181761466ff91017978e0c22eaf8850d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f892c11b80971830de1922934c8878f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa9a359c5f22a60f1dd5b27f727a0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dea2d5ab9767056ab35da172e31afe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f423c34c2080f5fa7fbddaeaaa23b38597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2943322cb55457e747711bd8aa089d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f404749d2eccc1e15be06157b8f04f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9539e6b2e3bb3fa02c744935578df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a6802287ce3bcda79e2b0d0d8907d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526ccc97ad63e66225aaeab1c9ca8b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a27dce0b08b208912bfa623cf4a2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21a5e24cb1ff87c34399360915b95a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fd9d720e442978ac6e26fe330173605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad46366dfa0e379a585dcafefba2d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1625aff83067e6f0352b8c7d3972b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af69f9442ce36409b6604cfdd59912608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2736b32e53bc03aa28b491324550a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ed70e9d83bf752e1d7a64f1b4853c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1f0e41444d0b21cd2f17448dddc35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c97676c11dcb1dd751c46f52456c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2a4a0c33ba282b5e3dd7a8258e4a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a935d11ef90a56797d95c75cadd9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcc81ec32338437a5c77aecd478d4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9ff5c050f9fbf0fbcdc91276a8fd4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae8c181daffcaa5d30f9176ce5d5bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34a7980df4c381957aa233134254a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd46fed9d09c7d8e0fdb68ede6aef8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666d251b294e1c47a7b24e3cb8748b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e559fa4e4afb200a8cec35fd5340901621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4eb955f3c09643e23df2faa44348622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247f31dc49d521cf6b62d62d853f332623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e330b466f51b1e362e0d065c52ac001624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a88b4bf9f88a0482ad4609b172995a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6bfc79061c3d2118e1952edfba0dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0069d78a18e1dac14ee509618d010e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa50301aac90d0d78efbd681315a0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bddeea2630522f506a2664b4219081629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d10db14289d87d06518d0d25a0c7ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be417dde532eedea306bb59bbc0e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b77155905c681f6667f5eac4989d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79cd57db50da55fc5d3388e9a4f7db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a09a29f550823cd41b493211a6af6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bebdaf7175ab8fca095e528b4ecd53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeccfafb24237ffeefaa45dc835636e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689f4b25ebfebddbd03e6c23404d8c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda76f72466894ecc1a8a16f9a12136638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c0d53bf0ff21ca9dc8cde5e18acd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531674037b5d1472f9eca95b13ac88f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae796500de87dd48c4df400c1f527066641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511222feec06e6cf1889653b54f5ac96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d9e2a14c1a4eb714c8f7fad7c9250643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7983d0ddb5fd05aaa5c89a4cafe9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ee7dfab53b5cfdf59f66ab95c7ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1a03b7b1baf0e3ba3e1845175327646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276c4c52b28e81eb21cff2924904172647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc7c93b4dbc75632eed20169550436648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad328cd5c2ae70030058caf2d8eab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a4f082c95b149860ccf5b9dd04f4c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067579e60a1eaf835372ac01cb7eb64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a65e66b0429cae059ce895eb84d0d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b684df15fe75646a47bae058384a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88c1d7a6663ae4014f2e916be73edd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99acd8d591cc95392fe976dc15823a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171409cf343e140fae0a59c286af3fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d8106abfa942e1a5b281bfec304bf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0b9d5279115987e97cef1aa49bd68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017401382f5607e1ce1b9f887f68a38c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f83d6e644829a5ce8f9d8d07c106d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05969a2bcc471519b6acc1f1a9396f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249889875c282e492f2c725d16bbce6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd9cf2fd32c78ae68810d0484db1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d19203ea2dff4a7b37ee6daf91c42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55be6516c4d56c316e23d722a8ec39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ddbd54b327e7d04c537ef84830d1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bec8baf99b48ce73b68c51384fc4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f4f4934daae689999f52847d9d544668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8f13be09682e3137e4ae51d591481669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b785fe36cdccf83b87abd49083594670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc11c978571e61a868126a1a7fa5ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf60bf9af3e4303fe5e43bf65b68333672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7e3621e413a89170bdb3b0ceed32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5a82d1f6b451f64a8994f79ffd302674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c3f874001ecbc7fbb316a6c8020e9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fd42f7f466d4ddb833586a9eb466f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada80ea8ff68acd253bbf07268c75c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccdde801ca2018b59af8faef60097b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f8c9f302d5c077bd2dbe054ac2978679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5d6cbe631ce22698216bf8cc3c182680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf3783ab970a2a5c18cc6ede50c52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903662bffaa0ba1cbdba4236b7bf5786682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578c9599a829e4c81078f330c32896683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dedd83fe3e2339e949737a1a6fbf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761101e51ee69f83b6876f10ce0f9fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d303c1f0afbcf54cd964bc7f5ab6c55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8e65e5327914366f9a10ec66d249687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3936462aba620b4fc963276f86f4956688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6ee0f0fd3b0de669b85ae44cb5e49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc60703c34f1f94e40635b7e95ab00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549ab44b0afa2e214f779410cb9dfe9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eac1b4c03a77944f69fb9f4edd9d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b89d02fa55c2e2c765db3d52ec9234693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beeae46b1e6281ba3070f30097fd4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7473920fbf3413d80fd7a13207adc2c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb64a3c7a65cc781db881c856152a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43987f53f9dd9b884f5cfabc8da94b83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607e16a4ff88dc9e46537daa8dd46e2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8548bcfa4d15e3213e403696168fbb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb76f757459457d927d8d349fb461d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe413daf0f13fa12db9ac8258318a70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19f949629d921600068b72c3e2e7d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1fb02208a23956f235ca66bdfd581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35528242788a71b8a61ec395e4eb9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5531abe338feff26697874862234498705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917d70fa2d3923a3bc86aa78d8798b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27daa22efa3b876961fa0d215916e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73e760516f92482894aa13e106f7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972918197b834bee92a8350b4c17d32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cef796a1af47b5ce64a709b205476710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5881d2371223719a6a2174bffa9db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3ccf4f79065fee7a8705c93ff4123712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484b5ba920e91fbb68f695f4c9b219e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82617dcb37decec88f5885b38f366911714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197bcc2706bd575c7b995af7f6790ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f97e1f24b3ebb5c0d09700ddae6751716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eba06ca82f10c95d272d0b2e385f2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ceac187ff2b962dd2ae407776a309718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe2600db2f8fb87a23e45180d18a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b93dfb0e54c697ab580ca17685c72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3a33f9042a443a99083c9ba80ddea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5afa43f9a7bb6f1f820540eae286a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e36819c9decdcb56278a89fc6d1901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46283d8bc41340a3f04b0f34c724e7f2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252805467f9def22303395320b1473725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a80d901792a108e8da99eba47155ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17168a1cbefa01e80c54e36455737b6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003aeb9e637b36e22676a22b3860f71a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589101b847aafe422280d30b5bff2c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f62737659635c8322a35a15ec2332730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab310a06092037b54ad373501a8f0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d788af50493020f847054dd141237732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab405adc662d8b03c3ccacf3e2f0420733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd72b7507014e0dd09a5b014972628734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed359e58a612b8c9151547e0bc55fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86f565d5f4db13f7ef329aa618e42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff88354b529f915d2e5bf8884fe8c7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954de5e85be236e5c6eab312fdd67139738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd264262568b5d0a014ded2595ac97739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7a512510d13e9ac646b692b8e94be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cad113b3c9b071f6ec5feffe12b65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89055595709059768cae283ce79d8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590191b4cfac174d166bb013c79706b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8ec85303ba8756849db4a67f619df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9ac36ccb87eed7d90b09ebc852c91745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4984ae8cb5870e829926bf489f833d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526e8c16f3696486083801e1f09e4f6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f911a4b67d76db079e838c2592a77ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a554b17b3a65a4df1895a60c3f6fe2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef625c47d1569864715c16b7d2bdf3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba70be2d839e9b210da467d76007496751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7277f6301bc7e47f93c8f355066e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05758cd5e5dc4ce07dfe03c3054746d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eac74fa0c7ebdd0bae065a69aed27d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4299087ef9085b56e3f3249dc34b09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9ec9f7432077b8eed851e2ee859c3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496cbb6a1fc864f5ff3df9ce68e729757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bbeb6a6ce4ae317f313c7dfe4157f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a35bc71b9d5c2eee3d9ffb5923d3f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da2fdacb7c3b83bdf215e582988e55760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb29004c472393f9ce3e1bc2cad8886761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342901a31299836cd11e968d514ecd54762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f05c6427e7eea0d2c3422eb2499b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b7df87e2ac247d9cb902fbdb18537764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cacc4d0d7f9d38c544476f8346aa53765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0a9e0cdee285d43e8ab50810568c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d8e31b4b345191cb23b9821666782767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>