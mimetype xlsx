--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6570895a2814b23936fa3474a1c3511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4939414e3d866d2375512f16bb8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc69187eb25491ab72bf069d80ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfa632221c70023b445afb9453dfa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f30c52c70cf39dc441ff7bc22a5f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579672b5145736dd8b0f4745d8dad0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719addf293cab25a5d0e0f175d3c337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f760d4b57ffe201b37391b881b99fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7280b3406869366be75431c0b4be2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac54a2cce43f93473edd4b0981fb6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82f160750c36c291d4cfb753e37ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f60d403b3031c1f1886771c6b469412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d32db4e58983a38479eaa8f6b0489713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44d87dc8d1472669f39642a468b13f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2bbdfdee5ab3862c6d1d6bc05456e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059a51c470bd303cf28650e146649e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c8baf39ee366b70db50a86eb2ac7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea63b016f7cad7d1fef9f3bf6007618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bca36f4354c0d8338cbd9e126ff10919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bffdd299ce51b779cbfa62a5af44720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581b95d5b3bef49271a86788c8c007f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac21e0ea55853cf614d1fae4299b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327674e6d3f071a36cf1d0ba9f14d29123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd7c8e031dbb295cc325dd6a905e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575752a6d75a659e9b1ee41d3024509d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7ba4a57732002f44230017c26d7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e9fcbffef4cfecea7fdeb3d704e2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6dbf085b6dbd1da2e51c1b547e0f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee68343d1ce1bd1e3002f8159a5dba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2abb88a6323af147bb026da2e817830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a463a8eabad5901c1cadfb79893931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad105123f975445d83e6791da4f8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2befc9e8f6cb02911ec79f2b646a3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f9d3db8846d179a0106c84366725234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce112a91d998653e73bdf30374e30d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae98240bf362ab1357ed0f01f6bd436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bfdac56b9261fa62d88a414f4c5e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871e5a38382d789329d8693ed3d3dad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8d7c3983860ef60bf392d542a1a0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662622e2903df4f00c81fda3ca3a85d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42747dae3fc047f4722804ecd7d38ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd175248f218679329d0ec47ea43ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6edcee1f8e23066e083827a565928c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0dc4eca17a682a34b32494c36e5b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2b021b69a59d1e8a1500fce5624645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75302b98a78f1a8551aa1c708cbb7dd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f12cc9e489eee967a0ef859ec84ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9e186dcdcb2df43ab9a4f82157ded48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5e44d879794a8e30dd1b04ebe87b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3f3d0705012535069826bda34eb6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f444b88a753e88941b8dff0622b1a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e275816a97664e411c443d4d3d8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b342c168be53669a6b16ed18445820f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ac019239d81badff7a0f7ada0517154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285703a4ce411c0daa89126a277678855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835b19bf5bfd726bda3071497a306456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbcccc4a7136278dc412f71a29bc6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b7c7ae8c3976e6bd21aa4acada8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ebd5ac3d413f21ee7faba8976d30359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa0108970ec6d5b6e59d76b19f603d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249de32234d0b590cbdd7aaac0b200a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ae8d4a7500248eb969de782f27d5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08e0debac58f7e1333573c8cdfe6bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ceec6fb308c78517c657eede5fdf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e845509f02c57ed9661932a4d9b0565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba643cb26e1710cf55cb24a041c2a17366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12952d748c82b68cf996b6e534ad3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d956f00289e6d3f210ba605a901b8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62219dc658274016a37e7805c1dba91a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba7fbe479c2f192a2f0718c8f59d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaf8e9a93c07ba6b41188fb952754771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670714436f75c8dac62a27073d452fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a949f7c9e32e74b0edebbb22f4423f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5b0c9d3efa3d7e259af8e2b21179474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21612fd8bd527c6e1d0797b05f96459275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb80e7de0881711249374d1367feb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2308fd66e64496e694962f52357077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719898e74d67f1da7eb6bdcd91dc8b7578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fc5ad345f55d3f399a79a6822a68879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df49402b64736251c442bfaf8a34180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f05eaf872d34e0067097226b7e7c5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175687e63284aecff668c5e7f31a3bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3540ca640a3c45e85ad8160702e0c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2cd829131703d2b86a63aad9e34aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd8989e8da7ec69c1da1e49139532885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b8dd2d2e7428ee50f9a3df78229ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028f53050aff8db033ac1b0e46c84c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9db1124b7b59c23efcead0f3f71bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f97b4fd1eb987885ca18e819abedd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699c96de6991d50f5a4a3ae533a8e1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3031c4455b1b211225eac4b2f86f4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58471fc50c4c0b273590f055a550bc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409192eb302ae0a4ee4f82801cfd36cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f034882a6236aad80578579ba5196294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262da74e2e5b991b914d0f85a1ee51095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cc14045e3aa82cfa1c6d1868711c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0c9d7dba7f440ebff7a5703098c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939db44713396104a34ff8a01212fd5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46261003a95c61c31c00201b76a4a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b8df4a0925a2f4778141a77dbef34100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb02f4f79788c922f9f53f438470dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba04255338ad833ee6a552fc834c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810aa43e2258c25fbec9f9ddfc8bf15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029a634ae74ce3300988652660c8e35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e65441b8880acff09f75fb909499fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac51e4aadaafd7ca63863e3a007899b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83681c4e9917ab3b5632c1c7784239107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c831331b674893286b052c254c161f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f205afc65aea8bef644e45f219cb35b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2aab2981cf215e62b687984ea7e2ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4427500efc2ba923a155b4be138a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b25c63186bb877e50f7ef836c7c24f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05ed11258049860172b594e5396fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c511af9cd0d4c0d7a19327ddbb7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddc42e613bdc9e77b4506b8ac462d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c439d70d92367a393b90fcfc36032c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20896389b0325692fa7c63e221bb8adb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1d1ce4190947007ab23e937438e0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b4904a9b0248b8ba2f31fd37ef5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52498a11a5f42c59bd7dc6d8ec30ee3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fba27003c3eb5bee7774e47f17153121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be0baa79abbc5ca80d10a1decdd55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d388173925994355f2b5bd4dfddcc40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d8d42de22f03f00e112c4c3f8e96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4f9581341071afffce578f4adbb38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5fd8ac119383e1742fe6f2b089b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fb7e09c2cbc5272b520cab87d879a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6d3a7916e11851460ccd3f018948a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f543476fdf0be7e8723b18b5071f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd5dfcd91f1b1e1a6d77fa59e4556130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88086c7ae68d1427650a979f4af1a745131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd101c54612e0a7aa8da7dda6e2d3614132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8b783865ff7131c2839224c7e919133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e375f6bcb23c375d7cdfa3e3d125d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cdb096cdda34d30636313636e02a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21f034db6c475266e8552a5f5de954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fefef94331a8dcfbecc940950e079137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed39087054858458a282914ab1e181138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b994dc25d908ed17a5b8db873e41ca1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d8b3a0708abd877b540787204ebc4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a8fc47c3269310d4469028b83c58a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac189fc5a940935648bc52222de7c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277b30848acf0c71da92e1dc84d2a96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8663e346436c1e39476ce2f6a3fb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f6130baa341635ed1fd6b493dfad9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfbdb68172e428a29a35c100a33c14146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467ca21d32c4b555acf5bf709b90ee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fae2737f12eed91274fb1b6f05c80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4cbd076ef418b7206ac4343121ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf3ed189b4d18f36f75b51b83a0a04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcec325a12c80a81481868735eb8de3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335668bcc83dcb5be6d8fcc2f05095152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d99c5bfac519e41c0b13b3c9bb5c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26daf8e6d3f0432f8738f1b492c524e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482998dea3b2e96c742d8989afc61730155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb4b1f64f9dd86900acf6c9b950563156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7f69fe37aed47651689426d9b889157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43fe34aa1ba43f2cb89a7b833b6717158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bbea06f34e5f1c65e9ab8939c2bf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a86a12b3f815d9fe6d064bff252ff0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c43a66262810b5a187ac4a5f00ba72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba350a7503689186844e7cd536a4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e916a8e6326ac70326eae3f45ca3819163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858987fb8bc4f4fd02fd235f9f3398164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cdbaa7ab071262eff368174dad267165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbd136a886774d6470e6fa87809d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbba407707e045f3e610907f57f5e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5213a3b5e65da16106ad99e5892d77f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae30f7062c45cc9b63325a805080b12169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d177657801b0ebf66c4eed28f57bce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26ac82af287703ac107ba971e6f5d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db96ca4a893de4673c3805757c22f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fca9cf0743938378e3742972707c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f12b9fe67be0c11a4acc9b21c34c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b70bdbb13a9d10921aff706c3903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132ea30cbfe74c4b3c0f8e063096786176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110a37baf35127d309d9e343f1ce6ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082087609eae7b113a9b52f229e1c02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a2325ea3f0b7204512ad784da98ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908054af323fcaa04bf2ccdf0e7ad1c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d6cd24aaaba4e3fbd7c2a10d6ca1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36efa863a27f131d20b66dc349b5b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2572e0093f6841086ecfb49004c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15ee20d5d1477e3db140af299117bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d8bc2042743f8c1193842b3d9d1bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79caae96ae38b09cc4a5931daea3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73df8640ddf6c4ca65931473668b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fe9c8ae04b02c41f67a4631a8a868188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573a466125ab5951467e5bb40aece11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b7df20a573b651b0635f731ebba99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841900e8f70fa87776dac00dc82f81c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592eaed0d2057196c0df7d7ea4f3c29c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89601826d324cba00ea786b85559ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eeef754d1019d75578ba286742c9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612824741d990867520ec0a4e70d801b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76fc009cad6a5a9cacb460da2f9d01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3df6201e8e3a4c359fc1107e52586197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fac5a170165368d0dc5f25eda980d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b91a009c3bc71f3b265939abf4d81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e6c3333c623ad6965d30c39b8867200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebe4b770fa62d1dbaa2408127da893201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfee5333efc5bf279e093b578336a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c944027f5974b16de66e0c105a04a5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a214a651d8dd9aed0158aca163766204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcd694688f8dbbabba03a95832914a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657320d61d37e82bcbf03c6f1a7bdf67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74faa9b8ac5cf20047bce08a1ca931f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0910eadb96786aa23640d08770a02a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7e44a0cca566a16ace03ee756f523209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a44e1c87c49db603787668069f3b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd50e7df68389f2e7e98a452b3df684211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472568a480086ff8facfcb4858ffc1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7f87f23625013f85f47584317b7d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd9b750faef65db47ed477379164e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c91bc9ed53b920c9fec0ad5f7ea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664cbb7d5c54d0b6c3940235d542a4a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e32eed30e68dd347a34073e56c381c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa711786a084c64b89e4a47ed7062ce0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0709aa0df7c212198c8b9f8d320053219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d925741c4717f03f444d315a3329a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e2901489b9b36a3c3c3639bdcfa8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbee38d9f08e0f030329852ae7dc33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953ce1448568e7c26106a972440c4fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4081f198303afe88321e2dece583da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648212f3c2b3ad5c094c3a0ff3bf05b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0257614d824df8c61bd7849d7d15a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2827c7192b512ecc60ca26d634530d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080dc6a25b96d6c81015dacd83208dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa6546e59ffb1155e165412f3ad0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8afdc5ca9fa701ff26833448b89d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a8e85b4efeef6cc2cac6173990e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb57c1264c2ed9167d223f8863fb32232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27d4fb2fa6875e49ed4f659a675ad5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e0b9662c4f0c51f6132d93288b015234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a72903e4964fa3d87cebd75945a4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cab7b9ccce85db835e0bdf0e1e9e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06fe3a0d4bd7a99c3797bcff50635237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4de462f52550a16d8bef7fe80fa838238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ad8c377177bcd9868d8801b462c4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa665638a29de920d6ad4645b297ad8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df805316829ec0c2caac47804d2e99241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912d586710b6484935cf42f41921a7d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41811757fad38672eeec03f4cc6750ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd0a5bda69017e894e264335b8c338244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb51d26bd9b24746b90e74017aa57df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c2943269b5852e03c7335c3da1b5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f15ef028a6b6345afa9e3e42e05b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52472e8ee544ce7e61da986227dc192248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b23de04cf6f11f4e0f2665a08289a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1de0227cbbc7bbb65cbbed86f4672250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafb650429e3d8062bdeae3b96fc7c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb86f00a082520ba2393e649ba49e36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538701877096edcb7dbb5384f3fd49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9a46d2fd5fad9501b90ad58b41169254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975caeeac8e91a3873b0f15f687ee44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c2fc40db1d695abcd0ac9d145f5f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82952db4598e83de53d65b21f213e201257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff83202b2bf4e001f1e58d5d0f331cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395498dcb7377a5d2cde44f817e42c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444027cb88bee16c13f2bfd958c49088260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecb07046e955b8f36569211d324756261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dce812c699bb75c1a65ff338c970c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95da148145cefb21205c256477c1ee6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003fd9c92451cc4970c68bc4688f2c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfba76f67c35476318b9109b984a0b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6132dda28dd6cad8da1e56fd4b17d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ddac55b167489e719d0f290603e8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984125b1d2c1d5e180e3437118d6328268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40fb119b2f97a3c6d43c350c77ce2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7547cc6d4b116f9ee2faaa7bbdaecfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3050a21b19494d21abf19c21eb132cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c290a51e42dbc5cabd45d11b5a081a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157705937978ea1e65d3e46af3a200273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995506068a5b2e2eddec258dbf142bb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fdb6d985dc91cd6b653c9e3a1bdbb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba9f41014e21528aff49fabc2329f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dee8b9712b75a2ee0cbc5bb878ed9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16072222f99b9e3d6d41949aa3402613278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfe9c4c5e37d440a3813be2b801ad1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a54f3d098ad77a75dfa094a25e7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a30275537050cdbfe872ddda0bed52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18292e9edb335dd4aa0ca714b38a1b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eea11cca8b8ef170462f10b7fd625283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947f75a9088e11e7b98a7465dc17ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640ecf244a21ac74de0ed6dfd6601fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723368afb2ebef5e92fa33f4db377e54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f9ae397eda9686c8d40ec19fd842287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543df1417073a63dd0945036b6c8e1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415454ad51ef39c8edce7f3098ce653f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aadfe917ac5a5567fcb094f845e85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf462ff3c97f6c386cc57b31764607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974c79786d4c398a82a5fd3db6d0052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd448cefde0be356708df88bfb1dfaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d09b5e23b59b9cc4f778d4a845ea95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080de3ba54051b307f546f914390f6bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9283b185adcc416e204959e64941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c292556b21dc4d0f7bd0a59d43af18c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6431ff568075df6652d1a2cb69235298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a55255e4b0b96066e88b5abe4810299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7d59b3b54cf962bca88f5a2d7e88f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a77c44aea6df7f82167abd4e777130301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c356df7ae4fda0f9cec7663f6dbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61883126cbd59ecb537b6e755f0c5187303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb784059b7a85f34be264953f19150b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11a72e4836cf26b57b762a9e17c1f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9196838b170fb6bbdd5f08006e9bb7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd7b74239910d10004ab9c938e1c13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dcc7de5c5b34a1c74d0809a1f10ee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f69fc0f7bbaa98617e4a9d0e07a4c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5c6ba7dc9888649f3b69537c9966f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa272457fd820979365dda7bc5387311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633a1a25cc9b972bb34ef370a59325b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507b99873f92d6a84140d18b5a0579e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c10f9b9ac30365b8bdd309a8c1151314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03264820d262571c43512cdc49c85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c06175ca32e759b2813efcdf8b191c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85f374df8a5af175821cbff075f8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65767cd8d6cbf88a35ec6831ace676b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c8af394b6ba09252ccde7dc418ce1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4678f0978b10f146bdd7b7d9819da2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3702f5028042aa3b4b6036f578111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785b08f8df44f29a71287621d952c9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8380ddfd6877f1639565259198422c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf73b20f17953778de8c796930e689d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177caf338e3fad54b208168f5b848a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fb79c21d6f8cfac8e7b569d660c15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf16160c895f7e44eacbc324b32737327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f230f1f7faab6b2a5d1be9122f1cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d0816e814acf1b8eadc86fe0afe24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfb625e84b3ab18bf01d5361640ee1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97adc243a1e03ab291578c9669c23c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b5c9c4b1bb59a9964c66ee7e9bec6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46fc5e90a0a6ed0cf70979decacca3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d268a559a3bec6db30596d02b1317334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0ff4317366f2dda6e063cb13d2bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdad52eb39dba5b37575d4b37faddf2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006376346b669f683263bfc209c65fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a8cffa6fdc98d08f89d37c62b5b2c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de933b4a77e49123c200ef6829fd8c54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0f81a741b205166ecf2448b694199340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d2479cf07aa7bd9e606e4aef3d934341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36120e3f454cbbeffce97b9540d5cd0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe82d4c604d2de448759a8995c4b0d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14411d2673e3778f2ad51159ae1ff6d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5aa36ba2f2adace816dbaed71d751345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98fdb75094bcb9443e33dbe050ba4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3099f18ea0665da35536ebe6cfd04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61769b76b42d7aea8acb5ac6fc23e89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66827f6a2f8624a9046605f26cf141349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ddeeb61b9b6721bfe24ef433803ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55badcd7369f9eec3afc454f2abfe344351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cb7bede691e66f5c22d2614a1b2e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cb057c65b0e61f0628795409df347353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508771c636202e9a453c33d7d603d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592455a0730b42ee2105c70f967c660355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ede69ae48e824a96d1a61014a7ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6acc2898ada52a152622f5d28ee5a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b76d2c2df92121bb6a2487b7cb5bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095bfcfb1021ab547429abe44bd9393359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e844b254f23be5c6f131bda4b7e823360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1801bf2f9bfc21dc9eacbd01cc332fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697596bb7fa1a6d19f11c30fc0237c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f94b23f8692d77b479bed774f65a9d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4c65133ae7d8826106f592477ca7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4ebd0a200697df3e8432bf57fc62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44fb4857a951ee340dead4709be2b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67856c07f96863fc1fb333071f6ed19367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650db34ef9d30a58377f8898dc6594d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e328c238d38ba510501e9b30ea3d6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a33d18f9b8f79b9f8a4d2bb1feaf0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10477eee63447e854bb7e167a778e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ae6e3f98dd20277f9adaadd97c75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c96bba9a1b9a727578c8540a75f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627000d16af5470cbf84ead1d39eb20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8bb4e641021dddfd304cfcf5df96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad17ac49bb236d7ed38a2b73eaed389376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4db672df7d24791922169e1a4bf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0d630ea538b23023c8c5fd6a3fd3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac24429e4507fa267be09b5e616545d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497011fc008c4235a6c77e250415764380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e0c656cc6f0a728695fe146cca45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9976b9d71f200bea9ecaabd8e286fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c788aa9aa817c79802fe3939236ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2590af6279a3fcb094c9ea65b0eff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d2bedb3380fa20acf0a281c90a144385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0837ba56c90e3452cab1864121e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a439223b78bf7dc164d566337352ecb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e0b8b02462528f4172d479283ba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ed979ff57368f86ec80af5c5f5a75389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371d0e522b04fdbc9777727a72d830390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617a30a8e85f281f41a6f9bb3f82c35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b12f5a2f678929ed78407e0d6814392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f684354ee7a89b073f8ee31107ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec2f75167597924dfbeafbe3c0d44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973f4371a8b6945cb19e00eabcfe6d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d98196dafcda1d7cb5aab4007c398396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17d0c7b54ab311406de18e1b685f1c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9ba8f6d33351afd3641f89e46f104398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7473d6d1cf4317ab61d3ed42bd114d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0263851e32451b14d7166a5e5e44a83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b227294b259770206b35787dbeb61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b5a2f2980b8e83890a329ced246fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede073ce6813dc02e499ba11bae7982403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71544b62e97287e148520a89e4876e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235de02b9760876dbc8275b39073509f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bd62e10d89879b94780e74e6158bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f166496cbf357e8097827490eaef7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40ad739d18cee72a471b27846fe28a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d989f6648aa9e6035774ba239229d83409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28178182dba13a1ce84e810e7d2144410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bbaf3023fb054d24e73a5c75ced4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45224dc3ad96ce704c1f10cf0cbab93412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408e99f2dc6e2a21175e14d6a56e6ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85ef2bab27806b49a3c64de6f817d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d6fae8f7dfee7afda14d15c4ee9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e88b30bf548ed63ef12fc071d25e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9b9c5f45b2c951094bf190667667c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85a69589e0918afbcb0b5e3a6525d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb87b03254863d9e37fc803372675419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a215fa3af0a5825f59e27591366c70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f8aefa537a648778a09dc02684ef8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae9dcab74d9471fb6700fee180b38d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6285e3fa7ed7bc28fe7b648502f42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7070c9700d9521bb05556cf66cc4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3f10025a0b5d2423d0844a1af4e6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fef5e8df208aa7324a5bcfb6e94c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1ac1b6e03848ca7ead0fae27dcb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21163c932d16fbaa8c7a5be67881573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8dcc8b58f7c7bf56efbef37c2d4f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41ceaf5a5b7b3ffabd037575eec07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0006d54f80c90730d855a00fe067093431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759fa1c301c60f1421c0f777b4afe01432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcadd13ee010331bead80639cdf3c00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2182030e288eebffb683ab14436ea46434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f5f652fdea3584c61c46c6da5fadc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab2ed412ae0da2615939e2e3ece37436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7127ffaff49bce0fd9363641458aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee5dde1ddc63a3b296b54e300d0936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692d706192a92b01318bd8cf4ce8b55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2433e7a5e6a8f1cd485a795bbd5fcd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d40596a0c6583c20cb11c25fe9fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beb495276e28027d74eab2a5d4f3fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f46a654d173b46b70147c4cfe36f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf916a25972db01edde3752cb62d57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c38476c4e9a51149d85f1932f3e65445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffdc6973015e61ba7503b237db929a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1aa87f9f14844a7b677e9ad1fb704d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07de775e77dc6c3de49f9fa048f15af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5b39473c956e664fdd1deb453ea8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b9a9c1de255f239fb8fdaaed5c2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7c615279098fb69237186a943bf7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf171f6d201ab829e0f1052e662f9aab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9771174d54527045c3d29524adf271453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994bb093ddc777a282e89c15e60c0d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457a1f9ed2e4b919b668253f027953e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709527f9a93a53409a80c237093bf7a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cceb848777097ee9eadc2b90bb623457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f9f320fc772d4b3c74052a222e572458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a75fc53d78452bad5d3b01df88bd40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f302aa879287da4a94df0ed4329e5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd5f19fdc9eb79502a4008ebb07a33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d55425094384626e93ac3dc3654a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc626b962dd02d7726bff49fd7c903463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa805407b344474a9e1ef6c01a3cca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08245bf344aa2bd88d9e56b5d40b407d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436140909830631081f0573671601ae7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb98dda54a8b11052df58e80519ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7a054efce4920725c41c4cfb08dcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49f633fcc9290d7c3bb3e8ce6b1de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0b654646e41c25452a744a6f5af72470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde89f33f19f974724c71eca1aae7ea7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d6fd8206047670ea2043787c2d5bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb16670989497a010fc090073f0e76473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d55d54ed2cf743dfe2e6333bc526aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d7c3cf331bfe02c2be41bd595364d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb6e150e0f3a8626e414e1b2160e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1384a5e997907929e3a088d99d25bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592710f0534e2383b0ddd03904386e50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab198e3100ff55438b132f052e2cb25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969d8a6b676c0ba873e0e48aa860a4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a7a5a342e636082a76c08320728f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38b6dfa809c6182575bf08675bc8ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e844f28dff60e4697f9cfe6570550d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1942f284d47449ba2f90d28e71674484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919ab0635c8fb4d15943766de614f90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666c8a17192fc1b56c9944f55d88ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b782e9e26cd36953cd50cfe1626eec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d1d3359125033d0911fb8c9b769de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642de2d10a9bdcf9c32da058e10d91f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26394caa9977e1f2da0f1f6990e684490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64692b5f2c12a7ea1bb065a0a052ca43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030631ff4baf36fb1e45ff10a6b686492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f06dc4aac38e4e1b8ff7bc0ea03ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e9e75d92ee92602a254dedbbd47fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc58a44291d5df3595241f40bc99712495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630aa5a5346531110daa82ac7f737ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576eacc253fe3f7f1f923134d5ad74f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e190592c36238d5f6f033ba9092ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f56c5cd96f02c672aeae31f20ced2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1c0ebe87b1bb6fdf4f49f22899ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd63c5083b8df37216e8a82bbb370af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e9b2ed2e35dfcb895f50e6afc358c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e168b471388d54f83e9c3b57b232ca7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafd77096ee080ea18d5a0448626fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686b79d74c6206605e80ee7301d949f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63717b397ff772ba6f5655baed70f08f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08eaeff1a440793e3ac00053bac365507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176879ed00af116e2a96d478cb0cae6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878aab516caefdd7320897587ee9d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a8b7986b6f1d022063556f51a204c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac96a03fa2a5fb162e92ff4676db726511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c969107cd92e9468e346e482e4632e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf49e664e19efeee6bfa71fdfbd56f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5818190ca9009b8451e462ba6afd5ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53478533b1672fa903befe7742322330515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4403b7451113a66a2d831a9a8b96a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b1009a057e7090968000a480031b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b9ec94d289ef577cc22a8984f6bd0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612acbca9e5af3fc25f4acdd96aa198f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb532565d4ef15eeae0a35b65e028144520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af2491d3abad0256d3c08a9a7b6b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e475a5a9feb22947f3d57cfa6aad31f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d060177097644ff6e878448d3c860ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7825b0cbe10a55b81883b2c0fbf420524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a812b3ce64f4f1236a2cfc42a18787525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d849fc8fcff61c118452f202069359526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafb36144431a46e7d1e97cc2b97ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6e67d83c51bdd520fb043e12a8a2b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66813979afc8d46aa248ba556e1ac88b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b036d7d77e3914b38f2b7e95bc8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172bfb8db165ca37550d5a43d42b14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4986c1798b37a16986a3880e138ee2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe97eea1c43e8730dccdb0da5ff5f76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4704cda00dd91ed7b7e545feabe464534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7607756800cdae02ff13e3cae816229535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e69252a002cdabd54a4c509d5361536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd03a2d88e9f03d3301547021deb2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5e294e3923a8dfaf8edce4ba93985538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e3aa58658f9884498adafc658a7f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29519819fb676dde7e7ec29dc2e3b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1c90b7de698dc675f09f254b47d62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09ec04e18d9c2802fdcc30cac6cc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff830fd46c9d8142b68bfd5dc9c037a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6a34f6a42f780d53afe3e8ed41f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de1d7cac749a890b149208ec83f142545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2849380226407bf6d60c1eadac792d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692886fa0c19e7c96be8c665c185042f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41306a0449639c588dab3e49e6cbcd69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc355a28f7e2bc65c49c9e336fb559549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d994bd723e4a438ef1556c5f2248e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8476a5e2eb31fb99765e95a614bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152436e510c76231cdc6539295f5857552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0ace626d3ea303df71bad2d404ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980559fd3f79fc93ad393c5c7b8291554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abda539a341fbee64d61c6db7a53730555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489e33d1a08d3e9741b9223e9bbfd9e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58493edf1469a5defc233a566f5903557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810fcfe3df053a4a328bd7e731446b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d017459d552108616e9a49a7c55eeb9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c665776c8d71040fc2c4009c0f784a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab273bd6b6ee0672b35ffbd11272451561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e62f4f030281658e5126fbce35a8c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251a94be4e2ca40c68ace15858c27d3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19409b450cfc22f0b497921cf5cb8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c8bf9014d777c8331840a1b56a1e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2df99a872febe04b768aee5ade47f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e36a0f7627bc09ff59c79be9a324d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f447a6c96a635fcffe2ca6d740cd0b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f77d5592462881f8ea37a59600bdd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51723cb7969261a3785bea105acd731570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf975a310eac30eb9bea1e31f72d30e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d43cc0cbafc3e451b33b0afd3efae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef4056702b7adf4f4617706990a6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800dc6a53c01555f8914c003707bcf5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eb335b47932ed1c42c45f70cb7e6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0ade7c2f851cbb95cf35ae12398fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96862706afed33630523c6013f87b1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166423771e01320c8e8e05f77c578fe7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd5836b697bce4b9b404c9eaaa50f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef239d9149653b232d939712076ae6ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddba09bd0c527af0449392575f87e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e3180f086c495731a7227254b4f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589bdcb5c236acdec22273cabf1bb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b72072f52235d0ad026c054db936584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f9f0705b64752ce8c5eb4da58f6e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c583bbf332f44fcf2c980397ed4514d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14820679be69d98aca122e1ac852d696587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cba9d716664a17060464a929dfafce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9c092e9a7f32689caecaba65e187589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0542e9b7158643279e202c4b31098590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083c046084f3fc17553ffb49ae4f446591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3dc8a6f1832b74436a4dc1549763592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037307ef332b46f3ca793916c2005a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6044871bfadb21d9d05c703989114594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d709ded3bbbff4d926aedb0b86a51a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11b158ceb8e31c4641a7cd5ca70af8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66fe1aa1f67c0878dc85f9937c8c5a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5aa9bc2fbd165790d046d5a63d08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da170aaa4a4404ecf38b834b5c2d2ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccacfbe6daf07d865b9703804e7bc1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66e3452724cebaa75aee2fffa5b9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93f1d6bf87d33a8c9f29f8d8f08e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62623bf30475c23be726ad321ad7b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32cc6082002bcb3cbb05b70f9466b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809dd8c42a6965d537d0344b748bdc13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca112f8a561bc68e14dc06aa02a82f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a16dcd23435758b18fc21cec7dbe0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318cd057f49ae579600f256a9cca107608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf20de84c85e5e53fe29cbb1acb32e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe948f641ef35b5167b179b1556271610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73367a0fb61f3864f8948681bd52df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f996587b2e4d2f051217b4b0a04a807612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b78acc63dcc8381db71e3891a1f6e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a3112535e40e4c213194e99f2bb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8736e99656def4a7db22ff1623e0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82413153550f1d4571d2fdb5a07b7565616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7761f7b00e968597fea71e54f4cc72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4c7834003fee936396728be0ad32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75259bbb31a88eed2d6d6c72bae89fb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b68bc44a1642576710f53563cd4bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c4af6a114b49d5c1d026291f071fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727b5264d4a4b753afae465e04be9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28a70733a1e770f864325a69b2b6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7c7c91e55ae50836b4335fd499557624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e27eb3bb3baa66ea521cf9156bd97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4c1b64299742c87aea8cb75e3346626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc734a7ee9f67d71733b12c99f2123f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdab00b8dceee1f07493bd8777896dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de051f079e35260ad4f2b7b4bc8ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c308c894bd5301f0e995ad40ecb43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a1ac4d56289cf412d5789defd8e94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8e8ccb4bc5f3560620a108b28244632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617391c551588586795c2382a20eb471633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2e5b4e9b214e0ac0997129b2386e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac7242c253c3a4d024aa8376ca3be9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e502063f22473810b68314dc441e91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141763a0a13ad9a996b16353d2bbfa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e1c41ccc6e8e7a8b12d55171ad267638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d6160f412d629817bd6e218b5edf6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30385de6baafc97fde3a24f6f4931b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12159442308d8db4db08f6a8f1612f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bff5d56d25c3dbb29b94ea3839dba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce86f44d8ae82dc86459bfc9aa472643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f4c4ec7396b9d251c162d869a2443644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15cbf551eb252068704322ac4a16ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc653f257ca30b76eb035f3f9565870646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c904da448098dbee3b39402b331a1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc068b2128116aae808d204d4d9c83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299cd8a05dcff66529adb5750e04135649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8325b85c443146c123cb5be381f6a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a444547f0fa551d08e16e7fd4277ba651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb616c250adca7b01161bf3825671d4e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b2574360337fcca48489c320c8990653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2300fb4805f1a86a8d13feda033293654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78e2be3defcd6e2fffca8df6bf0cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ef32647798163160b3ce0e538b2cb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dab2f18f11057e3f430a3c7cf2a28c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab1c22af33f2fed25f8db48f07ef09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d13f596501acaf21916d8a646a5502659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a424b2e5dbca5b455bace04ce82c12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ba0104dd8a106ec22c7e4eba6af93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb65da0fadf48ce4d822dc18029d5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9524ab8db781d522bf08d3eb381e168663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1043fe630e1fe267bcf35e0f083182a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90b97e1548818648dcedb86056a64a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f424b6a7e62cc7c0b04c82b351f11666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf759cb6feb7961e7089b48b1e166667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7550eb383637b34ea05087daae5048c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06708376d08fe21ee34bf6f9e5696669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e03cbb28a0ce1a853977c02b195c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25135a0268b373ef581fcc6916e68183671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4689dcafb702c17642dad8cc9c518672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427674cf96846dd186f282ff2835f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbaa0f6e2fd2720938f708b5b56e63674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ebb4b5d5c8f0980f8d7f1e128f411675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8068b30e2d41c6daa4b60b9fae75c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85c863a0ca6830d2a01ae7bff46c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06b074625f687a70b2d6cb94547fcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be603299ab65e380e05d23e879f1a00679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf4adac4455e4f7d467f19c2f603f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f449f8f1a18a63dfcf6f6abd4a33bf1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073e911e0ceb979c1c58b46fc244a70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426b3d0e1b82772153c0d99670a872683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659e775145e0d09664a984936af2c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295eeb408f011d552841b27ede49c4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82cdf6b696b657c38ad5ff524991d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2e7809816d43dfef98c938952dd06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f51af9ce7bb69abd2b65ca2ac3c68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9caab3e71a497ab901b9aa3f3ce8d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff0f30bb13f2f5d4f90fe92c8b0895690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8885973c781cb4a9398dae9425f6a0f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490597b89ee0f666353b1a328f2915b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f5d53d1ed14d190b7ba1ae30c8f57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea398fdf365635e90a99179a799e1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8221a8de4eabe2d4639999a4a13363695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f82e761b1ce62dba5c6c62f504fbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe294488fdebe0f12beffad32a4ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7727715f54a0eaeabac2acd37c71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3384fda3573a9969b1e7ff47bcf949699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdec3f68b5bf8a71de2de3dddadcb6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a1ffed95da1203892cfceb4de659d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b626051808d1c92a1618081ec8c626702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866b3a8b8dc912b6942f613620e9a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dafb74a1955fc64cb765c8eb2c4d82704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faf24aae0c4225bf90e6789f417ae5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc32da53b2583e0c0e55166fa28e96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0232d6c4bcd07b5fbfaa842b399534707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9747481dfc1a0645472849d50e48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689df7063d7d8450626b99e37801a82c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b832dac846ca850ecd5248355ccb41e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac14740f9e974aa22032faa33ef69e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a450f4ef86215a31b583367028424cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8fedf8f9d85a3a283dbc9116e19d8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2244370f23239def5224dade46269714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8ade363a5b49046a31774d0327a6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd52f8976402c69305206aec7d30577716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494fd8cfceffcf733953db9da8e6c5f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b32f803dd7cb0a55c9f34403f36b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8824fa248e1e1c994cac512887735e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057832d045317811e65fd5ef6b1713720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84827fe8465bb9b90e80b9e1daf3fa32721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc080fcce40d10c3e758d0f4ca0a62f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67125a7c72bc56f4164cd121efb051bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cce56843193f81e3f2b23f8bd35ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a78c6f002d77f1e9617acecf551fde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6134a25121cea4084d3f657fbd1a92726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a64b0587cd100cabd6cbc5a269287727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483733e9af905766aab1601ef2c0e275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f908762e6f4e7204856427a0b4592729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82660660369abb71ac6353a9b07bdd8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c613568a008fa8b540ece49a5d68759731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de168d98880ae4d338ddab4dfff6af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f4be2a0daa219359790985be344d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaa4c16a3422e3f612a454d5133e22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2374962f5d107940b7c7e42174e3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192830422aef98202c6b3c1449d17868736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91fdf4f336b04ebbf0cc0a00ca6578737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffda654e89476c63e3eb632768a9bd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89610d05166fc9fec4f7a5c0a083f3c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bed3578a9586f6c63dd767dd8b8c50740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdeb363076c49efaa990f0666fc734741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750044491ab1e1996171d907d9e14f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737d1cf3a0c39b6d63b31bafb3822c4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f102a8273a79d9018b63c23aa2b029d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d640dd3bd74aa59f4eab55a504e1c96745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872950b46c07b64a4bc69d57f287230746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c47c8e7cfbfaf2af75767e59253816747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d020284c0f834b4055723944537c57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8dc388a4b38774566a3415bdceeca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd6c023e2d71332a055e277c02b7cb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78885ec682f93841c3a949ee5e0b37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5320f90f1323f287980ee623048845752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d228051cb2c278e2e0ccaf5bb8ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f981acc53fa9a8c5583556d9ba8788e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f15afb40148148d2f964fa24370d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736fa921d00bcd26bb9a27f2ba26f7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865afbfecd77efec845cf915ecb6e05c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e668c0fbb0198d28f794005816fb1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e68a502fe8017b5bb8e5f70ce42268759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5d5edf64a84929c6042ef0a018c2e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57992c45f6d39f5af4adeb81d32ae8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360e4bfef7782552aa8ffecf23e2ab7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621a1051a141454012784583d042e89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01967d2916780c0807ad06afbeb3110764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524a6d7a17f4c8427a0e41725aa5743765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06175b1c653bd558d558da3dad9c6fe7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e9e8bd4b3f50b2ed066912cbf06f0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2cfbb31e68452c642f7ecde6ec07768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb9cfda375eeac445438f14278794769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5ba35a98a5037e40573690e19eb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44676b10e2b3d29add432132f321f3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50242ddf5853c8eef8c1573d161e92772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82833008d6eed7d9508c99ad066af369773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e09b158bf4cdb5e3f3a2b838354819774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13dfcde8b38dfcbe7f3683dd188db775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e0ea228cd6c2811f037e059bce9b7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d322ac4a9c5b0a07388241314d326777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7cf5c8458483156a1d8860dbbcdf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245464d47314dbcf194f2e0aedab1d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa0550e0d93b797356af064656a6fd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b53999b92ee52a4cc1a578d944094781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269cd77fa8e421dd5422ed06eb67499782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f5b0d8c56b9006cc8a11f81026ca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0071f3434cfbd9239ee3dcf06a89cd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0887f1de76742e5d0df0aaa6cbbf2d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bf55ff2e806bdaa9c29e417a228e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f440fdf1b32f273443e0530bd969ba787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717304613ff278dc916107acdff8d93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435e6f08cc23f2e96b90f838220447789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de967c1ac81cd3e2e7161c45a0972790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799be96c2713cd7d83eca97784c0a3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30012ea463c794ba68d1b09e8a9d0c2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b74223a0d5672a89828f133c443406793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557c71b8529a1bbb2623d92bbff69d2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce76a87a7d6128f3c6f45eb98f317ea795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf562479e627fb2df3156f64588d71796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef327acd7db6550c9dc1b3c22629148797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c3784569e026efb2d10333ebfcf17798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16292ecca13e619dd332a815b604f050799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54a82c4105de653c01ee620c8a03d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed824446716ab26c3953829e6e9a78801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa343bf01e2d55e2d827627d144105802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb7e6307d0c0dfb4fc4a6179c55c10803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4578dc23a6e50bc18d1928988de02804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed35073110b4e9d4278f8e374a9b2f2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4454b19ae6e9dd610afc11532408806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ccfafb5735fd463371dfece36684f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d6d1cb9067c4bc47627eb5ba4f064808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d16fc30709ce265ee5229a8e14bc1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f0ca07c13782e90b1f383d99026e0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da848c356712bd092b6e0ce53632f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42fcc2573961db37c2cdb75531717a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23ce9a55810aa8df5e5269bd8bb345813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a6d6edf24d5d7b6fbe5d197b16433814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d06244074f36f0de9cd7df9dfc26a3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5fe59a44fb9ec200bb48fb55aa173816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bebc4ce7e545d637c424cc98225e86817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0204aaffec31d50baa016bcbf6b9ef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261a319bfd977b8a98f0f1bd67f47f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c107980960637b5a47708200a3b5460820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592f020ecc388d8564c6c78cc7344c5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7a372e92bcf9787b4a6a35f4a7096822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a270218a566f86cb19948c6b851612823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df687336ec3dc05b3c504c5709eeccef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40241efc6ed784bbc94ad58daf061d02825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ace99676550e24af420b34c313128e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8f243aa0348c863e44075b54194f4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fbe768fcdfc5c6c607e64951b7c61828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd94e2d84cb3cb1449e3d767686b95829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64166a95372f98db929bf6a52b515242830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5c6b67cf77e9dfea5f3b7209ea61831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1b59f67275b3a32ba799bcaa41459832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e9fbda8f46c439953167d2bb6c1df833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f33f536f55c9b6428318acf2e187db834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b406e02a81424262c23f1b24030304835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f483f961fcb25fa1e0df6bc895624836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cfedb51c6251d6748005caed5a130837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98cdb31990d29ad570bac4428db9f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30290590f8271592cac07baf2188784a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42b688878cd7e3c606875a17a432c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdffaa0336b4c860ce079a42807770841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c28cebaf7bc962a54e3ece76b351a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920b84921de9031e7bba883e0d7984f843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f86921c809b35ca9d38ca5dbeab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e1f0bae841cf55ee709b63e2d9e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0593ebf65a6f4cb7326d824e0b005183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac872728898e25c9377638f0e27519f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e541f4e58f7c11b1fe0cb5cbf794925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba1cef006bf427a3dae16938905b6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c5094475a72cade9e1c10e61b04b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4dbfa1a7e0fcf224d8d04f378596d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3cd18661a456c3b974c1e3a350a129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd8a3989f23749aacb6faccbfa9ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761cee9d90b22ba985918a92a71443511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c038ae33211c7f1e92880c223c3b13e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95479c0da90873aa5ad9f429cdd0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9deaacf98164a980d90e648c73c6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc5d6ba42ec561bce7e63219a93e9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71372941871730b4568865688eb955f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bd5bed4489ead5413933d408dd31417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578893ec5fc9be33a4641fe73b14b06518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0041a0f9e1e953eb46e9eb46d3c4b9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a4f949e277b90b5a673dbe944b29f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0977818fc5f65e53581ec6e16c03b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c3e0abb646b48390f99e0335c0e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da88f8be268a3cf8d73d03c69640b4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b6fabf79730f3596919ac3688fb4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6c6da7660cd61d38d13de51b4a8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788230b829fdccb013ff5cd168bafc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78768e74273f3db6e35bb888fe6592d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514da340190a820d091791b7f5b7e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839e4c102fc248befab760292cba64029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29623d677b5ff812f8baf77d64247de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b52617c22e195063cf1969b09afe5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146f7934d4969282742de01cc0e0fed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2cab81db8bc9863a9ef7fe0cac9d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ad2d118b76335d855842c906603cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84048ce0cba5d89f3beef46e1e935b8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a5f5984876c109e69349d30b9348336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381fd5bae6545d6db815cd59a8836ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dcbe6b3aae117f0cec5e253f8c0fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9f48926404205c76aa994cffe8e0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485fdbbb85109750621986f326b1d2440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879576f00e79b9ce98169787c25230341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef980845f6e0a011b1e1224ab53871d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0e0bc108e09590fa37e48501141743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797c217712637fcb29ff87b63564b1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a562655dcb706f8d5a664a03e67c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fda76f50af95402bf52345e1eea8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e80deb73956ff954df498f4fb64c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb3059a1c599e06dcafbe34d2f5a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebde56851665805428756476a48be749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d893144fff546f659d2cc8bf380597250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff5701377a9afd47dbf58ca0a9fef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240e85558ad17964b0190f65c1d6e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0580ec269a6401a1f8189b326867eae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e45fed82c6b3cb96d2538c8f755754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60174ae8356356a52d11a45518481f3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96179f0562ff77d9d46acbb633f6870d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da376cec8c8868a495841ee51a54b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dd528ee4133f046b99ab77540e5958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca733bb9ece704cd2ef1ae5a7488259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4cc5c18dc3f597814becad376747060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3406828f6f84fdd4ec2cac20b766b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add92075ed11c5553e9799173b77b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624f626c626d2609e635201d07464463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebab0698977fed2f6c1212aea1a18264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332f05995d9104662543625b282ee5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b9d8da163f901755233eed342d7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3912e0f60123818c4d5f2d693070b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461eaa6619edd48f271064749049322b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d96a4e373854e38f7e08056a55f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148aa2a565ae2aec836c0785f70bc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16801b34fe757a5d4068753f43acaa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b4b386fb8d2718fb50b078e0760b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03c4a70095e58452678c1ec9d191273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b203703b26733686456696227c1535d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fef121893734b4e4068856e982fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e344a161650931b855997c81b231e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee1e1ecb15b500ad7a1a12cbc7f21c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b59d8e93d8e703da7933ce293419f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188ca5934016c57439ccba226957d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dee53ec32693fdf485def3ea58e4d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e9009287f63ce6db06f65fb30696a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cfdd3dd974614060b7fe21dba7f7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c180798399a5db1edea43ac8690fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e1143699ef751923fd24b09c34c2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3905502ca77e2209d1d81253c79f2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d389a73aed79ce50dea45872cb7ad386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d728fed7835ae2bf73122f24730633887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77e0876f0237db6ea37d4d70047e0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e617f218365637241559ecc80e92f9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d4d821110b6cee4b26c84ea7fbcff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730db49005cf7f91598cba15f341c5491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed02855e0654671e85c5fcd30d0cc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61483ce8e827b8f4353fdea795e2254c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82020fd2f1384d57aaa329eaeb4d5e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a48a103934c7794cc5603618087d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1bdfef667d262c47c4b379ee4251596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bbba4bd7c3621dc70e6fa6b5acb2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd879b905a4d678e2d9aa8478904a08098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c27adb5d36c834fc6f245979f67e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc80ec1f35226b94d90e239fcb480b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07045ab3ff4713318f11d22b41b573101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c41286ef820a70e27ec68cb7d5e2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01287f69bbde5fb74cc64729b2ba221103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dce4fbc64f1d07e08122cc27908c7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f20078f1c769f4a65195e43b14a757105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6f4d2e134204848515791752531cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a0909cffd7c47a636bde868d6943107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ea6212c413ba86a6221cf94cba2cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2840e9466929ae2a6c97c8c20cc3a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8cbedfe6b8306bdfc3388748ac48f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afde57284472d77bb6f5e7f1d8596f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195619a95e538aa797ba29a8f2fbe98e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b747c866545c66d6e17f4d082c0de64113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e0bee7ef0d7d97adcad24f457224114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fdd00c32ded0e3ad3d48df95a1671115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ef3705b3b832b133c5ac8752fe372116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb0e30a5ae3aa333e2dbb0bddfcad5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fb15211801c45741fe252507c8e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438a0207e560d37786069b657898c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b27360a3ce721c00d0e6cf4df83fb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a986f81b16c6893324be5228d691121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f980d7598a8c8ad55faf7535316522122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105587bb265ec3db2af36d3be8b90eea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c31201e1a9a80aea5330437f7969124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277e1365cd39163daddfc0e439bb2be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb902cb0f6796ef53efe55971b9105126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ecf48c4e772fdb70948a93447cdc3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a586736558dce072295340ecce0633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f7c45d0991cb01685e633d092472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fd09cef94b961d19938f0f73a99e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c0ffd81ffe7131125ec4de60e59e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57598654035d420f980fb15f76d1e50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb2aed14452889bf025012ac74f0ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55e79bddaaebe51afd78d55853c23d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a567ebfcf195e4619a29e5c309614d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3b35691069da818266491abf1de6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edd5b3dc85c8a2b0166cf17a59125b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f680216f7ef3a717e91414e79f78aa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c187f5091e2f057e642c5b5cb6131b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c843652584e5cc8d492ef9ca164f383140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1f2bcfd838a9f81c1a19d401f0ff2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce03e62820b71466c73c2fe832bce1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ad256a41f2591ecfa403a7b468dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc152c070707e78f5341225dd498c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf053e8fb5aadf472d1db2a23f3b8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d963dfa0dd6cd4fac360cefaad7d41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c99173e1dbf4232817a16169e35ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b1d94a63c1c11e0ea18415b8706d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffceb4bd9a49915dbea70569771b21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff9e4199249d17d643017b05a3b0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14450ccc5d0701de41b40403a27afdb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d03b7c7e3e38b2152049172dcbaef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa268786370e94b6b2b3725503591961153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd814ec1bcb8af8a7c6e9ed729c31c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a3adeb797bca0a3252b547d2a1fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544d0d6d7e287ff268119be674643c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc0fac5d9d67b67705dce1e99e3241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3e37aebf55eb23080b74705826fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910058773530114a3fdf4e823b2b075159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ee9749107bcba6c627a0c21284388160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b61922ffae2179dac49049802658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26b625863629f599b591357d97465b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b89e6de747115b472bc56cf3158ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6077c9c88b98eb273f753468e0da88d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fc47b7b8d22848332f66813def225165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02e33773e354b191b3ce67af0fbf7b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbccf239450a7ab1cbce06b7972b38167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957b655d942f2ed3c2331d0eb00a9f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5e86e1de58d5af175e5c5c232b19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46df9ba571efce5aec7f826d04b390170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d527686e3e997a04be5fbcf34e109f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817a1d1b8b48f68f5fbf4cd218e6bc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116bf9c07a8f23892ce8530ae71f321173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d0d7881480d4aa51950df39c12537174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e7c2477e823960e088c29cf8ca79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14bd13c67c87f6f2baaf718562650176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f55f2f7e1edb5b5017773eda3d29a3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2770cced6285fcb9e7bf7ea21b388c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611718402e12cfa49b3dba94fa5172e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb650159a849c1762a6ac232be1bce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac384503e6a1ee6dac330b4e5c601f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004792466f8c37778bff143cc71c7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcb3c7eb7ac0e40e6ca1897f7f47f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925992628b45ca1565384b0a7fb90704184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5b47158036c7a2f66195d578829b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725b2718983cee9bbc873003b638cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667e59008e5444ee606adc1c5d6e74e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cb6b4fd1fe7fe953f365fb4a1ac2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6870cfe532d5e7fd7d7437d78f0d488189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7679f8f2ff4436e055f50f3c5752dbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd68706e0f4cc9000cbb04501a6cb7e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d681c2aaec4507d8ceee1f7726630192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b40041df2ae86d3f19d0e9a7945d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc74a341692703989ab0a2b15990e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95160e4340d268d4e1bdba5828f969fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ae81e56fd8aba836b691f4f4ce3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d935f6ddb6a50fd7732975a99afa862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb284b4f508af8e8efd2b50bef6083a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f070b31f109087afcaf296a67c9302c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8673c7abf992a09ed59f0148bc356b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f79a0765ddf01064a6ca2c28c20d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b701526c63dc70a049a3aa77c78e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f14964d30439e50250dbaf05f4d09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d38c52def72d3ef231b80b34ee6053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c964a5076d6170f47e2a26d77e8ab6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efadfde8e4aaf7d2efefdf8bce7217206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b168ddf876e146e5a268371c644ea1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f107ef63497cbeb54091621f6cfd41208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3f97a8673176d8c12b25f2937c221209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf60b607ab3878bf62a457d52f8b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fbc016bc6a70133293e22996985d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a4c991be1f32716bcf00cacd00139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655fa9d8d180c50a7cfce341ce3d7a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687b29b550e004312e57f20fa4cbee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7454b6e2b9acd00638f61b236cc0f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85100bc094d6cd51f434a813d67b06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50529f1e8da7a6433d6d1e3d68c83b1d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95ede4a8fd1213f82ea82b5f13930b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d53844daf65accc80093c011e27e82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be965d2e03cfda3959a9caac62a1c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62718b3f483c1deebcbc1c5a3f6216221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1566a03688dd6f3f32895cd0c55cea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bfbd86485686bd98c7c45cd871811223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3195ccdbb2c941c2c3620fcf117dab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9e45a06d731e81bf0211f1ebc8d72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e3d09c10849f068eff2b07f02d90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc648b8612c8b4362594c251eac6e82227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf68d0b3b73624f1167a3d0fa6cb759228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7040a7d03834cc5efe0449266816729229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39321ea2ffe56af855c8822ff8ec84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39456fae64314e9125cfc12c42d63f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f2f7266901dff4d9252c74b0c8a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24213fa17dc53656aeb6d83a51f79006233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0867999281f195b1c90045824191a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506052c471979e18db820d7b71ae0cde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79a54e47ad0d8de8b14feabc3b99fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b210f745d58813f95a2b39f03cd975237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a20a4f68a1288d8d062486b4cce538238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc938bd07550dec6d4ebd1104c7fd09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22818350d782e3d56ad0509343aac435240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1a04052e79c1d83ebbff81822164241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710c5f27d428ac2d278c2d1ea1f0cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0750853f53cec443daeef5a4d440a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f260dad11edec194ceb16541c8e95c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41186be2d56a106fbbc57cc7396b8592245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9badaf1a59ff7124653674c3ecfd7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72ca2e7dcd4adfcbdca3de7f429337247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d8d11efe2b7a0c9d8dbc618949cdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f7a7076f77e7d51f490646d6ec5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055b31f0b007e707a3b3cf0d297222a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfb638d5f3dad67280dd79222412d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb829d7cf6fb5841af52d6ba5e7930ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee668d5caa490745d0995a4d75ffe08253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693188866ae6df4ccea6ee85f0679977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac3e941ace756afbfc5c31bc64fa60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9748976c93e2da735faa7a80346cd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf6776abcdcb72c1290d62586b31e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a9b55c02770f937f381457d41c2a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcc300b2a951e418152e110ce30f0e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6c7bf22b6eac7c3277af918d41878260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef91594cdc02eaf2165fe0676d75f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd4f2617176df437b7ef20090fd45b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407134c94bedb83830052c5ab54310263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec509396c775fe537b7bf08c2db04964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b4904a75bc41a9094b4a1027580c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6df18620ef6fe131496ad6965c23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c3ad4c3dae764499ad879dcd8a01f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f112ad4a24085cdfa534fe6b7522bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721440db9c94d2e5f5d329c8e2f960f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c814c72e0348ebf777ec9bf9fdab1bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae472324e1a09d0c93667632a87a18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4a6e856b695760b75461505ee8a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d680259d64e2f5f1135e17680111273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124f2bf4bb37fb5fa782156b29b7d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0351443c127eddd01870f9288777de5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c67ce85dcb77a54efa8d4f777a611276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71a2ef85c1d0fbdec5fd43321d705277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372fdc0a09ff1619f134d13e2e7bb75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4628fb11fe2529043c1c1d228d318279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd2ab46b8e1e07646656d146456ff8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351bdd025762020e345a5c1fda3e37f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5487b1fb87dc27faa24d549784d04282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed488ddc24f6104a74b6619cb5e4a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc500447802ec7450622c2788933ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b8bc57234ca385950a68e974c5248285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91047bfddea0e4c07e3793a942d19b52286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98bb23cd037eadc7827eab42bdfcf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d8bcbe080ab862f9f10ca5c74ed73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c7970bfe1ba06d526fd7113917d2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379b87928fef3b74284e22ddfd180de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d2aa6d4b4d11cc2a4848cf577137e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bb54ee27e609dd4b7f2dbd492dd2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb4ed3ea9db4681e5613c082729c3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c2f24e35552a7c8cfa999334f8cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b893c6f40dbaec4ad0622e3f2d863295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1488157555c2ac98a82cbbfa9edbb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd1a562beb36d8ed3447b3d4824a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc92915e7957a87f7d9b62276eb0d49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57af4517ba4759f441a579b933aba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a2869056cd71753903bd8037f21b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a475bf177fc0514fd8b52f46e69e74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8238f368916f2e1b622fb1dd9b22f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b146fca1462a537bece939d317fc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f4e3880230988d3cc5a148bcbcf53304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e007e27454d45939d9633d579bbe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f5bdffa8c594c3e535e030531807306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ad5fac79af05f9201017e933437eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5e3d24d97d383533d38712173f525308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba141dea39ef33eb916d7497c61f5f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd429ca951998a2f3b3e13bdd60a43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f93ecc023ba365b6a48c33a95d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d762d2206c209c3ce65fbfaa0d51f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a6e891f551f8eee6c7ee217fddfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6f6479a0c83aff7e6c7b173a89745314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba703e5723ded1773317198d8d65ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51809beee960574da8756923132b61ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ce38ac28f0eb93acbd687e96198e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bc9ee8a3b4291a39425685abec3cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03bb6d28d054f03892e5ae956530b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113490ae66fb3643370ece38a66f0034320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4491abdd9552b2b3e77e5c3b78ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d26d3f62ffa2ebb7c6598f23545a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462fb1d47be8ed00c34e1b2697671e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d36d1ce68bdd26c35e5ef38afc6ed7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c37b168cb4ff8b00ee9763c770239325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b291bf0b41b9ea9cbbd023430b6de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d6fb2f3878fd31d17bca678064b3a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97cc3a10ec3e204794623acf2751c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578e13bae132cdeb3abee388860d61d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc2b737e5b68242ee863113f059f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd95549866f2055f4149b1f4a65d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfbae9d08c902c4bfb3878be7a9617332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2758b39dda426bb753a1727f43ecac8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc2f0122f7469901f9144a141cbaf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde2420bcf3449ed765ae95838445d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe3498f30a0e3858ccc1c89fdcb0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301153d0cfed0f7b247fe0ee0ffdf0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335978f81c2382690e9a4d56870ee09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513c5a46ca58f206f0d4aba82f3069e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68c86a2fb6ca99659e8e0c280c9779340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2071c7619302ac95224d2485d551c38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ddccea70b85389315fcc1102f41d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14e42546be968a5ce971e9aeac9328343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae24edbd58790a774bbf076b334b333344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c554029857dc404aa68d4ecbd923f57345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf02aec350f6cda15055ef0ac03537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa460ec7c7b60200bc93c1c4c8f173347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf870272075952a9c616d2eb8d1cf7b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc872c6b96c5ba0f3b60965edacf7cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f508c7eb31d0f1f2b2e8d2119d7bfa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd382cd5b5e49d606d538ee0b28db2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37592b7e36a58b711013dc5c0a9b95b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fbb9324d12311c3553be06325e7c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca89ab786f6d15dcc821665b7c1a283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78439f617199057af31a182417239b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886709876d9ec41d1b8f03f636f77a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0e97ff8180b4de0b8de8f2980123357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b569d82037ada643b3f1054a97a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae941a58938186fc9abf8cc6c04a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f6182ca356a5eea05a727539b807e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f425b9ab192311a4d7965d5dcdb2ed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3501d7e0ec2cf908287d65c4983725362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4ffdb2237e33b74375d77bbb6118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0176860971263211fc899269c0429d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b8e77f149c582bb4f27e8dd1e5865365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757437e62c04d92d0244a55ef65f7ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1229a6a81ee889e39803271b28e59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d529d74c8664423b26ebd32c568da9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5f093371e5c3c144c0cf8a41162f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19699f237081f370b59cf8ff06d499370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcd4269e5b615aa3900fc21fb02764371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2fa9f29fa4ac147ff35c872bf8e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8acd260e009a188e1e2f4d9efe77e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaf3998e4ccc980210169bdd969375374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40623f6d845c751e48b54e71476c8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4d122f7b4c1ca6a71aff24555cc36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253be96a4a6c5f6196eeea6a7293f9e7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dbb27aec24117fb045fbf742271f5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49354b911837bcbab0b282bb93656379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91fe3070691f97d1fee7f1794b116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b461759c01ca788bbd4dc22f5d4c7e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538587a480aae19c758caa022cb4b378382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c971c7f76a810e12e5eed53a5cb01bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f69ebd03e8b039a49fc7c3aa60f924384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed002d8d415495846af3d3a579dbbd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c2bdd72835413cb9a4a1aac2f06e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4e8ace399b9f8deb4f7c66856c5da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90da1650bcde8b1386bbbe839fcbad7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f64a36710cc69bfd6b11d9634d84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec7e5154b342bca0d19b23aa8027a5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b43ed6dc1f8c63d0d476e8f53ec99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa86e21af519fd1541e80281086b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee97a5cc9b844acdfcb6ba7ef41c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5adda4986b1dea430eee702852748394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae624fc324e703b5e0fcda8d523ea1a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bcf01f06f1ce97de218eb559f93ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc0a92fb04ed7e99561356ac51a9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62100de2451a5eccd792f4ff2314d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676228a88491e87f5a1e73c14b9b2ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b94eb8760b434dbbd68a224986c9ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf3e89a3504e88e0592cd51b0919c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92a4099a96830714f27ab6ba2520b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344e44557b32cda174bf6c8b686c058403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f10100f8aec614c0bce8cea92661404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849f26cab3907ac585bfe5872fd47f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4843135a12c790c5aa429bbbcfd171406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642af560a211648e958f63c32318d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825628931dfc565124efc50b05db95a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456807bef0f1773d08d9f67cd091be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c37134ff8d2fc49dbf0ed67f8da6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d918953db4cba6dbbfbb878978abf3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7da8ebed5c9942987d0d6c17acb8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01bd0ace0f5e7e0e3f3d82ac1453f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b952cf77875b9f03f2d59e8704748414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c603b927068cf5b3410397ea6cd653d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff118ca796fb9d2d45c3545fccf8fdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080c9120c746572336428e61aa3396417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbe6c72297e9d5a36220e45d1d4f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71624f5853c4bb696ea78b49efad7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770631b25349f3aa9a83e782c58274e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65033432256bf902de654fa92174727421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe50774c5a71fcf59017952e2a9b6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127cf7bd9859fb54b972521fd53b04a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a7f9af563f54db5d8dca13289e2ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b22358fd9b8ac2011c110178316973425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca79b6b09aa641110ef94316be30e76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4aea8323b4d4497cf373c33c76902427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2147b4e6046c27ec1d73376a7cff6ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc613384e424a7c429282056f97e4b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5bffecb9f9ba0131fd05bd3832233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d942ff7d46818227125997054d7efd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17aeafb422402a40606c46251a54103432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e51e58f5b7c46bca6500f029c78d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0a628eceb0e861c308ee95cb0f209434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed2921128a18a4cd8a88103adc9799435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477ba2c393e154dcbef4207c814dc58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202c98fade68eb64f2928819203075b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39efa27d2c83e216df3b665fa6424438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4713957d70916b5efbc7e33a3ec711e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e6b63d815b38ceffda76c353e8823440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13815ccdf05eaa2f75d45903e38fc4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245384dced7c12b52c29d6d92fce46e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b0558691848fbc161e51184f6258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc72393dfff1cbfdee11a9a111db312444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed27b898811292f848b5a445c5e5d00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c930332d770ce7c3197a25da3800eb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e47fec177212fdee311a242e4511447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb8a78529c148ed1bf583410ddcc1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b82fb16274f098914178ec7758279449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ee3d8dda0a3e21070620b01ed56d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e08d6d94c0cf1dc6efb0d1ebb1ba9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0ba44b70a01e4a1479de99fbbfd5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9ba1f19d415d7a0b243c27b4e5665453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107c4cfd3ec58c91fb995f16ac55c22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56215f0aef9622c2c65b2d465c659c78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7a451cced97cd0c51a48d0051e31d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d0ea8f6ee6340bb4c000fbef9df2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071541a0f0b18f6a1d68a492bbd27d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e90e55fa9c5651a50d259349263ca8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21195609d96f6cea6a38145dba89d66f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac3c04c0503e18b8122116b7b9970a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52924babf235434b15ffb2c7e2317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031fdc0d893b7c07c0d317bd113c4a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6dcee473aa241bd8443af61df3462464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad018136d06f6404c56578df42486465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb49e6df422b7bf23c68119cd8425f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9459cbb6d1e0a95ffbf4231845fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6dfd1b20ae7df579f9fed81d2f4fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747e7dd7455bc9c52d99d38344a20ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5b8a2fb184c3ea4af498a51873e23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12e7e6e4d8a015e2a0cc7d8b096ff4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad0cd98d35ccbb8dd4935a29905cd8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5321e463f6d0f382b0c9577a31cfa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd597894fc5401ebcbe5ddd3aff06ecb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61154c5e66b9612c78b9988d1696252e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cffa0bcdd7a28581191ea4cceabc9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df149fbbf2998839b18b55295b43c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471bdc6c03bf51b5605860e1ddbcfcb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee5ba7c6306d243733535bfbb769ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073ae06963caf70f88e6e10eefe91c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1679d78b94c141b3fb37f64d6d8e3f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753c6c8f5dfb5f5f708d07274c1b39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6021f6efcdf8ec0ff053e7cfc8aa9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de967320353308e438b4e6650471e1e6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d019cf340ccf4ec677d6e52fa894485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b637f106ac92bae0abb54c116a9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5700da2ed7d5584bb42e512368815c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea82d3b128625b92a30dcb2ba5945488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3448e81fc6a42a7e11510b7f13411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b781b9f9a304f70a17d39cf490a0a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfed07b4c09bd34c9667cb72300b2bf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a5355a7b35c72042378940a991bf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f13c2920eb16b766e9167724bff9cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d03cc62e7254a8162d7d0e13b4394494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a26eff8d429a386772451a60eb50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6322519bf8097f285f481541d1653496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cc7993d7fc036ff507d03a10e6c6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb080ea171a79b094fc138469bc1464498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b58c65bd7752b73201043a1166ec8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d2ffc3a2b848ccd69f09f83cff578500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecccea706581cce88b201a0546af8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c771aaf3398ac7ebc530c09de877f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfb3df2bb5302f1043e3a33a9ff6d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774e39e23affe8d35e71862a91d6e5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08502a3d781cb149edcf211359338caa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa879391718bef83736d14d06269c14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2420032e2404d066d23f2efa0dd92b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c5f9820c5775025affd57c331730508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810a2b0acc11fd8156f3bcb064942d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74655f760290dc3a53c98ad4b9742b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fe909dc3b22853fc946fa8fed7e19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2094e5fa63eb5458e82fa23aaec74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12778216b027f15fe2118a8265e91f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988c87e1f2fd0d59af54109f185f999514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34e1a178553267ff1f682e5c51cf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2b4afc590837e3b708bac502b0202516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2beed0b50560903e9b2f55c50fef717517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18502bac9bbbc8d4316e6c16418b767518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c47c05dd146cd072c3dc60970975519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9136cf3d7ffd75370085e0a9d54764520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a60d707754c736ee1d00b5a387281521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b146f05812865894aad1fe4a11854522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b62a915f8827205842d9972b301140523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d24ebe24d59d8aa9e51a418901c4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d146a2cdb45d4193d4ab1e19656ee3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae7edce42b6a899771672be1892c57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb2a4897065b04c96f2d17211e598527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b723be23733badc86760085b9f58d23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27730a47ea36e094abbdd18ce80755a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807bda11a9877dee322a9a02f901336530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792a77f0a5be33b33bb4036a8b09ab7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f4fecb45bc4a877b025c057412346532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67854c168dfcd1f8cab2e315a618d01d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e2e7cdf1bedc12390a3147821c9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54ca39d7437f4efb6925f06e46d2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f207748570652c213b98d09141946d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07665d2a2cb678e6c476f4fb32ce2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22811c9ac31d72a690118860c935e54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad818804d1024b936949581cf3cf8bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb355514c924935b1d89126e2b1b9959540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f0ee19281f3ae182a4362e28d3346541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15922049942141f38658cd83a19b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e9ede8bee095c3d567fcbc6fae29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b2384aba2b74fdd7a629995b09f13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954fcda0f3edaeb1878a6d2f3d920c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c406a38475dc14b1b1efd065c316c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301d837fc63c3aaf5c17f7b22f0829b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f6c0e5d6e53ec373e21f6eae13e4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce80ee4e6518354e36d3e8e77febef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91492a80b4d52be630894ff992ba98550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3d75429dc22528ce2cf466febee9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ff4d44281d3ef1e261af33d084d58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7393519c54c68019d3f1ad8ab0d66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13911a10728826ae2af41d0d5785b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4355d499cb2d264f1aa42897172a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dfade6608f045196935431da9dbf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe52f9ad1efb4c2537393e0bb4820557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe34d6ca4790efd93feccc32f18f858558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cec719dd978b295ffc1d38b96636c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61bbacfada118a3e57eccdf4aabb12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65c6b7441836980d39f5c8937b13ba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ebdbafbf79495929f7982d5423c56562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c58f518a87b277704c90312e46449563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e9b4dc157b1402529ec33e5632196564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a9d424e0fe198560a22a8d489506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c79c876a332a1064c0b53037d484c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f99bd12bffd5e78a3a80f48d4aae0a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bab2ef9b167df28b9808a3f058152568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c92b46b9cdbb900e5860e6dfa360569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088a9434ad18fab880d0d8d1b5a3c78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7d2ab7dfe62cf48a2c642c2a94a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce36b50a6cbe57f9238677ababdbe30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd88828490bc0877f9393fea6e0ef4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1488844053d6ca57a8be21e7313052d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d1e8195c0aa3af811538655953895575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89851fdbe4ba4f6b1128ae92a4d8caa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48a55e5972290c86352c1b5b2fcca8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6258284e0ac4ec83960c0232f3e30d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51e212546721be70992662a2fe9a02579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4d0f99770573fe78e4f985935cdeb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f5dbee326735e3a29db72e917e86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b8f0d3a6915e2c0749d327e99703582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7516a212af7b9cbe70a109ebbb3bb37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4aa3ea2251a92b9e3fab04b9d7efd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523402df7a6a814eb4213dec0fe4a32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655fa5a51047f9f6df6ed4a819f97a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6378b7db9629ef77516942ab93885e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82805bd5b2c3680dcc35f0f1688b4d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5232fa629b00365c4703fb90ddc12589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386321bda94f945639c47f5c4bf1b702590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86247686eb0c612c60be82b87726ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73668517fca9b9a21728716ff90a04e1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76578c054d3a7d7cd9362b9c7dd564593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821bf58e63cf1fd20883f4a18ee6ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99ac2faa258389ce107f041e961163595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940c02977fe10cde2121bb0e55fe6cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e51e26a95e39390aac0e7c08e66efd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d05e9b75dc5dbc17936dc5fca40b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d101b30daf8cc44dcceb53517d74c0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abccae7939301d4a8177d4acda5116600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6a3837f5d1aebb2f87ce2c9cd14b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b485f4abddb6e9170b47d53b679477602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89823ad137b08bd82fac9ce1226ea9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49159c33503cc7f9a8bf9e439e1738c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d285884931afeae077e49e56d02cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24318a51d60dff25bdd6ab57902c92b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03407b429638ff028f65baf4de6c7603607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e57e54f99d94b8a7e161a304b8f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2c7121ff3635e06f7203ac1fed3fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8afd88dbb9f21b68dbfc12482ead7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8185cab4714b56e1fada7dd914366e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b290cb3a4d2b97dd48e56b9700fc3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a139d56d61a7726043777b58c3c399613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd2bfa945953d84e1d1e996b4a0057614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c944433071d9832838565ee8886b69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2d93e3d05b3bd1cd4fbbf9be568ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8afb8b13e3fc1be36039136f6a9c30617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc91acd4448d2ce71c2048db6ed9fe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5330460c08c2f35c6d217e11a9ee0c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d7f3afaa58974615fc0dc88501bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2a20a675f2dc44eab5fcb80b45445621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1271cbe1c7c4582ea1ba3017c1cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340b8bf278dfe8a46d7950edf49957623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f06253f81ddee1af6f6f22c5e2c78e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1e9272f1f24a14a62a44488e7e953625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4d9241b336b447fa99f31fa5dd698626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba151fc9eb68b31db1290231d9277053627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687a01f6734434ca904700eb05ed23628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135bb60ca0787a4fab840306e03787f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20980026b6afa2fc5ece47255d42ded3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec013f97931397551f6599b97e773e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e78f5a38e92626ac0386d2d630a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59be15e62a30e7c8f0bb87a1e9d7c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cb2a6fe3c43194773d42834ed7e38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a9f06ad44f30ad2e8c054fd7ae79635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e68dc10a0e8f51052a85e83b9980636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85825a009f3bbbaa986c2d7501b62671637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f0451ab2eebf71b9e9f498c2026fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b48e30b718e03df6654e31be58222639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f832156fcaca73dbccfd02526303fee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e0c75732ca4310faf8712a18a53d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824da101798168cf56add2ece6ea5d68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc93d2be367ded850c4af57422cd02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0d0e99b83b8cf4a3b1617cf1d74ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dccd716f684bbd2650dba8b6de9fc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c3ebf5a8b28a96058b469e36f67e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec4f996fe8c0b687c0c85e6a0ea61a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8ff026e7a86a395194c4a9edc63eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2f8a28e64fdef2da77df3282bbf5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9677782f4734cf962fbc6f91b47047c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17c1a0ebbac5ed764877bcffccdbcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5712cc24d51dec755cc43384b2691e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb703a400b11853186b0b217a2870059653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7ed86f9d8ef70ca999279665e24c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f0cb7f6250d8a71f475fcdc45f65d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f3c4e949c460b4706ae4376c2846e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878975bf21c7f543805a8eef1eb5b6c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7423dc4ab5344aee6cfa8723d0bd755658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2485293c112b942e45e5ec66199381659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8111afd37a5e6cc222efea11a8c6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161513cbd86b1134493cc6bb3112114d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48462cb7f8e77e6245e75021b2f9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f334f46576621cfd58e97992c13f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ade6214788a43e7b0ac74d9e8a9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226a17ccdbe1c1acdd446d569b5a1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b016384545b00dd0812ab3545d2791666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eccfe167b9b5ecaeb97c292927339e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff2b81ccc036f12bd23051b3efb0cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316bbb5d09f1fff77562d47ac0f4278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5542e65d8f7eb122bd40c8a44697e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af9fa626aac4507e9989333a593585671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4fc6e3570af7f40c8f334e4b5a388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dff299c65f6d9a4c46c44137bd769673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d816393e59d663539f06b030e8f3a87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e57aedfe9626ebe1d3da275a920eed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd488625485d71b6caaa686c8daae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a897904442a19e4e9246ad6f3d9fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78d2397bd4828d127f1186f3dd24c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffbd8fff791efab99aedd03622e4cc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce8bf5099ddd9d259d806c4c4e58bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bde456d4887d1e405858ac7777fac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad63a78377fd2380a89d759dfa367b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a688c2c976a87e5eb5c7f530a1e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6691576d8a8e7d3c02685a573b7cbc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f1c69e2f668e515ad7cafb42a8bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ade192cb52b6ef2b45220b3f9c86686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e645a1878f388c7071d3405e3eaa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981d841fe10aaca33804f8cc486c3e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca6b7d7f28f049564d7d237089e9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aa97e4300e71c7eca234c0e33a9c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f527e407886c58be75e488d78727e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac83733740ac8ab6f4dee69468002b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71a52338ad7be966d3e5d3245addec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64abfb1337153e20d494f4c56ed10d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c2c78ae872b4133e0758961c571f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52864154be5df16dd4317ee414cba074696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ada9dff5dc3adf4e1e595c78c6c3fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee094b07f30e0023233fd9235c3f95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028c306628271aeff003724abbe0ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c8bcd889983d7c8bcdb955dc2f2df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d82fe9c490b3e8e7782455d40a056701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac848308e10365c25e63be89b02874702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d7f7d627c2afd9853360d6c10f9e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77632e41fc041446b07daa59297863704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3c281fa6ad2c10fcc22d7e468c75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a157d482cf918dfcdafb51541ee75706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3f5588a9659baefae9f69ea14dd40707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea14f61b319fdd604ad5a934c6fe4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919e58d7d386d2c4cbb0d2fe8159e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e8d0f89b863b6a8170168ab03479e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79758ccd64d98a811d506d26629fc88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd01a22c27b59fa59a2015d82e2220712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b427fde223e08058eb418ad2450edc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a602352cb5646f654961201807970d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ba8a9ce69117d62ecd863510ca47715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e04c771a882183daecb76c035ddc7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807b21a09197080c1d1168214c305a1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bcd8fcc305311cc5ab193d853943a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e0c0939a3e73052f75d67bc2d81a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3194206278721605e22d52ad667ba44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720769912bb9cecd8e61c28a3ce09ac9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec2cef924dfe3e0dc0718d04ac3bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70383bcf6a0684db9d97fe57c12ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ef66b7280b7100d23b3794de5625724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202f291f3e514b3b926971b63087573725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a171680e9a6332c486acc76b9482a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd158ccd9d58101005e05dc7ffec23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2db2fd3fc87776d8d5a662ae69eff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891affa6218ad2fabb4a6d6fc428f243729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7183c01ffdea50966f01f8bab66e4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c928e3c23d507e762b09c64fae85b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d1dce77bf94f1b6dc12da23b80ee7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bdc47129a65b3308bfa798111c850733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97515f9216abb7507042ab52f8be5cde734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd60ee3ae6835b69dc173eec7899d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41c3306cad54fc4cea8ffc966797f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f701284eb4a87677521d525b1b01b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3787f7235756daa7caf622b8ee7479738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f5e0e5b8149ad5444d42811b117d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893cb3bd0959644785de266b96092bc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d745bd996c57618ccc1591e7ac5ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b38d3feff3dd4887ec5207e425b9a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108c656a81516519d827245cfb3969743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b31fc5104b071663696469b927c67e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515aba3fad73a17fb04c0fc2a84c5cfd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0a8ae5c36d3f8c1e0f3835943cda0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207be161fbe69422c2863efeba852c51747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50b6b65233cf245d2e71b558ecf07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bee2bfd00053a01e64113367aa4256749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db4b5c6bb0ea45d214197ea6da3a6b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7d5906eb6a8409028ea2192f54445751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8681a175c997283f8efc1dd9c1f09e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b102847797d4f860ce588aa21bfb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36924a010cdd8e5821b94feb8df05397754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a080e52e82035e3e63b295d058cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaffd0cbdf5819f77eb609de22a4bf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4845a79c736efb2e9de267aed8066757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17186ea12da5859c3307bf073063b0dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dba520a7574383f9d749e186e5b41f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f651648648aad5fececeef8cab55d49760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98de5581fecc31008a73ddcd9df753761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7aa5589670ca74d4b85611ae4e90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516238c4cb021548ea2c4e61448ac92763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56197c35aeaaeba9b4a001aa8747b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe63bfe74bed33dcb287abe1db13d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b4dfdc74fbee572fa9c4b0721de2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddafb5115b626b2ac3bc42fa4456db5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>