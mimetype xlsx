--- v0 (2026-08-26)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802120a8669c344fcd547b7579bf01d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422096a129f0e7f32180849e90bcc692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e698824cdf1cfbb3ce49861de6a53013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59853934caf55bf956914b13da96bb734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53102834ef4555b234284c1ce94bfc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74b987c70920373f68c41f76bcf8236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578df292668b793ddd889158ef1d4137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0bebde0b6216d4c5e5aac19e9f798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac24cfb25fb327ecba4650cb9149ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808eb1d1bbbd909a6ae5e25f4c7bd5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7d8532c8fcf5614e4b96249a13dc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dbba00dfc46dc155c9aec773aa4d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796160ef3469fdcaad6a01b2b07df6f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f68303947d05c9aaaae6f86b0acd2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926d7b8310a08a814dc67e6851374e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381f142fb8c39ef70322368eb05417316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457798a87fcb5bbfd3c3bae3ced208ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821c987ff240510c84c8c1b7edc9a3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb724748e94ec5653a325d115d4d9d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303e362c04057c05b7d3e0a8a7dd37d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04947bd98c3ab4eea2ec28a902141121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe5590cb7a7c829680ccadc0c5b7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60e0976c8e13a457b3b305c474ec8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f87f48c9b825a63c4518e13a5155724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ed876cd5767a6c311ac357f098b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61dede8fe5f4bd71a2cc6c589cdf2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d471868f61cca0a59cb15dc863808d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc8095f59bc3d718fb12f45fee6cf628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822dc3d4075bb9242ebf339888edea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43c9c3cb4700f0ed27b7b5d3c08e2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d5c7b5821641e1434b4d7bf879ac131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc4c58cbfb3137981ad83c0e7f60b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df868d3fa8234051f7db4994ef4f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56935718d90f0427863de840f3a7e03334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e34771329180190a4e36daf293dc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bb262d996b046b61721d23903468436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582849f83a09fc1d6d0a3ffbcaa22537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08757ad97c3b5f1ea87b4b4c40d7c2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ab1baf685c64afcdbaa12910fee2a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b867c49f3418f5d59a7591fb867a6140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aa279132d641ddb592735fba2f20c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc23c1833454ea06e6fc5bea35784742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deaa273d95100365ebfe0d4654d0d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce853eb7b7784946d96a99d70625f65644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304309cf33969792a5b35028ccaf297a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211974d5fec832a8cf1e785dbfe8cfe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceaa98cf946e98cc6446fc9a3d0d54947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b576506f32ca686864e370f7ac5ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c815f734e9b966700bf6dbf1ec7ee549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04630ab92bd148f04782ce934807edcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fbd02f607b3899b316a6c11edd62951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e2b1625128e5d6b65681c3b62ff1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904e4a438d30beeedc39b67e8c0ac6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d3cba40193e3a02fa7d0786f84c0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6b79e800e22c287c8479663f0942255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c6c365d7871fbf546d11dc2fce6ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dacadd4b0d70df31b3ca03e3f6d30457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1913f28e7c9cb88cea6ac29951f1b2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc92ba69d6537a244b8292989b00259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775498f702f1a467da5aaacde17c7ed060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aac068b926a0da8426fe1a0ecfacd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9741741919cc974ceaa9bccd5dd7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624d805821ab49480edc37801a0a78f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3183917ea986fd7fbe747e1f0d125e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1d9782d2993e3ab7d16d1a3c7685e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e93cc3e237214374be9f134dcd18566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17023dc9c0fa732111f6572758d76267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd5663c89f0950e392c5625ab20c568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d05d29ca82092cde2ab4d4fb1da69469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb14b4decd9d04b4ae9236d42a615f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe257a24036fb31f852b8650e3980771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469994296d5da292963ef3b5b2811a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17850e9085d654482021e5c6050b7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d14cdc3d5fc28011c03d155f20da474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1695716bb4bcf57ecec5655a458dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e383112c779cbd12f38226c17118a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26d05e0c4210c8fa6677810b783cb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd63d4f1bdec8dbd637605f433af8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7c474bb5445a5bb7c1d88869ff0e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d202589749bff7dc14548a1600cb1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce225c21bfb9c3bd049872dbbc28c3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533049bc68b27f69dca7b4ba280ad2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce303c4e426b93eeb616e9d3790d7a0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e9580fe129da8d2e23ae9927cb2e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9237bef90315d1353eaaa75c7c9b28e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2ca32923383870854a04dc69cd27f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e1a3e02ad75179a7909d3465c5ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6314e82671fc673679d64c34c75ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa991ce34123f72897fb9c5c6edc36389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8c5dc7df0e02ac2fb3dcb2f510bd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d615d6757ea90060eef5ea61cd535c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4475af26376309b0ceb6a6b5ca52b7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5063d90988c90b67364ffa18cbd8e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916edae2a6df60e58b83ed09441fc36594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac46bb57adb591d7dcd4dbbefae3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f07e4ba515fa37f7cdbf2d664fa75a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f45fdc2e6aa740c40b642986ab89a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3732af0bc681c18cfb1db25e1111a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888bef4a9a89f19495973c5e199390299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b885a8a2785f29f3f79322f237107100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c53807b71ce0106ad76c21145d500101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7ae2a6894493b8cdfc701a34c6a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbcad2916e1de502369ea67948ee46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f17899254a49abae29f522830b25b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8f5c28cff162a443c5fba3a574723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320fd770d39f598480cecdee3f17cbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ce95daed87876cb036d5fc78bc1a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca3bb595009392aebec5ad427268e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9698f92ea242e052c35b1bfd3f240109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b927565bb4d9b7fcd5a0ebf04cb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0880b709a17e46023474a88ddce6c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2100dca8407a9a2c688be6c8d449c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85997c78373dee35963a17ea8b58e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0342428beb222224d92939741a72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c267e713a18b506740533df3435d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3943d16db89fef89476f0d55954236116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351dd36fe856db2130f4aca2ae2f04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9ae3aa926de85f481affcfa765d22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32edf16e37d4c22b5120632331955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f65dcff38566c7419d5245ba5f4077120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91956dca6a6881f7d5d5354dc0daf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43a77c2ff0d7a6bcc968a4a56472b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc109de3d53b216721b6c2949f61cc95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986e037e26a51f221a9d7f6cd40b795124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529564e40a9a70122cccbe30bdcdea53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacca6b081f9613a5a884c76a8758cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a43046b6310bde79d9bd57e485f7bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad946b8f78114199d9dbfabf6dd31128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958afc4f920ca8fe4951a9759ed15a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1a75a500185baf74d78f5d48dc6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616ca857bb4ba55db0cf59fc9e3a5c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618be56f79c0e4842dfcbf1ea407301132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ceaf75c08419ef64c25cdbf243b25133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5343b42edefb2a9ec25433a916451134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba537ecf5933ffa75353d6b8865edca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9172b7cbe4bb9b405298e3925dbe87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ddfbf3bcc4e23340f2d6b4c516eb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649450cea318622ac02d99684f28696138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412efbb5c0e342744ed40b608551ca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eb6e8fdd443eacdf42d06d18c7a0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1573c720fcb5b26d8bdfac82b5eb6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14d805f99e6b3eeb82cd555e1f8be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7e4b2ff88b8490e52c28e7224358143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b291a4e0567bb1af7730d5c3a81385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13b07101e8c3bfe76d62c25dcf34fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a7b1aae96837c97ebefd2ddf9de85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fd9e466366f2ae190104640ee642c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45ea921576e1d36b4ecbbcd15e897a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d1c6fbcc6ad32a75bbc8ab67d404a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678731da61ca7c5e6b0842e11d52dde0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036e9bf730ded6bf9ec88f4bd7cf6aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689585251bcb39da5d12958877a04e23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52249d94a6fab71c9c14eff2cbb0ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cfc674bd3a4ac22c996252d037d3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6e9d91ee2437e9c52b03f8c10ca7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa653d00a94562e399d0655b7abcf4d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbe1fc3e359c8c12dc10d6df4e87aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc04bab9a7a3bd54a45a0063cda68c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89914e23256f9c22a117373e4408bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054354fea2a65bf2d96f77284fda42ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d24163f2bd090f3677cfbff7db55e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2097b5e36c8e61b75b9c2738af53db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39ede50f237fa7733a4560bae11e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c47f91780238b6d09ba5d3fb70bfb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd372797becfd66bb051dccf7ffb9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12a6c5a4a825cb4b8c9686f3736791166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f22d8223c9f859d9e31d660a6bc02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8810b73e23ffc05137c55c8d54e86a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb534caab14df82ae891edbcb4ca8c02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06611b79652ed5ac2a391a7854b736170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7177ac13dcc8b46d5db8bde6229ccb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf5d5b8cfff10093e3ea048754756172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d3a65aeb9e5309eed8f578fdca8b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14031220c0a8077b24f3d726634d8eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa476ae05cd63bcdfb036ab7bba36d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dae42ce49b2529073c2a19a6211c04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c816651bbe861cfcd494b938f15cb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dfa5e436ccb27096237bbc6f29c2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f63494fc5fd305f9bf4fb4411391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd682cb11ac1dd72b597948a6dbf81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53659b0a1d6e98b20469911afe57c09d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2329168d4ca1450840aa2071a20cac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a82ac6607d163de2ff5862d623d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabc8af7a0449ae755c46470a6a4e1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e326201edb944d5372f2447c70457c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f778c9eeca568d0a34f12ae9b110ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd00ad13a3efecb6d31f37405e39a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b187bc67b2c3fdd81c67c0d5ac9a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4383debb9b5a4506c69572f809fb4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851ffa0ce46bde38218800a06d59804190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d007de37542a19df5ccc51aa16f215191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ad369357fce51af354c415a1e93e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bea28a3315388166067233ed6d455193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a0bd5de270f0f286955f767adfbda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116a017937a5f0f2ba6b5054b01f288195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a463d57c3bb58dad8cd7934baed9c12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997612d8e9ff5d7205e7ce137fe78916197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64995b88c428ff5e8a711d9a6774cdf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7d1ef25b90e0b1ae05d6ecb2ce26a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d24fa3b0f953c703017a8f1efabc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706aec371cbc1c7ebf778eb2559b6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0bcdd0fd0718b1cb060b20b7af60e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe871cc6a36c335276c9e90d0fa9554203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705f842a4a8ceb301f496eb12fd7be9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196d5ce4d34932c56bc7bbcdec42472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3a55c0ff5fbd29ee73dc81974257206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a480885248160c3d86c4431bfcff344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9824828f9d6b6dd8e7aa062fff906a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3457495f0b21f969cca51d574d0da8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690c04787cdd7f3ca41f8307a3bfe65210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688adc61a49d42b39e6679c82c24287211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27bb2e027381c1b484c7afe215a4f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098baa43a38a9434e20253d498f23b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5f9147b459d708bd54a2e3855270e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7970c42118a0884c669e08f5edd49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16c9681250826916ef0f6b39de877216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c40bd51c8f1ca7cb44d2a3494b4803217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7925b93ff9cf5556f6d1e87d151967a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15a9b85b7a3d506da4b9dc081dc598219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f2c77d1ec1361e933562170b867c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d5d050859e9bde8da013d5f8703f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838377d664b72599c749e6b53fab7dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31e579e398e2c05b71541b94cd9517223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e462c3acfc55558f2dc17ed5b07e49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2cfdf07cee0ee5d745033d1114c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8eace741679d3304f34f98d559d6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3af4a4cd54553b23672fa498ae4b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e132212cfc1f45941fa57745bf50aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7d204af314a7a58c85df00297e831229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd8be94ce3b867c0086648db1d66fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44da9e630b8789b07a9d1899acccb28231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b15fe09f1ae7b6258fad22b278cc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c02d29dc0a9f4cdb4dab0e1f027d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d7eacbc8ff9be827a8fad90f17ff4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748c236717cddc1a934b7812262b024235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fce7a672f723bee355abfb88cae56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30a0448663b3dcca6dbef6e39f06e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7ef5114ebdd5848c6ef6c4b8aec8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6a391b22cfdb1161b2fd5adebadb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c10cdf9e89c868f8effd98aca95d1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd0c354ae7677c6c2e2e7dd52b37cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386afbafcd766169803272c085b7782242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1689b343408a6eddfbe1448d48c0705243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acc330ac27e686cd66edbdab01c608244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc4ff01a3263ead38b783a4299f2da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6fe74fa6df90541f45c986de0049246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d213fe29e2741bbb88c2875fed57247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fe7a8c6be0c3fa8b079bd4cfe2aa8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae499bab57010fc32245236a65e790249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b0f348986cf3772903883224371d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975ab2139699601fdea4d1ada8f4533251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816446a462d69f90702b4eeedaf090e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937eb616df77c0b6c8f6106e12c2053253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e411de84d680645cea851dbff8512254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3bd6d2dc3be9949ee31ac31614dfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc43e5be4bf4e3e119f391a7f52d2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3977f1b39b42361b681100547991d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d948dca7b60c4b037243daf37dde1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de703a53b06570ed9d911ed6d8ebcf52259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5517e36b019851dac09b3150e27c35260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982519461cae3e1d73c4903692eab6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433538bf09f326c364bdb16348bc79df262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f24a71ca88b63fc7db880b64bc134263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9fb139ce42a1be95a43a0eba3d171264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f57e7ec63c4f5bc6e1aa8d1f92961265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec510bf9567aeee4f4962d49776563266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40507272fbd81d6ee4575ca507d9f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b355f4c7cede750d5b0a31d79bce23d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a18a26ffdbab659c427e8d16a183a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071357e02b49469a6f18fa5a9c9598fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f66e118aa5a831eaf4bb315a9d7857271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aa588199448d1db1637f2db1cd75e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c285933ae2dabc7a387bb61a3dc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d22e62a2b96f2c69eb59ce4086ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0a35f290896afd10c4f84f2ca686275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf911099d8f9092e3a71ebe6ef947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9eda10508814bbb992577490dbd3fb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aee3ec93483fe9a2f70e35b8f604c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec174d567f3051270113745ee50fbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f8d87c7f286de2ab0195203fb1df1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce0d7f3510f79ad490e2e27a36529e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf777047b41f2faa658cd19b5380a07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2d08a59d7c73993caebdeade08871283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fceb84370993e7f81e9a53d9c1d01e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e20c247c20d7df290ba2d9ddc644285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324797321aad668011ee7ee77987e98e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e2d21ac0e9fe0d955abf09ef80d12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5919e12be23763d04642af8da9abc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8460937474b654e315045b57a31c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8da1156113f5127c8f6e68294cceaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3dd84191bb7f468c0724e39d41df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa15c7ed021ff94ee8ffbb9b554e75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dee72c01239c355c2d5642deb66ba4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd82750e0cc95e3fe1bc69cf93736294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac4e370c9c6b1a284fa7d1f0948337295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05db18286b84899546bd69582ca7c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50c882b014c3c5e9d0c96e46373a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29363140c36598d174f58e5edb90ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e8339b3eb3f4b8887b2379df42670299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07290740dba3a99e6a32f9c25fdd08f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6e0c386c523c1c57b87a4c5920a89301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec7dab63b0427a0e49983e2ce1ea37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2894b6fe62ecabc234a8532645c7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1330c4bd06e0c54e3cf0cd9ab2c6a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029a0ff285b5abe9c19843cfd114a63305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b170317244ad81902757d84afae70bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eecd7f7abce8e26be879b73615aed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac43aacaabb907226eb6934a5fbdf8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8d1465afe75c35f5ea62eef49050e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e521286d38388d0c559393f478beae8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320205b9d57bba7f9d1c8ade7bc7d3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e0043643363ea3628bdac8dba35ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c71e94b812f0d845ee987f5e76fba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fbe5ab3026868ae8d6c23c8f7c323314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623562074ad996a9a9458924f29c059315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055312c5250c58bde281294cdd5d1632316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e1fc92d53cc06ff0eb3bf33f9c5d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4bafd405be8e9fc651c13e1b7f687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce18370c76effbbf3757db281ba236319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27aa7e057dec8e767593f582b620fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678a508730f76c4ac9331db210b1002321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3e3e8cfc2c37fc9f9c1d6a2ecd1f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ea1f887d37cf5cc02f883eaee731323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c31f530a996362035c8e6f2b831e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08045320832510939db2f56a14dbd001325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7385af33258f47cd5c219d21c0212b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca871aa2cb5066d65ce7c6f5132b04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f261a85149ef46b5554146600680f18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ad9533a05646799b640b570a73249329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d35e7eae0181a180667e744198f43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849f4c0a81676f4a12bc75a4304d49c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5492af0285119275fcb345575322de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044721c7d93456ec62a3d254b4fadd66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b26cec4c1f6fd2b212ad4ff545434334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69a6455dee0502240b86eb5d5502a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fc9b044696195cf628892bb51594f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde20b01cec5f2541153aa1d085167c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09c40c8fe7fb816cc2409f6c9d7f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b6db8d1d4e407dc3de2629e18fc02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbd17352f6e218a4c54a90898a010c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db587fb58ca730f071d4f60c40634341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dccf4c89f83a4fcc0ae2f62522669e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e62b57489dc4241e766d71b65fe106343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c68601aab73758e7eac61053d5275344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2fbd6aecf6075c986984603b9b9bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd724563c79bf92b69667ca2c76ddb6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98186578e6ef7efe0fdb588ab99004b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8f73f432266de31cb7ab8c0b7743348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154f23584d2682ba44e2a091e33781d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45ea80b1bb6376cfff2f2af45e9b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1ddc42cd8d18c488a67267345ea8f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4d10026cb9086848802a985e74e94352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db76a25962e5e368c87f281519cb6e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb8cdd7d5752f05c02f89a7e6743e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390aa8b67a65b93467bce6cfb60ca46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08b0b3c1fc570fa351f73cb7f94ebd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e19953e5dd1e63d22e7a328ff04d38357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64846f837881a6b996af1a61f4c5fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2cbd90a38303047392c6bd52a36cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305552b48c0c2d740c766fad81d338dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2503c6992a25cb0c7f63191339cfe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5306cd4de200a9a51100256b2f6215362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0ac00cca36e1b37c5a886d2e1fc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c6143eccdc5683814ffa5d713a141364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6017aec889c20fd1616a8a663eb47e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3e9febafef36327222f906e5f26d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990e8f52bdbe100ecdde19d996e9266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379582dc039a0f81d293d92973c5b5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857eb66aaa899807c0568967500127c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac1614dbc698bde6bcfa87c5a7b37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66bfd4ff71cdf1ab8acd9aee7e8804f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6501a0e2c1db4dc33a790a7f103c2c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858397b9506c7d9dd93559064282cf5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34840030be70843943f6574c772c557374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb041fc50f567510e754349edaaf16ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641c67e55ea951afb6f2e4786d3569376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbff513a7021304fbf1f46d3e7ada2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c01e569c98688808d55edb7344c6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bb384d0a50d054933da06076fc62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6e068e12a407ccdcc35760453adc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ca43e1c80d44dce59dfcf5e21f3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f27db235386deeb5538b0bbb9fb9f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea5d907426f425e981ecdddcf58aa2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f693a4d8126bbdc5be9759542416f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cb688d7e7d65702611f183f7cf002385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0e1217a59a0d844bba00cece1483386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bca273a5797c9b4f635227e7ccfb68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10718cc8468d90943ec4c5065bb012d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926c1a2517f65112838d57e0e193d1d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7347fd994708e9c7c1f644f0450a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3c1df68944f55a1c9c41618b8bb79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fbd02340d32912b70702e20af82f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b621a6a26fb2c051a57e5a6a3677f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86afce8f68ffbf1e12b6f93979de43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a97ce51979a33be90815c5e2d275fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1c4e03ec8eecf25083017134a38bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dd71876c4aa99124ab6c9ca5c7935397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d6ce7b97c1b96cdbdec8d298b2664398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1342d5fd6cfe564d5b58ab72859987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796c225f09556bf0b2504bcc1ef25b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596406ed2868ab2f4102e4a963f5799401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d61c54bea5d128736fcb516418a9c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752fa0bcfb4f4b982f485480cbfb535403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85a836ccbb5ad3f99cd7cfe16d006404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f517cb146ed167270076dfc99da64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a30bae9032cfb6422365fcea65513406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5186abd48be4ff363f724bf8e255f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608648e1b16910eebbce860096c325f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6573240306ac36fe0c13e323db17af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f640be91021e72ab4c15038662d147410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4f7642edca3c78fe3e71b10ae70ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0f183ccb757188f0e251833d8f12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae560c347bd62deaed4b2da95432a56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395eb35a07a9fbe0fc36abefe486465414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165564ba62619df11d76bcfe29d25f45415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6be9676f07f0c53e77ac990563c08416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab1af0f116bd187eea0f943f476ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695e9c676bc92e14ba31d18b3ea3eb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e937a62c48c167d77cedd4c37178a24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b690dad8ae60fcd3939786a70116420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dc23fb18827c1672a4c52279f3ec0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddce4f3ee07e79d9e029b00a6ea549422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802cbf33643feb3376688012c1ef6da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a5709b21f33d8de556919c4578bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766bbe55691da47a5a9a0530172133a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef18f34f85dfbfc213dc40a51cb89bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e0a64c395c5bc8f08d85b327e8f4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e0a21eb19f8297ddf45d366fcc3cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a5d2fe638b82b67e39050a045667b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d43dc7f0fd9953b5f97218f1f0c3d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeba48b33945e16621643c02b136388431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a7cb9cc5b42d66757f92b521e84b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c7133e16b9c64f1fdf304b7d3d001433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a149eab447ef7b1feb5ef7a211370434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ac400a1a3f8e62755dad34f38e9b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610bcda6a2d29b201224b38e8ed81a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1dc2899f900c6504156b4b3267f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed9b40a1803c5214c10952b65a3384438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd33eeb43d43e0aee0956f7bd20e20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987f34a43cb8a974e4fc06c8cafe8a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e3b0877f3e6bccf166cf2d8a431f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c9d844368e1c84863a69ec203a30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd3158e29a6944bdf8d2e7c3857e4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa2178ca9212fc79f22f41a601c475444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b25ac4903d480c09e67b4987f603b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242b4fcacb61a750fcd2bc3fc33336446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852c2b0956d07ee4213def1658b8166447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3b42c9d0cccf4a5bb3fb412d246d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3afda689674f36e0f372baa80698b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f2c52e5a23978032152382c122c9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6621162510736995c6dcc636726f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a735c9741180782b41c1401edef9f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e4b137138d5d34da9ebb976af960453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d371b1b542940562e2ea07124e2d84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d5ecade0f41dfa6cda8071a9a72f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beed51a2f94df8a5619a5a545ae2a25456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a703db7bb56f0b28d90049b022920ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eabad542188fa14bb02cd6beb3d95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dd0d95c82b4208ba3c9a137ab56eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9646d9056c453c7049ff17dad2f23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c1cac034a09ba560d2d3bcc51b2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170006ff2680b2c013e33bd8b3a6db462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd24a0cfd77bc2df5308b1679667dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d64bce3c3e5d3be9a8cdc6cb0100f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7629c1f5ef471a508a808b4f222d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57ce7cd1d7b997cbbbe650b03c270e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f0e6c188d6d31d13966a408d6a982467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c514f6da2eb1b75b94670167ab7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ede84337df3f96d475c53f66781b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450c39e6579640c2ae3724226b9263b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6b57ba3b43416b0678c21d2d5736b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084f640d7a723c96d8f98b4dedec9f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76ba8c36840d2ad159049ea106291473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204e576803311ac2cb0efc3f0d3208a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbddf63a6c9c2deafa37ca0f83e738b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d7e8d28e924b17525987cdda11a1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225c6687a6c03c570a9070131d98ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805af088def68aaeef00aa9c7713d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa455180b3d89e66fa111a44bc3a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abab310d8a938a6379d29101a41366480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92a331317ebb12f1097088d023f87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7df2eb9fd6eced722283a60d7efac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5990673c4d55b0e35c9e264a88099483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383601492439abdc6a0b3a386da7b4af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b04b44ca383c5fe51c746d05f6e36d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e36360d94f538d8193385406bd74c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc240028b1a0976650cc405383ea975487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741c5cb1b4b71c8a7f7f8482181fa25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0122fc34a406ea42106d69d7f540489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c967ed0e00a8299cff3dcd24e4c230490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e8b86ce19b25949d9eeea814bf85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd790346811c115916fe23ae0ba78e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661a49f9a015ebc2f4a271ceddbe1e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70762fb485b82246dd42105dfef9cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b6797790e56f935474e39a905e21b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e39ca72fb0d4483b7b7a0984b2902496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b59dbd5a0304db539fdf33140a879497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837acd7510d53ab3843d58bf39cf9094498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523ecf5b19f94e6803caf41db6411fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd298d8dba28261e9d0f270fce257500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de7a743580b2b99b9735cc8c89f1cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14859132b5370751b8006aca72993b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b756073a7435e140a3094a523df3a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a1714e3fb2d0ee2479d66ec84d961504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2de0c0ab8271f0c3df9b8d0c6d1f57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8302ead68bc518a1a42a730a920ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0faee631afa51c1a4928ffac38a52d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c58d65a9eaa9befdcd8ba8de4d1084508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a3857a7ddb95da0f3373786975186509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca3fda16e76476372b1209824ae483510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd5b5c88f94e7b65b9a02b400a716511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf487e8f904483ee06c2a42e9a9d60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbc7a9acef142c6ed7eb8f512c224c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabb12b346d6154c03aaeaaf1c167be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6169e960bfc554a8995f4d9eeb686515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453ac76c9bfb0631326a0d0fe31ac85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed7a0830afd0740676069935a71cae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cdc556e2e49e3d20d135e2308bcd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5a338a58362d61f95f33d5432ffab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b24eea79de430b68cecaeda9b1c4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4905dc87d716a20011b94a1d328c08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa88b45d106b69822893e1aa22eea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465397105ce75d210d342281351e6d2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5599ec16f159af9aca3ea39ace47b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fe4410ea3081be92e96f03219e5f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0fd53eb7d721854977f7ac8b13b21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ee98970820f4ff9f889a3aa7455f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb85f5301c951c62501df621fe1d372528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecd2e2860084eebbef221fb96747b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8785a724fd0228209c26b9f63383530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f85ccfa895f904ca8ddd9e69e5b584531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09596594a560a79dd4c49d2b34182a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef8a33b1b206aa1b83d25dd004562c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b522fc72f158a886dc221a005a018a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a66190a3206eff0dff9f21c281c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47a7815ce3b4edc2b79abfa49e2518536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d8a03930e64a355aad46e98f48b5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797836415d1c2462c5e9555907cb6da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138af3a0b87e4b8b2688cd46088457539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020acafad14ac186b9b22a79e4d5ef41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e88638c8bfb972ff0c04ad8e07e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401ca1aecb665f30be8d2be67990127542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bac79404ace54ba6c0d56180aee0e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1c908c368079590ccf3da8920154f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dd97cca8bd3f36ae444b4ef93606b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939791d80d9701358d83d420555f35a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87df87fbdc0c00f46697f1e130ec4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32b0365b610fed4a1b5ed4b17cbcae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121df95be6e761cb2656bcb11f28d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf83ac12f3e9e7fdf52ec7159a1ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18598291d1be36c5996c1ddc01b4107c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee42ab6830249fbbc4164e46549ff0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d78eb17072426c1a86b17156798c96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cdd56ae0e8469e7aa540fa2e9bb73554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913927f65699dc5c00bd86895e349c0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c542eb5b18d124ebaacabf76c6898556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d13f114afe39d835f5d7c3ab2472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf4c56ef2ab400329529010cdbd588558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31bb76ce8484fbfdd33d437cc99042559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf823e81597f3f4a189f8e76ee88c46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74081cc04c02210d49be062c92a6f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca20af7f643b56b9c305ffbebc716c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab2e6aef050635417791323f04bbf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee9218108ba64fa53e21ebf4e40b40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3231b7a031bc3b531b8d9d52bea85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e60ba6dce4afc68a2133cef3e055e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385ec2a7203fe97fc45c135a2819c65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b3919fb6434282c24240fcdac001568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d7241df9704e3e56fc2c3e4462803569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebce914c690b33623e89fe701dfaa9e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21eb3b1c55dd620056792d206bcd2c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0d3097d6c1d34d227d984db70664572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a0d8915aab134f0dd780275103dda573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37b2cd3be5301aec950db20ae09dd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95670f9a7ed4b724c2fdef70a8912003575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ede13907dfef1f933717f36fa45563576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96903dd53b0cdfcb200990ee7d4ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9258f2857f9c0219c10b68fa341e59a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba207731d5b68ef6043d63f181747da3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3d99c52c7d93844cabf8a03418b98580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f980987a93ba185b00abe69f72f6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858dbaea372fbf28b2f901e0ecc5a77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bac1e944409338f6abe5da2bde13fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1f5c145ef3f28afba6144ef7e7735584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f8046b94f0fd5fde6f5bc1508295585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add06293cea56d957630f51614cd18b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dbcffbb196e4ae2a590ff2558cd07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503dd59c02ba9bb8bdfb3990fc5b612588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df5cb78d0769bac4858eab4b5b66ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4124876e13ea58ff0f65cee76fb807590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d17794cf6158ee06b736f5c9f7ea8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f4549839c1dde841d70ac063ccee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17d18bee6f4612fe50195338839470593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a6f2fb2814dca2a9fa44e6cc4270c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c6dd3d001eba3717eb773c5a7a196595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d334f058300e71064d2eb1ec7cf31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1097c6b1aae9c58f471950eaf4f4e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9d8bdb4cd8d74636beaf148b5090598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f95c19c6ef9f4e94e8f6885f47055d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd20500b0dc592a77efdd551cf82c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8936d3c72b97faef4e4d7c58bae285601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20cb2cec4198a64caeededfcccb33602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a181634e61d015fd2e397113aa121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79005d17b39f8a0d945889ee6aed9e50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae21f0dd870cca2cbb8e448f296c52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feda12361692d16435c742125917911606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ed1e8b99ce750f8ff9465318b2f77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d8d3162551abe0bcf0fb22cabd722608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd66d95eb02925e62c77c0da70235f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9da859685b58e19de24bd494fc84d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094aa726f371a1731b921d665ed6e1df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d73035dff42ae2d6b5c80336b84007612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab331ce7ee13ae29cf695e65e95c10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b025031a97597ab73224c17e00deec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eeed7f236bb5a78e66d0381ec4e2ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b49b94c19f5173237c8dda5e5ed9e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bea6836634abf267066ff1f1b2dd2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b857147db7d9e23c54701c985c95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fb88e153e4907d4bd5190274fd3e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcb4f2e5a1f21e5060f1432579e365620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5a2d7f8fb8b00782b1250db6f719e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642abc121dfb864516c103f19d8214b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcb172396ab2eafba302aabc1e6b18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a130326439ed2f89a3c8ef87ff18df6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4fe21ebd48d70dedbf52da3ffebca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a108701beedf3aaf59161e1590b0111626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973686c1ccaa5cf91b2ea4b6edc7718627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09974abea75b4cfb1b3b10d6933c9f96628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32183163c5528f952cbabb53d3d8f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342eac92c89a5ba45ec97bf978b7d71630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b9bef0ce8fe99797ea9873869d04f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6a5506bad7c27ea94e384de8300a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff4f367c0bec2e283070fe9c0666ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51001fae4a037be458a7c6dc3c8418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468aeb7c4f3c95d792171a10ee0d12f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cb764450c88072c0430e5579d25dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e79f2a23794f053aada915a1ed59a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0bb53ed9072799e99699174cc4bf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047aca4aff2fb2cbf7fb995d50f3110639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc10893997f7e09511e5ac8aa2339b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9155e110ddb83493bb12ec47fd78e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d6ace64032027a4a3d631cedcd0d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ba7f050ad86c5c40f8de24205c3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e2c0881eb6332bc125abd04f812a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ec80b8b899acca3e856fb4e49e69c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55612779b1c28009f3cec8695fe190d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a44328c784530b1aaf1c39fb144f75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9e5320091942d199b09af9602aff9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e44ebbd14a8d45ae98460813798d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635c6a1511fd95d89091fdffcb4fc7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3f550fa188fee3794c49ab2cfbff0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08890e62c3c3d4cd24314a6653063bba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efff2aba902cf83d23eb291895fb66653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da2e0e2680d13b55ccfd81cd860fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2369d1152597ae0a926c6ae15e79528655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf824b4f615fe720510f3f756136e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16663802297c8d6b134f266a93c30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692231d39307329d03db817c4af5e1fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aec0979d7d0cc1f2f2c419bf20407659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545429c4cda7b697ce198f45ff95e1c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939bca62d49e30f492ce5ef1fcd9d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e639175360a247495f98ef2f9fcee3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776f01485f3f363574dc142ce6abb4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721c75bf71c4787e08b4a3f366eae24664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0fd63cd1caeba959ef0bbc3588ec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb79b8889827e28c9ee56f3aa63072e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462b26920916b44f8bc118b2a010e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0eacb3442a68157a467666fd9a5b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71db86b8b0b582c655900451411b9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee7ad89e38ba33b0478f934e72c2f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38977a4a37661bed1165e1bda54ccb52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d8c8498e7bb909477ae78d20dd17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561c8187757510423a18d18f8e0c2f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03bcd3963b4a08af0eaa44052da12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5649a115e2a1da9c0865373e4691a6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d7429234e6e0caa18031d179f4ffd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce88774285fa7cf467a11f64f8a7968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52db17571ca54bf475ee9002e73da01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c29a145dac68561d8fcf098971788679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5be89261efe7f2bc97111dc11315680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e4ed3615c92048f81b147273e259681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada2bae2a0fecc7580a743f57a3380f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d8ea0ead546141fa143583e1a7426683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee3547676c0c780259443931c7596d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc73e13b6c376bc57dd4d7ae4b4283685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c30d841f535675df70a6a04c61a09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b1a38972526987a385d6759704c68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ac25cd5983c453d12d2e96304c70e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae175114fffc1346b87a19e3e3421f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8d3cdca70af64eed49efdb960450690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e139da740a7bc722b3769a99e082f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320737685299b1417f7f503f5ad608c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eeacce60dd121f9829032d332b52b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1ac2f9f3b0390fbeb1c20cf99237694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8335e7455ea0ecded4f6dddad8a8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abdc8a282483762340e4a8ec3205eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc3d6998f45984df6a88a74cce2733697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4168c0b7a17f76387b6ed6f9884136e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f658524fd05f49cf09aee02fb429699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37933f55e7fae27c39d95139b176409f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4428135ec365e2220e91fefbbf9560f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9e85a7652c3119a724d4175ef430d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3ae7e9fe2c13e941a208e94cf70a3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a48b07463f054d65f48691c5ffdb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32692b8a686727535e059ca1e2619bb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55707392aefa1310cf534f00f3bfd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae50861f7d69fb5b2ae5ae10d0a3f86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0a3f8f0fa6e63bcc29ea2402fccd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02478fcc35d7623866248936b30ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ae5fb478f5f6e13438e8d060c52f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e948de2193ec85c8a53082af5e137711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3880bfdcb6b02ae5cc00786efc137712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d0a9b420a7f165190c5d0efc6c62b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884e644aaab0084dacce09c016985d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2d18c055a32921cc10efb9cead6a2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea7359feabcd95afe58ae4b0be0357716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831209b009ac83f639a18076c9ddda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb153c8bcdd1b873cf82e593ec4cd20a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6ed30084f40361085619ce2034db3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dd64fa21456827a8e5025f8c9719f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7bea5427932eecbace128bc6f6650721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59f3dbed4277efd850b4f7b95deb9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b07bf9cdab27bddf92866f4c58087723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e114a78c76cbe0ab5694bb036aad2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb8f31b118b67c22875198c3a81338725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa7c8cc54b1ae1db4c1e069e7f4189726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3f20ce49dcd66bbcecab9d56ed09c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937b54a0c42c77ea86d8d6f21799b1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cae97b28871c090f5cc59aebbccc1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ea7e6114e4bfe97113c21c360ecc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194e7d76b33b2e4b61d1af0df0c9ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818cea25f9af45ff152585d2fcda9f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08039281e7f6c7ee429f525de33f9d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb2dad14c6243a57274e301fe1cba5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab025bab4c320ad6f6edc801048e9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddf2920fc0d7cddaee03c2a43164c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6753fd5d99fb2fb2232d6308d218669737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ac2bc13a5de4e38e602e5702a928f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aa8d977081ed5e4ba12dfe08e38e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9b2a66cc8b7fd9294d9ff5957c7e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4af72ef5f5fb1909d77f44b5bb890741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f129c7ac98dc2155a260dd50f902b94742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546ca2b6366015f5dbd91bee3c01e9d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cfc6c83ba2240c3797e358d8e8d78744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853588e7417b84bc45e95c8c2db16838745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccaa0b7f83cf8f214cca5983bb63457746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a46bfb3b391b9a58db8a588b11399747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67df7c9c0f816ebca26105ffd2d182748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02beea93697a039e9977da32a8fd66f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fa1230c55e37401e548bd764b3083750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d61f9823cf302b1c300124aeef7ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c5fdd56afdb4c221a892fbd2086a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dde6d8ce366bfd3dc7c91b4c52ed11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e1aa75f3f7c9c06a9a934e54ea005754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17d77d1990d74cfd6b2ca744fdd954755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f4f02467d0fb4018588ad035de867756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b081c6969d9448d683ae8e4c50a702757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e274de0fe93978a54bca5765ed09c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c58f35ff67d8b98e069f8668c2f05759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205aacb41a014ce54a2cab5c25b6f93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b00c8ed6e979c69730dafeee00e834761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c708d824f6f3c66f71f9935bab2bb3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4ecc24775e5bbde9b6306473d147763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1632fdbbd9a98e20e7ea06d7bd1830d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eae88f5ba1c9392af612fb485f110c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c1c4c380aa471c26fdba87984009a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f9ab3ba89945fb964ce764c15bd55767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a97c893ce74bf3bfbe19018c70a3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52585a92303d8090a1f13ca45ea961a3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a62b0d302e7ebddfca633b9be1f1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d68ba061b3f5aa561f056dc1e1f2f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0faa5be93a09edfbf6a789f80dd37772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75863d450fa6dccfec66d276d940f0d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77a5678a5fc016c9fd633d315d4847774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b82d17b2c7da457a8a6b3e6ad6c67775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aeb42b94d54b613e3711bec1230c4f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f3c9539347ecca6dd6cc6451ef6dd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885481357356fe12cce8131686a0dd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ac59498cbdd408eba7f76ab857ed779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bfb394ef42ded8a191f15ecc0f58a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723104ba36eb63283c3abc512f20e548781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a6692d141a62ff43ba8911a83a1d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e4a5be71fb0fe652ab3a09061c8a0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f3952ae3867ba672a5154d17d1a5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a506f7ef5878288dfa23c00e010bbc0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ab9f9f39c3220ecb4a3c85c67c086786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c72645659df021c36f8a5fcff90ee787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0acd4d790fa6c990c0514fa1b97b1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140176a00eb472647f3a9aac74d8e352789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da771d9a743c32f518960a8cdcd56ac9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2f8c3a485ebc4823e57e6ed33fc1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84107c36909608b0dcf8bb15c503ceb3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da702f9fe59d1d3803aaf95d5aa4835a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404ee0748be9695ac05f5824692778c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db474709b005db111d29bd6f9dc6c822795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45911c0d14a27a940684853cb79a9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3bfd137569adb20cb4f6d374fac0d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3861bc355ae5fa60bd574e5624ce65e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ce16ccb9ee1e7e96143dac1e9016e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80fae0e54a4abdf0b5b3d32ba2220f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca1d7b9f9eb67cbe51020c38555662801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff2f8154e5cb1367f86d8446a631ec802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41518d114be37c21253655216b426bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989886cee280e42f2ef4c5d53c4c74804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080c7db534f5f12f01664052b6fc1ff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ac425321d5de79142c627ae2efd5e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d354ef78a5fbc0192e621d3ad1de86807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ee40a2f4479595b986eeb74f10ce7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35ae728905f9f2a376f0c30e8d39c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff46f3ccb66d06452bc75093293118810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e808b4c918c78dd2661faddb3d52fe0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c108524c576eddbe2a5cf8a75ac92812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ad6ffebdd0546272eb42f1946b4ee813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ec1afade2471bd3069986a5e03a58814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22705dcb3a381a4a30d1501d4f563995815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574fd2a57047c70e1e606d52f6eaf8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9775c78bbc17e9c8999b963f03f1c32817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9485759354184aecd196a25c9d0089818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eef068d2628d0d14b1d7ae2e8e2c1e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14accda98cd683daf388f04d3a2d04f6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ef68cf8b87c4327d3ebc44e2ee75821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdd160ec21edd451acd8173f1a6463822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411c076dd1b113d8d23652c070971cd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0d8476e0d6e053431ab0c24a12344824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91334f71061ded7f91f9413fabbb6f29825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85a81818a24a00c5987c16e3ee83d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e04ecb93c6d1b3b450f61e2857ee6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e08e4da84a70c95295cce4f35548f7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeacd01b6a7a2222c654b04cbc245a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d1d45ea0de0b827bd7218c55c6aed830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d6e13237f985e54e4bf89bac6edd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc0ba31e5f26fe37d902c41319302f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f1af07a2cf3398c28e2fc38ceb997833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371bc095eda5bfaeaf1599dd990fa86834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102bae750286e53536b0045ed10a7e5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334bc6e6f04fe694bf487e832d3806c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6355823a460a1e212d8583c3743cd5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a7e429a4a19a056d60bed739ae9d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041096434ffa531c44edb5df2c6c9e3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb59e3aa0753d26cbb9ba0d8881ad80840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aeba977a092701f556ae606289551841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597a2a74a8df21ee7d3f0dc509f6413842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0539af1fcf9d58ab94a762254e2cb7e843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da94e844d891b466fdd3ef6406dd191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f15aef8637c4099fb2e25aefa5b9082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c857f45a5a5a3c5ee53968c9e918c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8376d55b45887b562d839643239a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c131d4200ed152a16a5eede31c506465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a3bbe1d7fc9caee5bf6a5ea7fe6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527815dd5045de4e7a79cb23ca23224a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05954c61292eacd7e6f1f45e3ff3276d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd61bdef6cd9c44abc807b452fc6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaffc51bf7069bc36d995442cacdc8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d5f129c698349927f7a164a1582f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fa5cc4be73a342913d7c63a5e73ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be0de10472fdaf0eca37579749dfb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633957b77a01c9287182d79e45a7839f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8aad9bc682a7cf5033ea651022e2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645341642a74f08ed29ed65b58a8ccbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31229b035132aed18221f28da2ceb34817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0ec9cadde86b6ffa10534d14739b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169d3bbc3104279e9efb952fa8d18f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad74354c7690a3a9c4f8df01e6260720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df41d1551f2553ff0e30880ee57b92621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8813d06158e23ab491c6cdee23e1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64b0d33146d027fe6235a93f2a12d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046dc212ce0b1b6cb3bf278604423b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe10608da7fe61813030168f0e997425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ab23d05d1b456fac4420fa8d2167826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c47225c6c9979118f3897765d2a64927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efccb6c8b508b7b28e7498b011f57d3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784d0c7cdfed603c2a7ba8cc0a6f6e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a3a1d53850c2fd1444bfb612d8bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa51e5cc343697cf9a52dbdf96b5a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d66a6ce68513a6622e460a26af4ba832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b68514a15712bca33dbdf1765258fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68be51acb3fb664d77d6efefdc61e4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cc754e500ea3626776b5d479ce46135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d4ab61dd111a8b0adb018de8a6d5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe28efe13dae3f4da1cd03f15e27b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe0a53c05677671b26f6de3a8bd40238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e20ed41dcc685d88fa88187804aee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f69eba425c4ce07d8e6d712b2faef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5815641197c7f89e3035a1f55780241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36189b7b72167149602496ac6be6abb342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0291c15fb390f883a74e8eae7111543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e78e4102d220a5a320de596e42d68444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca1692bee886282fbc2350f02482b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e0491467a0f2cdbc4f81252b3aeb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddf4ad33901174dd401182bba6956b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc7733098fabdf12c63aff856c476a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb843e94b0f18361c56348fb5cc8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dde67ce02a9e62089de4f41b92d1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f8f578a47d2cde52fcd1c176dbf2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b8a4e2fdc59d912c490df6fc9772c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05989fbccf9b7258c7de0b75738d1b8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371b56c2db44c27183ae335a4a325d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3a5a5982f01e08edead95733f8bae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85916017019b861e68298802a57c056b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f95a863794404f0000d16fa40ecdf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650fc07e2da26a4e2ab9833e2cc3fe758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbf90c1ca5d8d6b69175ce87a4b13859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc502e92e5df9b344b3fdfcf2497bf3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ead89434db400deacb392075fbf4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a69bbe9e5600593b47d0beef4112962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b4aaf927b531c04e6fe6735e6718863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5fe736b6229880dbd4d1aeb04256764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320113f5828a47f68fb210fe56f002565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107aaab987eb9984878cafd0053d31366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08018390c1a53572bf759ea88b59f61467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff94a8f2c200f1260a977500f3dbf068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d846d659b926fd3df2e9c1087d228c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4cc5ede174c4f9d88d6eec097d95b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe8bfc9ab1e66bc86fd11f769dae7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af822aca57468ba78b1af284ceda7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee38eaca5a9b91b1632e6e072b07b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13617f1ef08f93c7f421fd09905c4e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf76121899767f9a95e155acbc74b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d90e8d135d00d57150093d77aef2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5944cc96e7eb92e341f0aeda3c38777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb151d79c553849247bce210617b2c1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e7924d13f90b3d155ad9fc39d409579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd20cecef99e0fd756801289d84e5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a4f4d3093660244dc818e74d9583381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd8252385ce99b8e2c666851a584f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1940b1e32783d03a2c0d073ef9abf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eecd62a159550720d1e5b237d842184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adff83eb2bdfd5545e08f1a0b1904285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb4b02085b4d34708010af6a69e78a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adfd4fc2e02e120861a9a06e6782da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084127c7672a0c45d374e4aebf139a0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34cae46ac14c187e568656ab0657a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afa105fe9372ffac569b82d99200fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0b39997cec025960008c27d61392391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704320e2dcd529c79e61c35a22ee25292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11d5d6513c8891924983dbcc0dee1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4837dfeb9d07a3b60bd11a9d182cfa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3477330429340b77d07dfa352cd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902398e6945de60fe56d49822e348a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda18282e33754ef4b26cd1ad5a713197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb24a7d19e661111f58c4421e42056c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1db96d91680ae709db1a468e30decb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46466c547aabcf66e7c4b86017add100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedc6d60fe1700df6cb96d08cd4a13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e0b03f2b4b51a6c57c186a9be3515102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562a80a54677cdd539bef7b9a1c7a84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570ba4f99ff75ca4f0c5a1d8551405104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e19cd6fdea39c6256e178d859805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a65166d694a40e7e071c212c066e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ac9f33bcea1640079bf7b5a5c9342107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf281be65597cb25df8b8fdbf1b530108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429803d38f6b86fbfece725a50178b27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6cec8ad61596c8250b9d8d105687110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881a4cd9684924dd9d705eff82639c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90aad82c23ff89eddb3aab2fd7d77e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86110b9a2d07b842d22031a3107360a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0fca92e73e4f135694932767cba52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4e3eb39c15c6ca12bcaea8408a94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb54b4cae232122423915477679a84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94c6fb3bb91a99525e496a0ee096e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38169a0b63e433342f8d5e39c27cce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd80ee6821a0cf3506d432ec75958dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b23d06d6103e7fb7cce18be3be08a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030a8cdca55658e860fce98082124bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbe7fc43d4539bfc45afaa7bf6d525122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7257adacd9bfa379bc52a15b7e3de3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c03e457283f5fd3c4f178dd229ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657628571089b01f2ae6ce2dd4005e55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6de687bae6542ee5caa8abde6006e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebe076b04e23a5d7593f40158c0b53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef39f2b80d8b82a2f51b4bf58688b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d904cc9ea1441b9339d02bde00b1dc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410332bbca3c8fb05a00d8eef414bcc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf7063a8d5bbc032fcceba297a165131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef92e035bc976f44b2e99758d663f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892322c915312213cb76a444b7154277133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff38618211c30004ca717e82c48f47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0038f6028fd57b752ea95ec8f33f2af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33aa40f3901c8724aa50407e76a308136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4135821623a7860364ac5a3729582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032193365b3f7dd0d24f3870176402f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f256ad5dd9756be6814a346f4e61c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ceb95786c25656a1eb4899ef77ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fbf38f75dbb7a62e2622992cf61ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f68fdacef85fab01efa7af1eac87a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f294ff7d7aca6825ae0131f7ba8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42455d6d7f53ca293d103c30ec0b27fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3426da38fe1554c09035a9f2b1a502145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebe7cdadae2f1bc50d38849b9606e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f5b05fb827a0aef2daa0084f15ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578525ab13f3a86c3659298a1492503148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d97b0292a9a8803f340cb9a6b289e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cb7025bd66928b22609323858a849150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88774bca0b4713276c2711beefa9734c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd83e9f236039faeb1c48e221ebe47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552737508985b1004a77b8ca90bb09c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22726dddc3ce178c8cd1e9c6db4a1f22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d653df8d75080b4434fdaa6d72e04a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441bcc880102dace5572066503a6405156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32d3727c1d3315d5957f89312934a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38e97e6b116cee43d90f0eb07443a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2eebfb407e6b34f217d9d0800796159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44c7cd94d6fefa6d90a8b23db2a14d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad471e72be9a0a9f584dc96a22e7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65885fb76e67ba3fccc31c471033435a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3345f4d4feea6760fd1d15d639ec6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ec6fad9d9a70330f1551504045b14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acec47591335a06bcba2f34a3e48cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a5aa7bd95bf66503b707d94494e2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaefd725aad7b6813721dc824910ab8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142976e4ad13b63f278b6648995e1b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209b8b6873167886c276adb911a2734169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc2ad016f0f216ee5622f0544989aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80177e41e395176d5cc73b85618553d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958fff221f3614637f5e8883448c8d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843d6f15f9f62df585e8f26a7462e1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6b11a995d5f56623a66102b082e1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3778edd51b95ff865ddd65e36ee9da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c3bec74e8962b22bee87cb765cfce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b737ac5c60be58143b73c4ed0268d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708716012c672e73d778da965103801d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06795759eef012001a92c7843b371a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a43ee1b3ace1aa1084ea63307dcf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff2b30f9acec39cfaeecbf595ef097181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c7e8f6052dde4304ef6d9b42f738f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0efeeaabcae6d10de65ef0230fa3cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04434e04230f186aae2c6ce4c98c00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15320f9dbc5b164da40c841358e1ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238abdb52520a0aa8c85ed9bccf0e8d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b89915346aedd3680a6633e62c43b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e479108e2fabe18b7c56cd4bd516e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff642978e4f5ed179c23258a27cb731189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a7d6c944a5b12242ffe3c49d3ac12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b7c791ba958eba612966760ee21a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bdfe982a7e362a7ee52e050f102e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8428f62a70939fe8932ae600768feba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e53d1bb4c4d5589984ac3e12e6fcf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe2d7f59426c253d627118ac6b38f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818254c189a0ca486922d2db9189cd72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7849a80b78e4170fd6dccd27d1dbc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb08c0aae992c94d6f40b5d17d9c67a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649910bd2707eca34da4657d39958c3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8049d4505f540146c9e597badc003200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd3c6da00360bd35febafc0d9fd25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86d4aea765813c18b00a374a3dcaf6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f111d42bcc880bf509c78790d855fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1382817e8f616ff61fd43e350c8b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14777b64bc007375d982e37ae9b5b42f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e50b327f89e98d4a2275990df6819a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba47494249217dde32067fb73364ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc6dc31b41eb36682ce01f0762c0d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccc92790462e3fe94eb422d12658ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f41f2e27061dac30fd56ff6ca6b49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262d468da91a3a1d54be8fe59e6d0e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d2e7ee657281ff176f0574d16a4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183faada891e0127d08bb7a24e535abb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fe9b03fbe26b83bfe092794fcdd06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b559d3cd6e10f2c63e7bbd6408a548215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c817dccdbb1106c50cca4d13224d0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd16b03193c8f6a2160bb541c04ae25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ae96d796172bedd382affe3ba060218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fb7a3dafd0936322c781e661c5d83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead21a756c973fee85b419324899ad5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a858184e2c947e4d13778a3d557f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254c0a22f6d72347d393b340f1bd02f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8f27a6de288e0465f49f0fed162ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819865d56bf67b64ec81cf9afdbb86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15419173a00740ee2aa14444c0912a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860936bd8f5c12a7156d828bcd3d33e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d62871d0f51d23fd91027d32e0f38d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f180ff9f940438df262171ab58463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169016d1344f3a918e666f2c039f9c01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b38f3d42d08383aa80d9ed7316e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085760cc24cb3eff322322e26a07173231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f3bcc053b873f17af4dc275c3fbf7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a25c09a5f64505b3e5a94cba7376233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5dfc3dd8343dcdd371f330adad68b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4426e2cf4a14278e319131f4cb3395235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeb6c3546d6288daddaf31032e2fa3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff4f969c178a9193c80c27dfa5ac6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df243ac9094c213ae8780a2540dec05d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7f890c13960c18808616f9505d48a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2f3245cf4e146591199b71684b95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb12af1f4b77143404b545c06f4fc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc98487e0bd17f2d769d4056a772b23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f504e8a48298388fccbf1ef8fe225243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3cc2f0dc4b9693a55694fc19c542d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fadaf32821271557e4ef0cecebccc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ce9e9b6b9ecb5c3a43e0ad4f6db9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd987032bf32da2d78611e482edbab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8867907c32d5c124c658f767e46e2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224583065ad5302b9a358cd65a8ef47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e9e3bd954a1c3e1c6bce3c1f0e48e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd123b7865baa2bdb7f646ac8fc1b087251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68d3b02106ececa9f749ce9405cb1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e2b93381fc293c86013edb9e051b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df9efbe5494882aafbe39235546b77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e39afb227faa840f8d38c284041c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cd248f4b22a6f9e73f749bf460b6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e3fa60152e0e7569f99cc71506c2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a39fd8ce099b5eaf81ca565d203519258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970cfd3ab7a853038c3e3870e8114bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b42af3c230cbf71e6fe096897ceda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f9026674077b6226add0fd01288b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c5ca3344c4fbbd363e53c024765d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966972275e4d745c0297dfe5c52cf5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88904fe44cb775500fa32c49be2b7c11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4045a4dd00963da6469e75b3eff23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf3ee7c070e951a80553d35ec32569266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c545e1eba00791a872727650ebf459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b753abbf396111c409c006ae40d6e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456822db01af985065fb43cbff13525269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64443599368899ebf8ff9f6fb70dbb78270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac140927332f41f432bdb1a9ad6c3bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98497abc0d89d1aa2844e360648c58d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb7b6ec66e9531dd094b3a3306b289273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb72814f0c54389e5a6cc205e8b013274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed88c54e2cd041cf4d41f748dea9715275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff006f8c8af88c3c093aeeb032dd2b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab12ecaaeeb39123bb8600f8b247572277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc14f70074396e099c0915fec4f8e91278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54e89d22f1b80111de9871df5d86b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3304286aa6864f90a884a6e64f640f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060bb552575e70638d099cb7ef00d76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096ada3a82676ccd199b48b247157e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8567b85b045af5495fe022bfb6f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4065002e2b915000751f1cd435872284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02a96442b45dfd747f5ecff51b322285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc435fe100c6387ed90aa5b0f77ad3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b298afe6b71991c4bd83e3a1f72dca4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81b1ae3a175fa271bbe60245333753288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebe6ba248c2e8ee3a67d1df58cfd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3ed95f8bf94b96dc3321745ade0a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47708643403a48cc76f92511ed3d2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aa60b835e9cb08775ea8e3e9ed764292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730ba65104a63554d2432de1135539293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacb96f5473fc8ddbfa7f286fb273c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecdd34e67de5ad86d7960231223ef2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f90f1f2d6a5b97b3df38b85fcdf54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e1d5005420f2a7fa6e81fad67759297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b79277a90b3362401b0b0f4082a22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37940637217c46382d4b70337dc622299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb60744c7f7d2de8f35e16f608c86a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe242a3d6c2365dfc127b488a0ef3122301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d26a39782017278469154bf6e8c144302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba482aca8e595416af2efa5ef00c78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed961161a57788bee332ae1e791f4b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca34677d1b80f14462afeb1d48e216305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c212e87c60c471d15be7048e174af306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44f79a8898012fa05c839af52b85d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b64e4977b4e76df721726e131c3c59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d71579dd5303238114036a6b1090309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67ce6e40c4b1f1b6097e1acc6fb20f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb71d3841f88b61d07e72604d70d7c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e4ebfb878fc1da4c36784c4ab41f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29e6a72e729a7b5bb52ceca2655f31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c9ab50939628ef39036e66218870314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e53fa9ba9ddc4fc62b985b40d063d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac34c66ab44b81263afc4554ea244b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b6cd69106da45a945b5ce69dd372d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b900173fb69c21a1f5d1b82777b0a81318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f002922d2d0dca48f5744465abeff2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5d39f314d02832b889bb41d2989ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d92a47f2af09e389ac5e88a816403321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4ac576b81d14845f88c8fd2795efb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cea5eb799051abb0558efe037aa93323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101c571c23e2c7e7de6d7ddc62c20f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7a4a6fed22711ca1d89e072bb83ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57da77145031783aab5138b52a5d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48423083c46fce8667d24bae5a2be9b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62367a69ec5a5e6eb96dba968fe6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf8f70a5ad98379b2909d2001a670b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb46f869bea294cbfa7b49162551c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0da1185fc59a53ddf8723c300cd95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c16df3d98a9fac9d4232c9626e4faa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c99dfc287bc4d47c2990629e57b032333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8681523624595e9bfb45819742ef6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437af808266b9107e81c1fdbf565dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46e8e25e8d2e23243ce2c34fe5fd44336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa672029ccc0767f05e61eb35d12ecff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7b3e33fad04f58189134602fa8e0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d05507fbdae483355f24ab0aaeca06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd577aff88f7b57a5a0205fb21aed638340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee3581f2701f0c9d7a0dbeb0b367c5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bc4ac5a97cbf2ae687d651c9fcbfb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c2604c6373e39a88005455051f6e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f26a689318847ba3177b10d541bd6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523c3d8418a3e2a6872035cebfd9573345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e5e0905a6d0be418ddf72878a9da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706f8423b308b3e563ab1637c3bce8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d0ac9fd213d503074a82fdad8312348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba7f42ff9120cfc2c1536b15850220349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db0bfc7f960566d7debe2eb0449ba9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9df3468deb986ac80c5165a42e128351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c6c5f15f80295a6e09a6c5ddb272d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faeca94c30cd74349e69258cf48e6ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d7299c8aed39e4530342e564c602a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501b9e8e8f0d56f2a58efaeb8cb241355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f2e21fb6d7e54b88739b058ded562356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33fd1d6d588d26cb54bcd9378e28e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b275188428dea29869d0dd401c223358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0749b33a48675f690b4783da430af3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a458320d75b0f892bc920d7013bc653360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f88618684fb7f518d4f84d082664e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce3d5b4d03a16b4d7c4912452ad04d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8dd999507f57294923583f606219363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f76d8e0fd8d902f960fbded55abec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6946f1638c10734a40ca6180b372d36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b39bf147c9cb894b9b79caa85191366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a2e2549a65d6fa280159b9238bcc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28c54203f739a48a8950971d02173368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d455972071d0b0255c6638f373aab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068eccc43844b88ba51c366ab7ba7a4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c752d197155d876e075a576f9e3565371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3935481c3cf18bed2a24d451e2fdda372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519b32451a863302c84d6addc2a9f4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f03e2fe2ef9f12046a570c23af27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aaddddcdd2d40cb1a8a9f9996a058375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44cb6879e4b0b37c2aae22471b571b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a565510c737c15e7f1f3676ccf61f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70927508bdba63fea943d4d167fa13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c8ef560d05a08fa5853b9ef9990b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185827b989e1c6678647cd649e0e8bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2c66f734f6cbf3c7754ebeeeb24d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a985fa16a6e3ad6db72daaf40f9f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645088b5ee90eb2aad8a174172511c56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934412b59c16cf823a18b96c897aea08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aab9d364ffa8ced22f3af076eaade385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c958c79a412949faab9f46abcdea6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6a6a728a0515fc38dd9b6cf7398a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323d3c7b6b516b5f2b3c379dfa0fe0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63816b3e0be3611874ea1b0f5fc8793b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac668f913a9cf47efd09c524942b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a47803866672fb94308e5bec146f34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9974e355586cdd8440ca7b1c4141d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8457087f059876ec764c074a1b738393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487bdcf80d9660c7b6739812c4a5fcd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48631405f7294c73719118ea1b9bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70264bd8c23ceb66f4616c74add47b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d97b8d596a56577d5c84b435cc42e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc9ba82a364393f741c674e4920c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bc6da607e5e5b97dc586e641d5d2a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5c87a48d81f42cb0febdc92f8eac3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997ae1dd6e5b0cf4a3fef2287902ca2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d78e423711a8c0c7020f11c31360ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cf35b8312990ffa1152095d163b6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5a499efdbf1fc342434fcb1b450cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa2073c7eee57a1e65669be62e62c7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67d0536afffde0b78654fdc29e18ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b9de38c0dcaa5f3547a0b8f7abdd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b9de2e8e205caf00d398e4e981f0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6c8405ca970248a33990ea3526c05409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b2c5c43fc1ca1723cb450c493e0b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bcc579590fc7bd1029574e1248062411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440e2f435a4e8a4a76f2acc6ea3fe55412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66a677bd7a0dec6edee9b4b7be65cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665df8f7986db875977733f6c487009414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7461775b07bc5adf8939e4d4d880415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629192d89f5757f9ff217010d27c0cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bc50aba44856aa951adc990386ac6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb648815782c4e8ed61770278932c9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f90b9a06bdfe5af009f6f865a9e49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c13ce85d74796e929a7560a46abe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1773031b2f182f489cf0fce9c8f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3bc632a245beae20bc2eed31a8edf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb86969c5e120367495faed3d7cf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47b5af524d9a8f59dd30d4e438f84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8fc2278e9e64c300faa1a73504da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a068b7ae477f41282474777c67c48e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff62164510792a5ff5b500b00166a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf37aa9d2e69d1226f8672c382cedf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ebb3fd2f95161f80b0b0f32c7aaf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2949edc4a88bf1aeb5cc2818f5a8bc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d900a000fbd08cb18bcc942daf53608431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b36946d4a5d592c6275a9ed9ce42b2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e6e460fd0fb57c0dc05cef339083d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8608830154ca8e2c219b09d8996ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9ec46011a2787d8f0abfb17f286f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b753d4b5b1aa2b511e4ea1249419f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8046d66ae1fd37e047134b5431d7f0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee07e28904fb0db73aa0973396bc0f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2df5e773c7527d4c6bc342fcc9915e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd02d68f087ee9eef8a24e61c414568440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7246837e449fa48a12c85a325414e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ff3df8eb2af22195ab4bdb7103a92442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a5514e4ca34257c714a6c5387616443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c164df908247b4bf75e5cb42f20b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d9b2b6c40aa0ca6d752d0c0d379d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a9afee8fcbce2b64321dfc0aa1910446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f85ac1d91c30a734258ac87956fb3c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0d25925e8253b39a9902fd3f468b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac655ca44b4ed0a4d3285a6183d5ff5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96516c0837c597d2be594fbb3d6adbff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008cfebf2012ccd55096c0dc6cc511f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a743120a149f1816d076cb4bd70116452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fd1e9fce3e4e946bc12ed282fbcc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687d9094ed86ffb5ffe9bff4712b98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceefcc80647ac8650cbc059f512d2f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4fcbbe32f794f54e5a41f1b3b5b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348f805a295e6153c9e762709a274b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a86290d64568a324b07a85680f28f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d37f91bbd9db914e2865257295019b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7619492d597eea30b8929af782d1ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490fef8771bd112fac17301fe3cb615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f178eedaeede58c0a8ef789ff7d3bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85763dfc27575ab80aee9a325df95a2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f2deacea8dc79a2069c2a0d453c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e405f9d07b54ea6060bfb3c392cc63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806260bedd9b56e488debfdec221284466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b0d46127a8b3052632bf2fc6c995467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cde7bde9efa095cc5bf9713c6bebd5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab25c6254dbfc4eaab3f7b36b889b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8d214476eb0054ed639b1f0920659470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6d956e957e4b2cd7dc80ec35cc49d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c369a38b696286a1d008c3d7fcc8c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022cd3b02cb568ce1daff87ee8c5826f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4442c02a4c016ed8e2af0d61c00785474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d60d8fc08720dbd7528a91ce6a7f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a83e0b7b11fc8732c223333fc8ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343bad130364c8f84c5ce4cd9b2ee9a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4df63391a6e185c4cb20b32b9e84f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153cea4c9c8fb3b590b707124e32551479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217f206291a15933137b75e7596c55a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88235f280b15ed6614b13339847e3ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a97efe518d8cd62be8fb0bdf2aae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e8d47c41dedb855b8c48ba6e72f12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2653cde9aeb2e503b4cc2679ea21a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568253a675f16d937fd442a6d0575fd8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91644e63c585768727071de206f567486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2304e20e81e30eab374065aa97d7ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab61970a449f1763a9a961700b63c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52f25af9b1ea5f93ac78fff5153419489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249459041b9d65107e2ce8cc514a0f49490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580fc70db1756805263639a446e695b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb369cfaf0a229629fb39f520bb379492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e95589eff8c0be46699ea6910df1f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec593bfa75e99fed068464f9c9e268494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fb9981a62b9a95e7828f9356afe34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5346543550402226f28ce2a7e4c57f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350933292b86ad9236caa9c4df07d65c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf81a7f7c24409ecd293d4a49170137498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee18752cedc8c28c4f55184fd719a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e3dca1bff46413efe9a41ad96874500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861047a7a97d88177e7a000fc7a1e40f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090669db6f4eb77e0ece619b9e3d78c6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa31b383c91be6f9450bf4df1e9a97d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ec6b51d43bec04e87296fc86f7b64504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f85523f8d72e0bf86e9e65f809e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a724cae5fcbd06cf16166c0f98a5e33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b9fc683c7af3df7e7db333403db6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542a8e7f95519a86b44753b1b06f4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80124687808f84b2856a525a0bf3f639509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb744102215abdbd027b76070ca31c60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6e11395fea8718caee20af21a657511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef9c88a4412973c7a65d8fb799b38512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bda5070719b511e501390a422a887513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3c9aa7eb6c6edacf6dea528629e3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f383e7e5c319d9f802bb55c5c1153515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4b3b643e1a20c6efc3af2a71e7601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12bf1c81615d8fa229e8ec5dbff658517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cbb64bcaacf98a93c57e5980d6ca2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eebc670f53a43e00bc6384f3b8aa20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e990f2991a72976e45c73372090541520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b171a77b95e1aa760298e9eee6a0e63521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d896622e28d073e0187456b1c7a514c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c494e6c88561227699360bbfb9875c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d762d990ecd9cb78aae04a51f227524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03499b26af7209cafed09ee5f94b4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9943dafcd90b9cfc4136dd1699ecd3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5742bd3ea18ef607d21c9b495658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752231dede0d507e68f3c95400dc3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d9a1c878e4c4715593517875b049529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84e7574095930bdb86064804adf79530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9da9a56c49a6b64c41d051fe86e263531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb350841419744d9458e922c63875b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f4118628e0a5357e36d132338509533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740d7449c5857b740642e300fa37ab5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d4e8ccd7ffa25c52ff3dd997b4660535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611332738eac9fd5cb85acb1ef993b8f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283957a1073cf5ab31b5500c3a401f5f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfa157dc88dd219dea732e908a6cd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac77cf37db7881245d9b342bfd4051539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33454574b8419b47338e9e7b772eee8b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770281adaccfa465f5bf02258e24f4bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256e5e87fb475274bd138e9ef96098e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766ef802e7f9fe508e7b1d97d961081543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b859c8ab038ef8dc7319e47802b2c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ef5829dbf8f74d9286a226db93c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592290c7013c94743387b6001d871f22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0de3587aee6715c542c7a107e115547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848802062bca86602c3b10c059025b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12505d8fe3ed6668d8af86bb8f878549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3ffcad868030447a7e7e9c2e278c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780488c3bbcf4657eba789ca8cd8ff91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962ecaff2ec493bc8817dbe9869552552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17535e8e600095b77a61a48c1ddb51553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a7234fbb5291eb9dd6cf67c99993f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043db91865aa5e7eed6588bf9899b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b381b89d787e13687853b5882980360556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2074418a02003e7940f518ae437005557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc8a192d79e5530df4c45d7c3739c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a204656b3fc700153ef2e8eb3c5d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c5e1524bb3795c0e2004e1883f23a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7cdafccfedd000c2fb8df520bc79f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f31cd4e551aeddba80bf9432ae6ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9eeadf365ebaddc28db5f25eb92ea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905a6e574476b920814c2e433cb670564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da045cf90cf280c1f1a0cf2f915456565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13d28ac2ce89aabb5d7190ede817c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b025868ba0453f29589f957ad533567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cc01c85d3f6b13eaf580ae215fdc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c9703f17b9c98438bd4e57f54618569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ede6bf33de20d392cfc2eb32a244a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586daea7a9cf7e46f49e0a63e85f00ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73165c20c8e4254f1a02fc1457f6899d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b655089ef03ae2c1ca8a7870ed79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e43a8a6b004a0c02d850f2d2922a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999873adec4b916b97351189c4d37689575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09448c9b0cf08774d00c695eba63333a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e7515f3a42f1af35a4fc84dba11c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc5f09f261f8abe427a42adb245cf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3b445e12c7c6f05922dbd7e785c91579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f793f097453fc4667a34ed97db19a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7ae53d3e2aa5612737e865c40fb37581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00314b2f3f7a845290ecc6bb8fe289b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06fa08d01df3059f69b3d034d4c525583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17348cb0596e4a54a2e664afb40d43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62739e6dfd41e1a301aa29e57458f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933925acd58424be83319eecc9aacbdb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f52cefa653e1e0852973fd2b2d02dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0b7514f3a98e4686760f573cf8795588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550b19e57383d567c7b9a3a1f438af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d42334e4c80e477dcfba364b5dc28f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3ce746fd3eb560e1747523c7f4783591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14843c33c2384609e4378d2251748cc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74141355aa9d689d81aab49024d2b515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff2d36499a5243cf99817990168b7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556b491b3f6a902de74ba9cc0574ffe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd392733dda868f9e69b32573a7f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a105354b8ecbed404ee614da56352d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf703310f16975f7194678c2a1428c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707fdf0203f2e9f9b217e64d6b211a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3d7e9e9ebec40bf28807e4eb5f62a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a50a3cebe71d070d2dd08a152bd461601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdc18eab9d1a7691d2d07ab4419607602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c2302b64751b118271f3499b76cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c575691f01d268c5bdb99287709fe44604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adf0910872a69af3430afcbb895850605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e97346fc52753774c7130506039673606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448efb3be8c5d8abde69a15d9495811f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d5c322e42167b7eaab07702abea5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00c535ec00d96d561523d7e1c91c8e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14932d8dd7e00fc15453f92dcb6b31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f5038f71e2b7f70999c872b422a33611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570708cfe6248a0473c0541daf4a6280612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0da500508c4325a1826b341c0677e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f27d91e927f32783ba3fcc28d1906614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa05e947583ce3d3720489a3fa5b4c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5000e0adc614c971d90f56d7cbd6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1500b19351c1185ed3b637d66a4fe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2c7023344d279d94a0a6534897557618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b02f068012227a01fc0b179c12531619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257d2bfe841fd596a0be674e02105ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d792efa20d6a90ed1274843e6b012621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abe284bf6532c5c15c3de9b8ad15dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8bbe19658e1597788b08b0b8c01ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d38891f0de6641319e997ea8573b95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c467abbee61add4ee63339e20b0f9b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adfb2f55bb21db95e93baecdc148e2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4cb78077741b21f1eb551cee27e81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a48e8cbe11c6277d0433ba7165661628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b065c88a269d0b0dd233666eef3c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087862bba4f13993b97c7011c5ced3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41da9e602542cfb2333d4c0fd2a36d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72b27ec8ceca832bb5b56243ea5ba2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425d3d0ab08b3be70bf1dfccf1097bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529ed23eeda536feb936b0f50442ec7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffae5d832b2d5413cb2192286d688e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe7919e179ea40d0a8500ed95917f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f21e2637cd09299291e8a644ab078b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a039bd00e3a1349cb6ebf8fb46f0ab7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f1b6e89992a81416dd614a9baccb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d71c0a1a2d9043d2758e775b5cb3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176696eb047b5c10404a8e2dde28b4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5125c2efd84df6d9febe91ca635324d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cae8eedae0a70921e7467f4af1198643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fd983b7f76012598b6015934caa07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236824896de824a4f85c05ea12aaa4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1ad1f817c5b58d50bb21fb5d4f864646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5e85f62fbda82d6984e51b2120043647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ae93f7d71a5dbf17fa2fdad8fc50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fea4e01e7957f348cf800b340d4fae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94daef9229e8dee22f0540dfa817f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fce0ae740a44ac182f45539e158fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e3170b6bb2697f59ab13abbb3b55c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33e324506c2a8a0b2893f70d87ccf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf14872d32488b04b5dccd53a04d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4940cd37afe32c83f705b2d73a161a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107745be3a4a8267b3b89c8f62bd2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc53228deb69076fdddbd3a4a27415657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28eb7dac9c380b1a80518cea5bb667658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089bb16188189fd6d6ea943308da01a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24eea5b78ddaf811071b4c2725a02c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59858f2830a112e9ab8bb83d5ff9e23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c7618a2525492cb2beac5a92178b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62e0a02a208ad56b235677af1a10cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f175735e27bd1d7559d216f055758664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccecaaa379a92e618e2e7ccbf2ac6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77696ce057c6fd41b980356c1f2f1079666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0a656424d7d013e236eaabe3a33a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a63f1f25a7dacdfd22f8d7d77672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6fd790844899a5cebfa552ca0e5ac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0f21b543c90915b4038f02ea27342670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07acd74da8530f3be83266832ee135671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d79572c5ef57fa3efe8d40d4e6c8e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839147c68f5b753c7e5094c1dbbc5ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834d1117fb98392e390aeaa7a99267f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8cb38722216e80561026a9822b335675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89cebc2d6b13d9cc8548b052d6c36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe4dc1935ba12586ecc9d12c0c1406677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e43ff1bf57f5b4d288fc812b5c352678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd42064e495aec2f21533c34e609c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73f70c0d63b24314ad6b6115dce48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae1005a74ce69d0dc75cdd685253a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a7ac53e73ac5d049ee9c9b15c6514682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cee11fabe5348656ad11d27f5ea91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188b76e32fcc72df2a53efd488963b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a956c0b1585aa571942b842ecc91478685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19d7e24b29f6df60a995d83d8aa4de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36a90c0a7644042d0c64ce589c241687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037bd0854f99022f77e57e8f39deae1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef6c546a6da0ab1da89c44b6998ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a514dad9983811c4b39754772dff53690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb743ec997600fc0f6ce8d658fd99691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe57e96bc0632cff316ab846dd8fc5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733bf4436e99bb155a67a31303478aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be190306fbdfcac49ea150f91d81e558694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ab388a995ea3107f3bbfe5ba213db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5b02b44b3ef384135ac73bb07549b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b779f5a0cfd031173a31ea3b7d7da90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b50a8f2c621747128a533cb2de8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abdae6876f185047bc0ae7bc72f75c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef123ca33da668aa67e4ddfd935ba62c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322032deb42860cf2db9f50ffe11528701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe6099a0f6041f7ae5988191559916702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2f62784c7280993726c63abdf249703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3910adb191725529946c3faa220ea7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6ebb1318bba85294f96d92180391705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0d7222ff1f1529f0b42e961b81921706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2280dcf10c8191b82db178cf1832b6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae5522327b2db2ac86a298fa74e29708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bf85bb72e93042db2590e9b8af93709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc983023e2550085b723c685a149c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c969a1959266f92a3678ec00b3acbe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930c7f7f4fb778970b2ece13a6d0d35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd825b807fb5aada0474e4e51645001713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a498a187156f4123aeff007dc4ca9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3297d2a5ee73e4d86975a02031547f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478f4dca20d227724b8f3feb36998d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db5e99b94d5306f0614c3d632d8ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c4e97092a48a86d0acce8b04b6c7d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6639c46ac88789e333bff6e8404e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a706eefe1dc17a55e6174c970d1c47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eaddff164a1a77d95c7fd57ff1bb5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e249a6b2809498923c9cad5183051722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8876adcbeb03370742db06bc875080d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c70dea0d5baf4e23047caa19f023c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d655c7ddef5387f1a5bdb0f5aa867725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2f8d15099ba4a9cb3e053b846ecf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6a1d507a0fb2206943f4affbeedd1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5418349c1c69f1bc84989812fa07f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d7734e7131df8ade5b14c5afa4ff0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68feb41015fe708555aa188245e43ef3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f6766a31ebab778b924a6dd6cf3b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d4c54546a2a6b26c099968b2cad6d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835157f34a027157581c348cdb83c20c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc51c0356e59b293eacc791afd40352734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a478f97e4a5646d35e3c37a549d7893735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af0dcd92e9236f6116179cfc6a9279736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed67b75f0b480da4666b68ceb73330737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02544b0b2dfb49ac54ee86d98eb208738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da534286687446f93c19ba9b2fcae7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0786671669faa32138faca137144c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68460cc0c6af53e7f0ba8c8784f76ae8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bce45e36d865cd25d316739d88132742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f56b58f5600ecc2b4ab5574a9976743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7ed5696f7f0037eabe5a4d4042360744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1b50f24f22fe32a60457e8ecd801745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31684f4797a4df017be1dff1d6e93767746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4817d775e8fc821f5fc7124f56a66c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0549caee233e9808f93ffe712a3123748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033b986bf7b988d2eacbe8c2e1610c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac02f9c913d867ef0dca3ba3ff4a23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112dfa8c0325ea9ad1fdc8a9ff55eeb4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90dcf0438d02547a0072f9a7929352752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e285f177701b71a920e79f6b7e869753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377fcf5d5ba30fdaf2cfb5fc03874ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13ee66d31f19338588f11e287d9ec3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff157f9c4014f8a0fc7074aace37a717756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f4111be39f6dbe45e1fc7cc5da6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336140a51b6d0b501ba06fbbef76086758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23ea2b1363698172c61320f298ffef759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6eb5a4fce79c6c567b2b07962d051760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d03d652cb983f0a54840b2554b60de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111994c049319c771010539e43069dca762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7bc0e3b0134bd614474e7ebab719d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975abd7af519d9edc40bd5e8c1a51ab764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33dd745f90dffb09149b9f44ac4e7d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d10f2c6f60f77f56de84cde04ba2cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b94464c8e2b3c23cc3a580018e98c767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>