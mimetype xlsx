--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9efeee9c9ae50c28c589fa772da0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a907aa4fb8507710a4289d681c35ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b353ad024a8b69da0dbe77f18ac303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0578756bb9a65a14355b2c705aa99f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc79179c35da88b687a8b6a5093d5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafe1527d6dc0703bf6291691cf68a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6950479a614c11bf3c040d463ec17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204ddb7c76c0614a4acdfce274e55858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767def9849cb49bf72ce25d97e7e4c499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719b65748dad03ecc8fa351d16457c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670db17fb0cb1d69b8b603eb8a1b28a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19ba5ba5d28b43f518e0cfff72e5ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c870606b98fd35d48836912d65202e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a46552f1363993a4808cffffa295214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e711522629d90953b0d79f2f724f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449ce5e9d4c0df87c0dba0f4323c31416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293daf4328e29355638d86b016944f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e04f2f5b7f2ed4479b34eee92be4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0c0e9069f9f2a0e4b87c819425fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e982b1bb77f2d9aee8e8ea5213579db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a83b803b2609182c3a422f0058d4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d1ef8d700c686ffba1cf72d8a64e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62035e0a150f42f84e58e78ae0b2ca8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe76fd243391495874efad94d44420d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1bfc1f383851f4c068176812db24e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab67b88e81b1e3b32adb42209cc8db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2f3b2456899819b73c65debb09d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9122a977a285bfed8ea3a0976408e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08e49150a0cdc5bf7e5a4d7585a1c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560955189cd7327bb686dc3734c5c67630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42446e814314c9bfbc3146823352e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ff0649a8515a7b7ea975ecadfd1bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ac943b4de55e76417a1f6b176029933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727a0aba0765109da1b34e8712987434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a6b5c1d7698b46a1e89dee715fb9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669c0ce48f4a547d162b4fcefa096a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c27335d4a71865cd980340714fcf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd9a6dccae33a2ee3713c37b182f0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e468585fedb657822445cc097778439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485cf7cd0dd01642bcf3a0fcfe339d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30421b30d211c04d9f04cef2955b9a4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47844ad37bfa6ef21d26d0505d0d040f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c178ce4e028082282d23b979aa44e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbd69ad76ecafc2dc2a5f11e409f4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ef0cbe7a17c69e3e8d2ff5d0cd7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f5b7dcd6236d8e8996d5f51e1cf5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c086af5722bad2af736cf9a478f2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b583680473ad163fbaa556eaedd7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c01f6792787e28488a5691c2a94da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986586d2c1f3d7346dc146fca07c6f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe32ab82bbe6a1eeadaaf8b57cc39551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130b3f54db1884cf8691034ea087f1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8a0df090db436560adf0fa4dc9c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd2c4f5b0fd8ae5bd3bea91998d0f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebacd88ec6b866ed8139aa9f1331dd0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382bdf41726ca9039bd260eee4b5aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093874feb701d99eaf0ccc7ef4c6f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915ffc2b90a522e3c4cffc6f9d781cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd1b441db09675ab6a449e127be8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16ef3e01c50470dfacf8a85fa851260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e7055c75545e6cc2328a3159d8f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607880440feb690ada45443a3970a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86f387fe17aa6045e6ecb67f0e6f8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f75b1fecd1f442791ef6f9362688164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95366da234af4e2994d9edc02213cce365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b09f4ec28276c7bbdddc0216fdf966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39747ace02d6a6452c72fae6d0bfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bad32d4c8d2210ef2b730f85e449668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647be377f68cfacb805f0742fb87e62869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e63c8664e441601b3668f51d099f1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe065d2177f8bf509c9a9a971858cbe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a8c56f339fab832dac599c6bb387c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329da9b715f7764d8a079e497e4714d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a13c7095933ebf3620da38a358369674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7e8e5ddf14cd23d20cb5bb36dcfdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd1accf36b2bccd210ae4d4df7a72676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419e33d773625d8dc87b1a20ba156ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353ca7f2aefef4d1c5590ac7dce946b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1adcb1dfe62e1053cde7f70596960579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db603ad2cfc9ce40e1eeb61f249a72580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb267738b07ed0622306f93d309f61081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9ccf17dca31f838c097e7b334fa1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835050108ce8ac3d8ff59af64767892c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e485a9fbc47782c7432f2dcd2f99984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f186d4066607a037c895c2bc3515585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c577e0ebcd6ab1ccd2ef163ebc1e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994e3ce537fdfc05a6d0e4453923b4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e42e3b2bdc27a08963cd6a653574188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca33ad137f1210d70250d86b97d83089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f478107b6c8120e3690f691c6d575a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63dff157bf0da5332e55ae92bba40e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570eea7184eef3b8c98640b5e615678b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b39bf00b021071f9df65a3bc67e9493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16004f2acd22ca557489e09d08022c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af92dc3608b093c2e3fd9568c36e8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8230535948ade9e54d15e5c17bb196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcb46b4bf03d9dea1530923bbe29d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3d61871a4714791b9509effa58d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d0d7afaa73cd3026a6536f0b3176799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72092c2e22577fa4249497437e2bf13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda70e6d3e5396ac20989c63c1af7fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5032bd6f9487a17631fa226096af5ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf28842eb5e221aa060e5fbbbd22b4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2c8c291d72095670beecd53a73150104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2665259cbab5b04ea4b9283d8e63f45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1700d7342157279e4a94fb0004f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cacf44b8d613623def71876c13fa48107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ed8866c653eec583e47a54afbe50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587931a3730154c343d5208697289c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a755bfd57527fcbedd6785fa45ad17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12402dcbf7fd33ee7ca0297b08db24ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6618c0dda578f46b03f4df685288112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8dacf09d99ed48c631fb0cfaddec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d291c3069559565373b9a2d2da62e7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49b9bb0b293ae8edb1454e865b101115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ccd572ef31ac07d7a9aaf3930407116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed023f3907199a5c972bfe7a8d2ccaf4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd4df77f9d8cce275ae2e782453276118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c79b534dbe44efd105b2455a278b32119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989accc497943510a07431f1a7a03f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9ebc17bac9f5cdd8594e8d7484154121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f64a9dafd3d10a6f490d5ccf00c3ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875fe52e26fa3050009c877c1fd63ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e77eea156eb6489162a922e62091ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d284d236eb85e86627ecc5a7d86ce79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f81b70bb5649d04fe1962ba4a757126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f7ef17e65acd849bab3f73b88cbb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d64935d08ff1dce425748cde18fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd0c3fffbf7446cbccadf9f255ef3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492153cde7549d6c4ac27cc26bc354d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160db417e78d74cd80ce5aa8009dbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dc170c6c71e08a2f4aad5c805e406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac54078c897aadc9ebc928ecfe3e564133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4d62da06c030d6f32d87c460f2b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86fe37cc800e6beb267fe61da6193f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e3c62db75db92120e8123ab22266136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67b9a93a2d3193933a6999fee3e173137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4248a87ebdde86fcf23441b9e9b69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc1202bc3feadbcc2f07757c9ea35139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d17511e09032b1c79a5ef44d1b00e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0975f4657394e352b3374957a7530c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f53e48436be831c003eb62fb77c78c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bef61dee4d52a9d6e5208b271c515143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eb5cb3a6718eefe14d8f36f257acc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba620f25a19e820560d277113a552327145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e35ec65f57a34d9053a2153bff92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aaa9a8188c469b35691cb6f42b842147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a9c6c5cbfbd2c43f1db08549244ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e3df6c83ad3557736b6236e3bb27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7978ceba5a9adadf3a6b215313a8e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840162939038bcac08b0e2b29e85588151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bcf3b5209ed17fe0357385c750d64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13636378a494e61c044f714b7f502e99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a16c23577a57f97591003970cc8a5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860f541441d5dcf966389211436e929155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5add4b24b24627e2645bbf78191be156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b863f89fdd4de4feafa9959e3ca233157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09db3375f95845ec4580f9f18cd52d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90a8ccce1cfb0b806e5a8319c0bfa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94395f8f8a0ace1e7bab4702225f2e18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff67352b23f3a1d85d9374cd38b5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46532c7cce0f101dd73d2085f2a245f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a93307de7350a7beb204331b726b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ee8f706aa4ad4197cf616ad654088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add89ab5037c02ae29692f1c396105165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a441059a70c08be7ef2c579ca874cb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33903cc56ddec715dd3ee103629450167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f6e40f584d1cad6a8fd4c973f75cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae43e82212de3d79b0a4cf0ce93a5c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f365954a83a96d6969faae8d42e7b22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca21c6e2565960785dce487269778d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060923e86fad46e73e70e2d0dfaf4e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce59c31af437f594aa6aea62e32250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b231a038efb787516b68c205f5611174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c172b3e37b0389f4afaab39c386dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd3f12018c627a9854975f04afe5b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df132749b282f2351ae2d7e6cd65ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052061fdf1613dcd013321d9901f186178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f135620e9ece1c5cd3c3ccc5d9f8ee7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333cabaf49e491ccabcb0fed00c2afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cdb6b48d696d0c8f05896ede460aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e96e8b8dc90f212c3d838353192c83182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734dd61125d6571fc6476e120013b47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06374c496bb0dab77efc8780758c78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd492d854361295b00e88dc55a341e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e562fd0e8ed88d498bf23da9516a34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc29b14e2efddf11ea9326092d39aa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f550bb8adc0b34464cfd1f39ba1ae8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cad66123e7ae5e044c6437bd7a354a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8cce8e107a186e4e8286c3132c875190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f9fdb439e706a4233fd5ce1d3cf6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c7635fd2c32e07ee29a1f91af85b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e64f63143c406638cf541f904b34b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c85363ae97ac76b827d0dd27fdc4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e28705674c491e86efc30ec0ba27e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5953ea111a1fd6dba4832d5420e55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d36e2dbc311a64dd01ace060711ee0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d7148f6e1d913598df6c5125e51b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845d8ed661f6000b7f55ceefe318f42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c3f1fb06bb3492b76917875bb31f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e478c74a7e43414b258f3c8182960e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef895f3cfd534f767dcf4cf58567e3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe10b2b4443618248c9501ef2b35a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e0b770314aa13c24e6c07304889da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea56ef250732c600eac93b2831517205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a914f0e672c6ec8a646ba724153dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd98d6b969d76111aeea4d84c123f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd41fcc5ce2f817e1e8318226ec13b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a94e000bb553ac6ccc96af14629fa8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4b2e5499315230877ace2833af1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af0f35cdf30018e92c1487e3937088211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97f4fbe06ca3103068ff228f9300e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4bcd0748c347484a821808a161b01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f153115e8af8e7b22a7c5f6139db0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eed9bbc5b684e327bf0b6baddc9f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266436bd4918ee76fb237b605b90c25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625cdbec8e9a4c98733a9816860bee8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174a45547aba69a0cb5690fb7b1cd2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84429b0db26f21035114e764b7c8a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79d82b6ebfd564420e03058c2b0fad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f4e920c22641c18fd9cce3d9e1268221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2d7c7cec4bc1cdb8be44ce4fcfb89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0464c771f2e8eb0392b3662544de3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb9bd70049d890da69e45ee4dec00a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9957390170d790cf00d78cf31918d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d44ee648e8252101789aed668a19ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44909bc9349b1bc39be62ba69b174a56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02331e1080f91fd107feb62a0ae29ba0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a5cd54ee4a98d05efd9d3dc13b13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1407a7e7bfbe21d9000ef16d52ddde230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31daad7a6707325a6316af64f90180231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e237b6fbff19a35b472cf3d14b2b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57e1a60bb5efcc6a5f1a72923983f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8a6971e71bc06a4f046a20d905649234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6127ad4b623d4c89c49bd97bad781235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788417dff195cb87cd6fd3c3ea3dca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5419bbe0d0ce7051a1a228d95f35906237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bac71187dbbe082dd23eb30bbc560d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e71769d32d9ec19739e78e3a537cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad82b3aa85d864988422633241aeec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e19617232b2da8d5c56f73cb1dff9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d7942c62a4cb3c2f952bc56e017ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa7d35d0b0679ba4c12aeb6417496243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38af15fb17b3e82d78b5c5eaea8d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e18376651ab8800f2dcee3b6ca8202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac641fc20519744d3387e7faa5f72aa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b9435b05e55f68b645f88338b9bec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe699220993fe50d8ec45d27983189c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793e4d607579d3d83e76149a167576249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618d710c41244777dc9b7d2710cb14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9500b64f0c20c8ee2c89e242268121251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a000faf7454a68f7b314066d0d084252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7fce47b3dcda49c3796e233d0dd55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a655af8a7b629968cb97f3f0c71d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c23753eb456c2195f3eddad8d68b3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca51a5e94d118a7ae68a039ad288d18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7b74f3d00c379f4512cf11654d61a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7521372657eee55a9f565a8913c80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884440dca73b67a90379b84e24e63715259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9698a44c519928e85a82416876397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a1e27515ebf17e32ff938d90e1566261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc599289bb0c3f6333d9a4ca75fb77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f37548be3b67e64779d2f040f1354263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552af56627a6aed134df7f0ccaf9934c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69c8295183a2a31956a7293da3ffb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5403e130b689aa5742133dbc83da5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e1d2984224ef0bd57e7196bb92ef5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c57ac42de9a33b7ddae64db2b025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a1ae334ccee67e8fe3feac05c47f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527f38051e236a6626dc8f16f386b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b192764ed220fb4681e28fb381caa2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10342311d597b8b83252822df93774272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27584f2c173ef427ed365d30f10a1093273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd378ee90177b7247a8be7e090e3725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c65da342e7ee02dd564601b762937275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d12da305e03fe2729bb94c35edc625276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd599455f7df02de94ffbc12e899ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea06979db31f5e5b2a76c9908ad6839278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79fe39cd383d183286f95cf835c41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b56336c3de258d18367074bd1c4fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51040216ab73d949595dbd6993ccfadf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b605ea36a0ec7a2e3d969fc707306282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33089b002f9401a6069de9347fe00f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451ad0614da615789baddfae2047b65284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d363abb751313a9ef923b4aecffedab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d456e087a1b12002c2d76b0c951fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128893be2aa3e8897ba8ead846e1f3c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b6efbb38c1363b30acb8533ef424288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47097d99c4ff1ca51431c1e1f1c88b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff48e5c51b0c93d57dc7ceedf16f37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8395a42d9409fa0393116135b5f82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f66178b342dbe06f2addc33f42a86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553393df4e5a2b0aee3e54990fad7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c319da617d65abb69923501d5423a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23adfebb8368d28fab5d782cdc76a0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8640956441f61b0b2335222de06429296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21ea790743cdf2d8040e5bfca17ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5ace8006c778e47ad961ffebf0080298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b4fc87e725f18ec9712cc39383006299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445801c43db23055b9e515da2f87b0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eed676c05505b1a867df3f13b237d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80686eec4e2670e672b8ae75eaef961c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29f8055137a706b9903c85d21e66a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0836d169ee7e8b3a846d896be70ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0654d6c269fa1e9e5b6fee4648df8b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db80f08d4ee6184ae9d9dd5ec5ed87306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fbc427168080df9a0ad0f60ec41ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872319ae577b36132905ecea23cc4fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32245705b0ea27e3978e543c1a959d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64686dc6d03ea35638fe478944d6a917310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e1c36935b91f57e5f34b15bcd25f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177b057702ddb5beddf60b41f3901a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b6089b9b3d315bee57053ac8bea2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9ccf5fbd95ae61a138369131f4585314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf5a7f42154ae4bb241d528e6ad145315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002756bed683daca2d93a6e44f92d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06ce10b40455889db7c978db1f0ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ce319a941d577bedd28d34cba3ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa12564b97d374c8a2b5d763da2f64319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8564b6d29e2744f2b5bec568733df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864cec3afd2647436c0a1263f7270cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8f0b6c7dda871145cfe6e338f2c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b444bc83cf279fdde2f6eccbc72d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264895aba512cd7aaad87672837c0858324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1e01f01e274a1774967ac317e4eb7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b7e1f6bae71ee5d06dfe46d360b9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f72b33a2837bf8215d20f931abcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75888e9af4f50ebfcba0880a8fdd0431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50e93bad118baa995d917854bf2de6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3edbfabcef0f76ac4de2cee33b2bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b69ac94b3f38a62f5b9f730559f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9eb3f4975d9be10fc570ac9def072332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b27c0c316826028ce9aadab651ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcb69d35265c3ae8f3f0d752a8f3db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16285eee5cca428200b968c654e85614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e1e68da60c4f6c1ebfa41cf7eadfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56efb7d04ce13c6f8ced81eaa7aa1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7978cc6bc8365265ff5d998ad7106338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ce85dadf13a39b9619d7019993b0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54318b96a924001048f57194d8d0adda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb51c16611f6e29316f79af882088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4a373d550015b774fb42b54e3cfe6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6ab66f62671dd62b436545b90f88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da10d062245357e85c23ec4bca76bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc09d455d27386d7ba46f7e74914224345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285a7e99de647fd3b8e05a5c12003b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf8f799c3c10d28393708e7f39e7b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147de82f6551bed85f585b9cf625f23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5c867c9aef59000e7f63cf8a175c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd03cf95155e8381c1358fb260c1bb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a01c0e04af9205180058b331ef69f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0fbed48e7daf04c69ddd6109212f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f9ecc783f46078989f335a8285aa5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb48ef14d9f61a295494ff0afe9c0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7194bd65b700511d04fda54c422b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95942552c8ee97899485221b29a11f12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae199e597c9cc8faee790fefbd520d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a84b926ea22c319e6807ec75b9305c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb55aef5902c8c98af7c049e4108e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfa9939fb92c94b71d40c3c53c32f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6173cc66b33c4f54bd7e3776f26be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d373e1db23b170cada759313883b4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b45d86d00328cb1aae2e7f44b712c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1543ba37211898687d83b6c91d1eb91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c95988d7db55342661e2a44885146365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df08860f98d062261870c0c86d239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9a3e84f77edc576b37d4c86635d76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201cbc3f4cc526072048c4a833bfbc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91852e53b0ecbcc114d58f1af0bf61be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7f70676811837f7155527cf909b9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1ba7a725fa9ddf52f74306efe5906371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54859afaf9b739da0df4afe396e788372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d88647044fd8d22aba65228bd218b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeb28b2a95140c98c33a5bf8cfec71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d675c5a117e0aa9c54088fcf90f097375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4770020c18cbaa9fd1b7a1b5b6cfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ca086e3268ceae0713fb00c74472377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ced3059093a85cac894ae12e5a9c3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bf537e8d594d5740a99a0ae47156c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8916f1e1976f8f6d71ed541b42984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183009c92f17f671bda56062dfd252c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6832d6ed2d3bf586edf9fb53a6e66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518ea155461b1818e961deb77546da7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bc1a1b23e239110460b7d31215aef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debe3f6a1e0309d4d37ca977178f19c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bcfde216cde9a39c11738f1a7e8a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c102d1bd63db3d08adfad4ef5b963387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c7e6d5ba19aeb30d182555269a32e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5993867eef4e5ebf2863b2ec0c04389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff58d8601c3a6b47807b5c2595c33c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f478e0ef90e85421e0ab3dcd998bf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a44153658427b44d99386d7f0b3cdb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc832cac7ecd2a231daecacd09f9861b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c40a86fc0cc9e28b592324633913f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8431c88f715217477ed49a92ebcb7c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ea32a8bc663ec0b34d45f9ebd938396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ed8bd3e26b36dfca14bfe191a7526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff426f034182cd35b4acb51ed8d696398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59f30543f9702f5000ce23bba32bbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935243e7bb6a4107e55f394ba5b428a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cdb5f27d9e616b0175b2ce22001cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec8313a5e0516d4c30f51d6b63f64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd254a0ac5da8c5d8e188bd6a8e1a3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae6388571fabfbce7bd9837db3ead1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503ac409a9d1e79bae5e9b50fc9e73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4bbe178e7cca19b8ee5b576291f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472baf7d18cbf6e6b24703b993f79bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b141742ea648bdf40acdb8c3f84b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddf4e0a86f8d20f2052bdc384825fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf853b747f528089785f326f259103410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040629b44e3bbcbadc92fbb2999f567411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bac690e32adec7a9a2a4d11b1f779412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc72be919a5cfbf36937116c8cad6ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee637adc67178dae9b84d681167bca5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb59422bc79b2960e1fe339fde875c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20ff706ba2ab6fe99516fe39bd2f7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7040317e4123644ad16b2721a6c5c79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9da07f2feb45976948e4ff3173a20c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d19c757c44772a84dba5e94b4ebabf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d8bd085c37fa6ff2cfdec73c40fdd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333deb91cb64d381a3ce7574d9dbf282421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1bcdf5cf0ea07e0b9bcdb1ed89b38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb90483196b08f9e20e101171a0388423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87fa7ac214fea70fab0f0fbec609ac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f17867d630db4a26873d4e7f6baf2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf01900b8bcaa1f8dec2df42634cbd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000bce8197373224480cacb755dac0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1e860518d4739bfb1156f95fc81d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07713b6a7c8ed185be0f4dc440a1df7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d1f57bd0f7486caf7cdb7e60acb5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd1ae7f47fe38bec80fb6e3c2c0813431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3c093a9bf91ad712717a04ff0349432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59c870c6ba9c11c37e39a2243466e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca2b2bad473a86b739e32c3f9e0a06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fa26e29820cd40c15c9f75f86413c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a982f8ae600178a618cc5e428c17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f8dd342417fa15839c4b506b4efa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b837050454eafe3ec14dfa0f2fbb06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a1304534adc6a43764ac936f1ffd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486cb4b80d6a2a02dbc0da9ec4f12d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5eea620009a56478efd8c3f77d065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47963b8d33094972f495b5813e274653442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62da2b23e1d437f5ffa8d518c9440b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfde23a658682a3e05029e131970f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746247f29a7a1833fd33f25151e9a5ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632767811ae905d85465c3606f90ceb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af85d01c0d407e74b544067669641b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac801716436b279b964e62cf628c1e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64687fd2785c4c4f0da9aa903ffd56e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e09569130872808f13551431c2c1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9b87bc5e251161aedb33de00c7c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314f04f4850773fc8a715656fb22cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40808a3bc932e0cfd11bd1f236df575b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278f4c2c166929601a128763f0083c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c244076080fcce6f064f84e3260966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6cc215de5b9665357193d91a5c11d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a31feebc7ed34c1c3d483e4d735a66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313532edc96f40a8746fd2a3aace643c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8184ca02e8e518c1ca3f13f61d676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57ad76538e9e98dc3e4a78951b35f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573b64afce7262033abf6ff52018298461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deedd6fc400d20ccc6e4adaf3a18c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce437babd33221992284c66fabe0b3eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f961f6fb65a44e8853e59009b6f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5f219bbd39d0704d8fd18d32e2dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f560a89086f3c2eeb4c1d01c9fe19b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214088fb59ce7bae6c11528ae64aef1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46dcacb981887b3a5e8d5add3b6059468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd2f2306b8a150e3ac3f8d1c5ff95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c272963c2ceb08c4ddbe6c959cb97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c03c596eb43dbeca6592422756fdbc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856feec35c5a94aba822038a801e29a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60753dd9301c14c8abe6799b4319636473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331eec66b9aca2de784d0998e6be00c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac744392360f391d2c5691ca07624f4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db71a1d00108401b61c54745b10436476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32481cb561291ef78814d1b70a90299477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33191c9cbea55f3063e8386ca094e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4e64407bb52e8c1c89576a52e5a16479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41725e37204c659b4f4b50a390d6eeac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993d867e31f89c075014103dbe9aa19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a996ac3292e992f30052e77303605f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9c2ceecfc0ee18eeb9933748c2356483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cebe9ea1b4f44c64c822cc60471c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130783fc54c52943b33fc15ea8435a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bc4ce9f39bd9b393978c362c1bd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0586a98f1ede5c16377a7eba70c38c5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af643e5e3a1784952f4df1fa67fdec27488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0ae349c02eaf4c73d35ce4a34197a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85117608f81184497180f6909ba5bee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad27375e7d772fd93118e1a1537db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac4522dd8db1b4dc94976262f23ab1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b1a6beaf5cfff263cbf604e251de1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596e5c53fb1df6dc240e3a727a68c43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d198154383d8606b783a0ad84974bae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284759caa403d12770e689b52b5aec3e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4cf965add996b5c7486a1bb7774fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247af6674b7a7bbace34ca04d48aced498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7aeee593e6f8fec984a54536fb65f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af2eb48b646bd4135e9e8b9ad85080500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aed5c7cb801a59926e8af8a88d383f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375025bf6948eb3c0a735082387c1b03502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba29090ade1fd7e6a2f2421ffcce0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400004993088bfcf43d8a39cfcd0fd0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ada934f6e4155a53441e455dbb525505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517ae752a1fa381dfbe04022afc8834506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fc979c1cab49909f6773fcd061ed9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b750be78bddc80f80cf9af54205eeb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3670855ec0cca2e9fcdebd71eec37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd142fc07b37b3a2d792502eb018176a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626d37e505319dca4db78de9e1dc4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e361cf43c7f578c9ee4824f4edb23d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54caade1d5d83a071fd6857d740ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3eecc91fcad689d7af312442de9bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f346be6f8bab30329e3d799ee5e9d43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7faf75bf9847ab6dad3a0fe044447c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bf0dd5a3950ec1627bc2991040746517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3ca1b7709a7a0147147f9ba8d89ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6193b0ab60ef2de810a680f72d6f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd8e5158c691217a052dd8dac8469b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc344186181d28f77eb3ac576290d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa867c3d3b37ce8bfe078587d5a269b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6830a508fe791adf3814f3bce997c05523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66624242bba786c274ad7dcc346f3862524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e05f6868d6333264a3f7bf8ba4fcb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34fc68150aa8ba2b189fcffc732504526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c57dfa3ddbcc57ab83c2923ffe8bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405dab32b9391070ca3072513412fe0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f93da0ffce4f3d1333af4019a6c61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5398fa742908debf23892948693c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4622e2bbca6014fb8760e70cf9d408a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6d1136d0bade720a5182d1b4e80f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4911d390bb54a1abb5c96573bdcf199533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9abf5719f0316981fb726a789c809534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd51cc2a53b1e19184c599e6da235e5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fba00fca394307b9fe2263f9fb2c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79be78018f16779562ab6dfe56eeb8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befac84edfe82ab038c29d4167f3cea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99eba545942b84cf1c0b4a24423064539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d99fbd6aaa7e8fec5a824b1242f70b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20086582d67c98e58b797322eb260541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e35afe3821142098c377ca5cae3c40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b79e61db50e81746a8441b70b6e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e6dd734975ba2306e87c16e45e14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b2059993adb1340709a7d40789509545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a808bf37cc13fd55c9958dafb7f4f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3081eda576e4e164f0a5a8034eb529d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35b62f37c3edc4303a8733b7f64a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7cf0243db3287bd668c72ee3e4601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df2e2860891213224864f46eec9dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e0ac2c701c21b59f355c3027a6d86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a42cc2fc114dd18a6695352fe72250552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a0bc34dbde2322d16f4182ecf32e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cb4e4656b73bd78e4321a04f8848d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a1368189af9265cfca5c0478a95c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60bf657fea39a750f812b148e180c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046e447ef98e26f76890b85d19de642557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a982900f69526fd542725a0bc2ca0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0e7407f7760f498d5fee5e5b9fda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0e6e06df8a3aefcb950ce1d16c8f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78195d63f9ba5ea0dd0ede462ed7db7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e2aa3c3023cb1903efc84b8b8c3d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1e73b632ef7c593e1bf91c886d25563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db77014346ab5d65c27b187c2124d0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5424010fcca1a0e61c8de6f008d50565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998c4a0abe41728736adf0f374bd74a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bdb3d9de61f872e68b3f12f0f84b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a02854b1cf1878cee2bf47530b82568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d032936fcc940ff505699e9fb02261569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f71c9c90b4be0f1e5c1e4cb48f6a86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f35a297dd6e04b1bff11a4756204571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b8bf983ee956427b9ae9481c69667572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e806c8c5df90b1bee8f8c0182152d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc687443f823fc4434cdf93114a0b8ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a3198c83f5ba4159e18e15ff35ed9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4fc9531773a7ae3792f114ac6122576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cab00ff0d5afb56848221e2f0bb5aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c374a57dbe26f3bb6d08376b53d770578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544e5c09d238fe0f5b9dffe2c6c2eb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adfe4259f183e8e4e2c6edfd3ea402580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb82b761f21ec0611cedfcfad23d599581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92127e924a39119d11861b5862aa7e1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbdb18e09619c01c08081c6c01b2dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0409c814bdefd3d876c9c2980fc88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bef19c52004756c238d19d7006123585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977129d9f1bce486c51fe2531844f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79c3f1c72d4b1ff4f0204c7c2ce40587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97389f682511c7c8bea3077816cf38f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71627d79d1cfe5d113ffd8bf76d6ceda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a182ea9f68ddec5b98ab8848cfd073590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30388295ed52aeb6179277f03766b1d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7631389b355635ce0541a9d0672e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ca048e7a8f93cc72b378d57568a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce297c22e7306ea542d6b08379c7f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6116e722e3e67d7f4819f01610a70595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb734b665b18b30d3c9367e2438eee38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1cc6462ed6949f791f3a80fe69faa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f698bad4846b064795e93dd2c88db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53175da214951758f4d55f41ffafc7e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2641a6da4b83c3f864e9852b58c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f37b2cb59baaaf1cdf8720afe39d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cc7a540c126f26e8b0d9c5cf9b6e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0cec9b25f8a9f5667efdeb9b35c0b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c57a74917977f1f6f467c0a73fd2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33b102c64f773e2e94a5e384d81b8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0c01ae0f1e35fa418b3ca15fc3017606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62070efa43c21d75513edb6570b95e8f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96a39ac72a90761866260282dc3254608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75194d453cd51b5029ccf089f8e21f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97579574644fe5d51dce7e5ab2c59b5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93e8001ac131f7cbaa0c9aeac93faa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701febf0973cb63cd4e51721f28a02fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e7b6c3048f8b6728c100e4a1ba5c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd5212a72ddc6e839734d63b4b31de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f09a1a8c7ecd9fa2a8a095784764c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd919a97b3bfc33e0991dcba68a642c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84a7e80437aa07abfae11db7a2e502617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be500f35ebf799fa408d0386c0f5f03c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e35e1942fbbfb4da97a111290fd71619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4e1edd9433f3f93f1b1d2ea503a3b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e26962bc4b67b3a636d97d4c5d5ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54ade1ba28253f97c6592d28aeb63c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d33c891c9be821f1c267db5c9a80a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dadf8a195d39349fd83c776aa988bc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621492316c5bd3ce90caa26dc7f3ae06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3fe8d088dc0eacd09c669ef0f918626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6521ceea2b7bef0602d7d5095c73f02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f2d486e58ab542b5fabffbbfe43f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c74dced1e3047d22baef3dca133c0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbecf16f8864ed876b4f21a22070a6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c6054dcc77a7db1becd1b892d9f6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb325c9adbcdb4a776665382b9736c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b814c5c51856a4bda355d8d7b7570a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f01e5a603d70151310b5eba47723a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e911d6fef27794f126bb79b6bd5bdcd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf937f665fff2664d4efc1b1539c16d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7eba1cd9309d5198c33aaacd13ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c18564addf77df2c0ce8ec030eb2f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281ddbb9198be3b2f224ae9a9ed493639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c5888ba383dd3999ba683997567d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942087c06ac67f4a1ff3010859a976ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46e7d1428e2a031bde9d6781344b06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e3be59f4370bcf65a250fbd871b79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21573f23d650c9bd3a431cc7238bf62b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011deccc97a00a6e74e880c13d06069645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08cef5cf0d6d0876f2a6073f7fc4a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45e3d86e937aaf7be5222fa34ce983647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f62691a6afadbbf9455d105c5e18a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53588d968957c309d8c3f014a61bd00649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172415f861df544f32f301fb0d0115650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b303ff33d2df0bd191ebcb45da38118651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7d711b27be87e51bff7d33f36d923652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06864b15cc19bba5a6a852656e9ac2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e038b4252af5fdcacbeed803607741654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add06d70787441d4183dad4dcbffaa78655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e043d5b29460cd30ad0272d8c8ba3e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469cd2a4c607e68bbe670598c724927657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32b7d7d694a9f582ca467b30314b54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695325003c447b862b79565c2cf89a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc6475a2241c489675ffe4a0a2574c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a2f2a370b80eafc11d1865b856aee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0b9b7a0267653723b8f10191e8844662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbe2ac368c2f82fbbc9e843dc7d493663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca924d31942379858b87d472b53c63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc84a8aefef7c7b6b8676e4c65959d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449221f83401fe638597223a6a6209dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f35179115fbc45883febec36dabbc7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d6ab36d6f87f2b2a1f311ddf53835668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772645d1930c2578cf49ca32145cafdf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c93fdee506c7763b982824cf3f5a2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0b917661f10cf4be7abf3e02ef256671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06cdc486688b77c9ed3863536627d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd5c4477c0f704b0af0ae28774eb0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e18736ab8a413212961973718b43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da93faee59c0d91f63d4a40bd4251675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c96adb44640f051f686ba995e220676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea387470574a9d933599bc4ff150a999677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e122681c7b80ae5950b649187a2d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899fec4995621c67d9ea3db1ffadaa2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336cfc92c244511f784efd74f5bcc55680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f97ba14fc569d07318183440aeeae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3036e2c49af16f303245ee0a9b31565682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839ef906bb50c13ac6d0a23c8d8207683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0f5a80e55998a699bfd6ef805d404684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee1a80fdfd44105f10b37322c178dd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a8285a32cbe9f3193764c6818b01b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499552e445a65d4827866878e45084d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff3ede32eae88df06bbc4b629bb40688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a0f4396738eee46387c8e4e4b5734689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bbb7c6cc1356edfc8aac12b250d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d50911539075f27ddf1357a91f85da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c3a6e691024647cb8ec3b61c99802692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae6139d773ed78d559c819ff1ef0a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b636fdf0f6ca28885f020bacc706ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471bad5ff2ced0d8ce71d1a62341663695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96052a84cc36178cf6e282cf0e0e7edd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dff1a87795d822550df442cc38c7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4aa53fdd1eec768d4792f1184acaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf35ea5d2ec9886c83e11c468e2f5b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb546c0874613732fcd6b95eb6a08a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df06bb5de7b883c607efe53cf52495701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34458021a54aa7f1c3225827cfe2b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b16a21c59307901f6c8dcc2a34662703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faa47e7b8e4868465733b4785e257f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748e1d07c65ee03d990d0535446d792705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b07dac00d979e4b47422477a78492706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4791a104887ee44b24622676a7c60a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdff97c8d7f3549df5a17c1df6b9a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afb16b9bcf064335f6628d099dc060709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb175eb59e7a29db1a641bace3f95a66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f02bf6fc5ee5777329b4c981f9b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb9a3753370060447d2fbd2753cd5d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4bfd6e53282b28ebc6206023eb28d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddbcbb82e8123d2c13189138a90f2e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba36298d805815231c0ee54203ce47d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a535b127749a6934c623d1b64f9e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca35d52d5d6d790bc6df0d97dcebb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc962c754d2b5bc14ad1afa5685a6da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de95ba780d65395f5575f136b5b0b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535da120bade84461e4189511dbc0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd2aa6e623dd89c5ff3814e2e1b31c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a5878853bf7cca6784785c6e57e16722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023feaa86dac81bb71adaad9adbd31f7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17728491583e650fd94ec9eb8f1b642724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc198b1f910065afdd6ed93005d8a4b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4a9650c354e24ff84d23bb9c9e4f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2624f5d8b54a959fdca368a5969bf1e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a885cb90b100d2a55e7148c7ab176728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f6fcc12f167094e202d8602faa697729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d7a0ee99e90c677f4e9ecbf1de6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff604bfa576398f355111aed83ff08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50901b10455712a28e8af5909917f943732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816fd908905acb63286dd1e5498df16733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82044fd3909930d62f351dda17969f00734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94984badffd204f474a3ad33cf46717735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43109916db8cd2a70b1ac8f03c90ed7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536fa70b3dc60e7674545f988b5976737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede6c07f80333352b4088f1a8c01328738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84994a8f58455d99b6fbb4a18d4e8b50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65826dc009845e34e7a53567d158148740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee2433702a23780129534ebd9812bc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf198285ee4f78d4deef89954fc24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc01eab7d3ec4612e1b58b3d8357c92743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f74a7f9e41e3a953e2d0f2a487eb69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53be957b684b7f2f5512d3daf357b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413afa2f94c1b5fdd791b25128e4fde746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881a84a01b5b04870d6917e092c6df747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d2f85916ffda6b831417afe6bf45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb060da89c3348385140375ad88abd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8943d3923c25b979f3bcb9f043809ca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb641eaf3664d577e0951f5c4cc3b9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca60fb45984bd1f59f54665058023752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b902ac5eb58058247edd126c3b0e6c1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2cfe38541b52bc1e4d5f56cd8eadc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1eb08b3ba501f4968c8ca77ee8a1b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c154ccc8d926631204f6bafb17d87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd9b0a032c01bfc0864470a036bc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22becb37ca2db76bbcab1ff7b797841758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca132e7ab1ccceebfa6c5665a70bc9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249c6326b60284dcec6b19d15d5eec2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a08509080904c3e985e4c1d0cead761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c8944cc41749a2610e13ed33cf4c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c54f3e1d9505e0f4fd159323faa23763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab9f1f65610079ff735b83ed1cbb0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28500de91c737a9f68c77f92119f18765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b7d72b1ebb9c1eee1d4ded34d1c38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d26a7806c02cd5cb20e4207237978767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59464a6d3939c469937bf010ac324a11768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d4048a1ed3b4db3a0a6d6b73282ba769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ac6e0bf7ce7de8efbc2e79432d590770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ba217b987f74f4c2c4ab8cf89edf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff41d4f96586ef30ab3c583c5305b4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41e38be024c12809ec2b01933f4e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b632cdc1a03a2733dd223537087ce86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab3055c876b367330a9169dfae827775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511f1cc014431678b4e90c1aaec9844776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa22f10fa8cde9393099793b0edbfb3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e436b8375f61f2061d812b7b2cc8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f949725a42b2354046d2b96199fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab2b88fedd2bc4ce8a7a2f78b3faed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bfaa9b5f9f57e813b5176a2ce8851781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbcf4af7bf1850ac328879b416c87a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5377bd4e9a6181cd94f71b77ce93ae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b6d2939fd4caa0779e5cd486a62bb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe4ad5c9545288588ca927fe8a52b2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338887a29b83dce782dc7efb71a600de786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac03793bab5ebd3d2494326c406c24a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fe75b890f7d464999a40446aa5f2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d5b2a31a1f8324ea223623878d175789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27259c38bd5db9af0931a30bafbbb2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b064162df573786dcd1da4f3bfdd2a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561505f9343ed1d0c4cbaf892785103792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e255ee41ce179857eb91c7b66db3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc3d199f2378b527c792e25d8f71b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb08d6dd3aaf3b5992832c2b165e40795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23a0b753332c06a36f0717eac40e7a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bdfa417251c02567a274c638bbe00797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339cb70a1c4998319302fa706be1878798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14af2be1f4c0f12468e4ae50c0ca95799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978097b66100ffba486738e4134b56f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0d0456bcc258c56cb7a1534efc2e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db70c1ed5f065df8f600da0883ffaa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5101694133db9a7a9d5bea966da8c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d17212e221ccc6691fcff37245a169804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e0a931a55b22e9ff9a6bdd39d210d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e6e38d4feb30f47b5ab7c32153d69806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8b7619ded7c490a0fcfa3c2eff25e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70981a88ed229dcc28e3eb9caa3b2fc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c56487943d632b17e779f91440658809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20567a98dbb3c5504d51168b3de68d96810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f154aabc8676df9464e233d1372b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd99c76a6c8e53be47e401dd312ee6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acb6df2270bf4998e455e62637393a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b16c1e47eccf5b56a54a585b1a888814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88664e42c16d76a2329118fc1e7d2e1a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739fe2b160d4fc8a09a3d635e1d78f6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693fa5da3bbc97d142bee72d05e730817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13eb6cff5af88ac1bfc1f84a9d8823818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b32d4ed2e183a1417a6bc998777b87819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853598ab0f2c9614f832e0e78180b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd846110729c7b450b44b3b3f6160ba821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107a93bd86b7a123cffde68f3c9fdc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7dd2d9ba3996700545619a38e9fcb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba261911ba5bee30999eb8261d4ba1ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a01d66d7ef99dae8ae7d69d83c1e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51004b385c259426e467d6132952f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85257a6ae2677e198efd876c54704b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe3bce75570eb34f5bb3bd1fa4305c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525562c0f61f2130e4d1c0df0c8ba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0f9fd217975e319fb4fef9917ec8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ee960e306151e871e7c3e0500bb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731fa4a82adc3382e0db18f71650f0611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff963aa16a8493dd8f4e3b48833fc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4097d1e7eb8ffa8a18f28763a95cd213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701d48d6e393a62529e13486c2b1a3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836ed4271c5743ece0b315888695bfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0976d78d1397af5a996b62b59a64616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf5f215b7ec3c8904178c3b8c2f1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2aeb486efa75f53b99519632293be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dd5618539c17bd078309e3fb528ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0ce0b7dccac0d0d583a279180601520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242852dd8913929f03adac16d1ce8d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a535f233c4f58032b31c1fedef5016b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431ae29005eafc1d693b1f33d064b0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1407d5f8c41a17615e98b6480cf789124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856484065bf7c9cfcb3f015858f67f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243790297ec4e7ae15f3af98c6b5127526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f536c9db1f3676032b647c7ed124e3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8a31808eddc522f9833877cfaf0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d71730fe46520f1999822034567b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16feba5c975660aea4e50edb355761930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cc8ee3c17b0353e1fa53952a5a9d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f62e7c89a98986511a4f42660263732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959c758348b336668c566696a5b0a6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3710d115a9a1adc03119a22d20e9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910555eeb7ed4256e69f40bc702c318b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7136ac319b11b1d796960ecd5bd5da236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b60bd0a5792ca1202335348b7543e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f6f082f40ed3eef48b17821f2e1ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0aaafffb2f34963a587b0a098d38539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca35958549023f7957dfa7ad8b1022340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d347cc27057b912fa71a3b9fbc9b50141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58826a882c62e55a21737098ed8def4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32007933b61a4c37493591f00af0c1ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cbcf1b3f46dec2e7fad7de8df043944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbc6ccdaecee5c5d4454418741542e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688cdd2ae8973e1917c3a4455ead7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac5de2b6e5c1ed59fc0ad40bbd15d047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd5b3cfeab0988a74d3c2fb2f2215448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf47b0deec270fb2148093338204b3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed387557e48f59fbc88e5bce838231c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db41e1f6c9edf583110a9d446a7ff451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1be964631fc6c186608d59067fef0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711c9f5fbb1f579af02da6944fd2ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7ad5995f21b3c2219c1d549b233854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7bb80a751c4b57b204e68463f21b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753fb9f55f3333e5eec6f966fb4024c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca1940f622d777c3ff36a93ffa8f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b1d862d92b6032e7c3d491628d9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8fbe3f1034934e98056562cf416d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5da9b53974a8046023014c8d8da55c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37feda0f76c46090972b88a89317fcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f05c21c4b86c8a191d2357d6a0ea6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd72ab22b67701b1efd65123f697bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e523a4b67648ff5e881fea64be98e7464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794c407091d9eaa8d039fd368a7646565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbedf745cdfe6fa145dd2d79e9db2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24cd802cd66b73b8ecadb23f17c58867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29db510cde1b81051bd43f2a86cd2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6342530ca943cac85b4f80f9158afd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bcc21449b133d4831ba8f7e85b2e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c3a18878803ec226ba56ca7eb0a9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb272b00a81116c58f8e7f24da347172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d806632d18eeed02cf22555c35441fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be9b07af3a48a4e8816e49e01c0a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3fda3e19cb8a4ca59879affe8508575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fc59c1c3e0c17d8b2514fc92d64a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d6153dc67a6ca208ea3caeb0189ec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119964c7b0a0f6295a4a98d67ede7f4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774ffc0292fb40b505ee2a5d1c876c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff89ec145c7351c5873689c7b622e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fe177a2544079ac1dd09ad783c87381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e73039a4fe18a779d9f8952ab8a58182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f97ec44c1c562e676f4f2188bbf3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28ecabda71bf75f0b9bd32e20003184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105c0f5b40a0256d7a696aa5ce294485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865e8ac3281bb1dc01cfd44dbd23d2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02b79458e3402a127cad4afd738eb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd546f533cd3e4d098a4f2017fb3d1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050208cabfe30596c5df43c8f24c751089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564be42c0b9f3fc10808f2b5418049990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e61c23d148bccc4452a61beaee2bc991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505913613e509b8f4d70813bb1c41fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb1404013088b0a9075fd170a5780693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacf8fdaa52eda71e31f9c30e64a19994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4292bf3a222cc6984ecc3c89dac295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510ee320a81c7087e2d06e7be1d9de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a043137708a3f2f3308e94f3d0bd3597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8867a3b3ac59af27196d5fff78285898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fdce313139107edc397f62f5b769a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b41e8951020a36aedb308c3a39508f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db97ff5e5a699eeb49853c22623f46b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41b555de845cd66b88e35e01511efb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662484ead65a52b4637a18bc6db3eb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02eb129d7697b3d0a64aa548934086104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931e75a5346f6c4d19beea144e53d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88772daed7fab2bf0fab0869cfe31d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b692ce901ac1799224c1246d646e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141bfce395f64d03bc8f425e0e99059108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb08948b86819fdd80a8a0f649c471109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d91e62eec72be9ee87a6380c5467110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343e489ae870cd8df2738eb6b064d89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88864f98251e1ff51914f800836f8230112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b18e563fb17da6c1e5de9f1bdeffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f93fe01c6eb96c4b071b24a9d13619114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad5e0adf3f942af4b4d795a261851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab5de0db4438c6c341a3bb97522720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed44bfc1a9f8f804a6e9231016663c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c53708a4c45db4bb48ad070613b6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703b6e720955d8cc690d2472e4234a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdcbe35df7a79ae78f0a51fb154dc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f5497a81c7e20c8ef87bcf642a71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca25e461dccfe8476bd289e1279375122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e775254b28c4329912b26df076ab2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cfba84594ee5ef83004ee702e2558124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d96b9304f9a30297ad56b918c3c35125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8f213bde80a9880a0d54a3eb3d88b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c88e13ba65e1343daf334cf435b11127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4074103764f9ee17c038f0eeda87ac8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1e681b286acaf752507db64c154cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb40830b6f94bc26fa1c890648b25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a14075d0c8c9f2c939eb404babb3b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782191d2083bc9c787a9ec3dae278c92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff331584a898417e69d802846cd086a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2db05513432638c8b96b14858569fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b9834ffa209a419a9eec0da068cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5a6ac427ea223025ce58c04c41067136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e24eaf1f653d0fee765469cad7662137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc81605359a10afce53c19b2e1eb68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c411cecf807acff0feb8985b8715139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8880597ac8b4948b8c5e6492a9f86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd0f11b79fd65ab09d9446e6f45f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9762dfe90e7b84c09bf1f12ae6b9df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e2dc64e354b220cdf5b6a852f2c9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421321c8a71214c8121529b9d14078ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f7570439e6cb2ebd437b12011e62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6bf55202839b1b1a4ab9b60d14328146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86c067d93459875f2b085446ae9a39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0265a3414cab386ea6fd91346a3295a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8784b008eca9a040e45fc6816cba0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd95466e42e1a4dea15ddcbd213390150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232079858a0d1622cd20783d7164c2bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286527ca3edc795ac49448ff158de5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462ba685bc371f86ccdfcbec9f1987b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7fc64ea9044d9228fd3ca70bb100b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311559616afb1842745a471a1765735155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d112e3f784d308072c9f095cffe3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec1a49a77ebe7f89547e7d3f50bd8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991bf385f97d2a29111794a1824c65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb7c1474b087c23e0bd4cf59eba60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6c29a86c2757f13f11ceaeca5d97f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329075dc4c3d3104b377a05ca9fa9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2031699a446ea22d1873db9165a4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6338c8969dc50945d3278b98993668163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e50c5bcbe2e3a762210b482a355f4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6eaddbab5e5b8969924a3e845005165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df47bb920f57dbdcd9c8217367c4293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7466017726ace22f2fa7d47260ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e623af7b0960028617862cbb9d1e67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370781bc7ad50091647b6632c4853e97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3973ad4e189b0ba9b3c2eaa9e80f18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7fac4af41b424bb59d541020a80fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b114d204f842b9766aa6fc87e2bb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88898811642660106283ad4250ac3c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b7c73764fa7f553476da3b63c3abd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff1fd413952556f51c15c993177b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a0bee448676e72663a23d8a59a8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e083bfae4ec63202f0db702a3e11cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1731fe2400cae48d1382e9b1cf1d466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0140de5641a8de8e62b6c407368b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24961cca37a77c9708b837e0242fcf3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55e5f1e20e776b2c2b6eec11267e62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f61672aece0c945e26545bc227314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b3e57757f5672d8e58356ed18017c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd48355a2de79aea90024da2c8a40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5706310731e68846510d9be94206b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a0d392ad846096b7c1b9a8b24aed8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2e34c1797c8bb3c2bdd9649115f64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e082cd4ec285c6a8527c9b2fa6093188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff2e926f327e826be450b49ff09918189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4ff1237c640e3b80037717941364190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56f7ebe803240f989b9d079d9f0fe2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c42a5606267e0457236f860a2fb22e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d9aeacf8f1310e1b72dcc3dbdd5b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb6fba15760d72d4805ce4e82ddf0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476a25099aee08740e47595b628c333195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca0c87f5c8f81ee04857a9aa0f2837196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4724d8b39d8103681dc727c80f2502197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6ef761df4d2d6c6b164de8ef1f13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4256a906a5ab37bc61cb6f86bb9f2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f86259fd338b691abed88c88559a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a5bb2109ea060c87f76d7f78647a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b8702c7efde7541dfdbc4cac4b860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a879113665ab1044c3880f0f80bee22203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb407e5312102cb0ece4afe7c33531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c7c32f598c5eebd3c15111da62be8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d6b2b76a7e1752308f32ba907c440206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5aba511728a94f2cb671513edaf5c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a76ebd9c417a26faf0dd828767eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5525ea738cdd21623fa63287ebb3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87a59244b2a642a74e1baddafdc84210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95286a5fe43603e7d04639138b71144211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e5db7fa4fde5a0d265a282bcd7baa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae58abb4c5f6769f58f017152aa2ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14309e1f85cd7d70bd01c623a481d22214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db95acfd9753d3a336556f731db69bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e378d546fe4fc40929fa662d929e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f996d416dfdb03c7631a8751cc627f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f9cf296c5668bd7053d512912e52e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed644b9439dd901fda29a05db4457cd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993123151bb29991b70320cd8a13fd9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8b9aadee11da809be6eb85e58b302221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469e2ba980993744d3cb520ca42d45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd6a704cb6ed80f6da6338870aa36223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb85765a83a88ad2ee05d741d99e8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec2b693d9eb0ec668cf96828cce7ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22ae4a20426baf875e907163371af1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7a6287ec6e80229eb6da2daa3a255227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbae74a698f8a4f51d9ab90123eff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd43c1e72f05e61750951d78b18e81c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a6f4fda55a3dbaa71958543f4ba07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06054c47ca751d38b3035ef1dde1586231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adb5019889460360da62b3d9e5472c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7806c659685322610d15aedfa3ffd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719ac6ae14b791739af35e5a642f98d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ae24d08f087987dc1c7e8897e2d3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961783c6a33b4a5cf140f49875f0b96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a32c78b2a1eeddb53d5d260aa87870237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c9df43becad68988e7ae26d257849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9703c529b09dfaf0caa01c2911740a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3851b12573c43fd2c40cd31f0593c0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cee0a0b9faf848bd0c20c99eda990241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1f72f9a578372aba6d556738570b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761b6322aa6781240f5e9314b4a16a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b775b0cc2f98996a5d4ea8e343438244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609938a8c25263c5112320b61404dbfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98690df42e74581be90db01e0a36254f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278452290ab79fd65f357b05d80d732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53f6bcfcfa6a4d6fb245b879ae9e36248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc91789cca4839995155cad4aff905249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29747dd47ddff322ae8e31d489782c36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c25e8052b4490b29e97d0b2f762e87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed54473c27077059b903daba8a95fb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4bc81dd9f632d933ebc8b9f6e6df1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd268b0b49efc7af7d26985edbe5b969254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4908c982a4eef953fcc1300d9b05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539258c5406925ed68096cffec7b0713256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a983735478ea9f2fb8381b35e02eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794e1b3a621bccfdef3785af05dffd6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba3ef6839191aa63c8565ca3f046fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f562d6a23675c893d61187c232ed784260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b825051741588835210bd95986de39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89caa5b8ea9b59857e1353b11ce36623262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab20063da98e4c4aa28e65239b0373263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540f9fa39e3d37d9901c26c5f399f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d89de19b225682483e321802cdc3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f76a3ac452fd6540f333c67f442a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3076341967a962ec79ab255fa597d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd95d38add1fb9f8fcd102ec0d9d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a620b09ef81aa05e6a188b8189b51c2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49203f84c03f29dd238fbf5900c88f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0414e544465e61492e26d8a4411220a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d2b5e0552e8bbe6bee7a0b237f681272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a74f3f6390c83c9a28a8caf4c8595273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18eab3cc217a70f2a878371977de11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5b1a206d1389e9f00998e403b18aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374f09807a5ab444f4fd8386711526f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e3be2e8bbb907ae02c7c9b56b5ee1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca405e51a3fba55889e6d62d1f8259278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd90205054d4196572dd0c25922363279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb480b59e4259c2b6ef7e26611d1d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c24f1747856252bede74c3069e462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e94b9525f2c58dca1cea47ee1f9e15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b740cf25f1fcc6dad1c3de482e7099283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce088bde449283fe874fdc11da4450284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c57a27d289b1eaa300461a3d57fba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420588d61e5be60ddcf0181e2d9f6cc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60f9112c465f4caa8e144aa16c24b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1314a606ba134922ad1fee573e5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99d41b5e85498687369180042e20b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d12f8479ee20e2a9ec917f5d07f533290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8998163a08ecc943d0219882503aab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16520eb06b7700f573d82f64376df30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9333fc79494a7fed6866f7392d3998e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d7bc8094a731f3d34990ac4ba98b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946d89fbf63bfd27bd9ed14fc2ec3b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97248a0494c214039072d6603c59554296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368bf7e8f56634d138566951ea462f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb2430b46a5e518e847d715c182e00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ccd3cb89486d88a1be36cf3a16192299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6d482d89d75b2017153e61c9622d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a230349da868751a9efd2c6da2eee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93097e6b5df47301cbf0352d27515ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ad146f85afa79a004fcc1888bcd8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3086d403a810481dcf7475465e746304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08437dd7272cfb1e25540e17460009b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf471b73cf2258aa9c02675309aa26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdae5f45b9cd0625ba61dbd654a8c01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4ed7888a4e5e32f82ae97c2d53d9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf864c677dfb0f5d43b508f9badf9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674faf0b3b4ab9b29fe4b8c241593a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad4ea69f97ab0ba708818e8748684311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9189a40b16a97338302efbb4bc81fce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa03e7d472a45ad60a3434b6cfec09313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f01cbe98234cf7f27558c44ce914e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b564114d77cf3b3e82d240288275315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8cfee6a24b854096a5b42933fc5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11242744d23c32cfda22e4a73b924ab2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca4c4eaddf1f481ba6e49bea3761ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac076e207b11cc5c08a067bcf0d6d0df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d90d4c7f26465efa947ae596db5ebb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a28a6be0113a2306b5eaf6ab92b87f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a78cadeb9adc33096371eaa9a26117322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68b82015612d4ca6d2c45fc3d6c41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb130fd2da74a90739575db330a45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24de598c5ba2dc05c1ff83eecf96e7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91424e1a4e5607f5dda45f4c9a7d1700326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f491e14eb2a303103d0e1f40cc3d4b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571fff7195501bd23f1e5711e36db0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf37dd9dfac21cb02a68a12b07d0ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a61990e38d15b4af921d385915223330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81e771e93090f1156101b64646ea1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a015547489e14fefec4f4c9e7da4c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19419d41c2fb1b762344a6a96f610542333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1cd1667a149141dd169d9450c32f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db531223e41d1e3a1d760431c3618c46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aaf3070a29d5a97afad01790427a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9cccc49f4c1802908716dd43077c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6657ebbe50975377fa073dd1569eca338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b70abf1406df4e6967514532a05eff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fbd11a27979d568adb3bab7aa9bae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301417fecb519e93cefd774869612064341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492f3326757509c802b6cb6fef1c378342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ca977839897f326c15cc702ba9b7c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc909a163a74062c10c7071b476ffc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d44efb542440ff2dea7e26bed57f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17aa919f2a395ac3ccf72df65c3f7e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b24d2b01024b5cd9101f06e92c4c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d60e53e3261fd6a4e1de42c27a342348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627cc08286699940bf85040e033f9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d7bb194616446f28a48e96b2e2525350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce077ecfa0da315239cf12697a557351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e3ca948e1fd36f048c3ddd8ca5d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24deb5df7b7418dcbd97695290b007353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82a2d474a9fe981ee9a65a672624ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713bef0f24a2f1f6d4b8972b8ad9d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f728173fa9228eefe38ae295895aa2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0091ae05f2128fbff409a139d8c3d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deb6caddc6366eba9c79069eb65d0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e3c58e0ae937a0157a5545591593e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb6225926db8eb913a9f2f26e7c68d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e2a0f71b2bc4eabae78f685142275361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505f973f02139c85615cf4fa0f1a1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20d2ac4e1a175c4c037f4ed1237361363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f523af07e14d945c1cde66ade4d19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6628c379d58d99029e2a4ac48e9e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02152927f1b0f9fd36c30c36178af2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bdd7a58eeb87e1edf4df9f2291237367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a42063433767c571d32657bc66ffcf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35bbbffecd643c88dac2cf366a89f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e068901bda7bca93f55e99eb562109370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc48c6a6dbd6862b4d10eb3c1385ab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52eeedda38e5d8d781fc0453c60efb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57822de1edeb7d94ef206b53bc94c52c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abd9a4ad471f54fb03e53b3fabc452374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e72fffaa385e6e25c1c6174cd8290375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9be83c1609eb19c86c140596f546376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b3eb869d8cfaa147309af4d63db2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfe1ad755aea643c9ed4f13a1ae9c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb714bfb2914bc62cc3d49f3a392ec6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603590429614e897229c26c5664f4f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2584272a8601575e70202c5a468060a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73798161ee61c949be4fe19c28a9dac8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a52abd0da9d7695fe0d795019a9c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca9d872bc715dc2a908aa223e4312c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064dcd9ac78c77992a94cf900b0b33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e5582ede14637741422d3a286dae0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3fbb14a97b58590a985bccd2205c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253efb7327ecd2bb9a8b2f1f9d1678e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164130955ff323c1b87044a40efc83f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f448fbbdfb549eb161bbccb64799169390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e8332bfe2f0f6d3a98e18a111961391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8742cccc5bc83569cafe45e8d7cb15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c24a626950275e6213a9e5393a44393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeab4a9248f70741c293019b936d5c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d845360ecb7e06b312c0927efa2b6bc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1f02d5584fab86b8a7e53681f8f21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d65ed915f7f1b83c32d2207e545c00397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71963cfb76c2faffcfb0bed3dccd680398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac411d5493f05199b1aac05a02eddb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079576799c1a6b5749ce43fa3a842c3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302d40466a2b12e5d08ba72a766caf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd62ebea489a20910f98558d7496223402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928d2e30c01139cf68e54fb55053fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec0cf3926c2447b84106b20ef654a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef82e82bf9d58c7565540ab1d467b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dacdb0bd931f7ff85d9ccebb0c8699406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f73fa4614da2cb40a2b5191749dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a981c9a8426bdf12b9dd93aede8031408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9506ef0156f8499087cd87e831565409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d13b0eb08df6e7747cb058bce711d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27dd3c9f978dc555e073fae87b55f0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae04b40367c70429d1351900437ea0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47cd16d40c61c6c5b9db7d3646db5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123bd0dde539e5f6a367989cd2ca28d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca36bd62e38312eaa02ee219c26d546415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02768f0f908f28a1d959f5dcb38c217e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeffca574b64f206e7286b9920145b6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc113047b22bbd856bf06387a8fae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb46dbdedb41bcda91c104d279aa09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ce22cfc20df0ec5faebbced483995420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c137298e5d3c5e4e3c7478cac56684c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c658b982f263dcab8cb787c25664891422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced0bdc3a2a6f8b2c643f780b29bd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01c49acc4da14dfe11055004044979424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a624bee64e2a46d8e05afe8122db7c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce93ba94d1c97509295e385d6ea2b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc4990983a9caf694b506a3341886427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed141bae153b9a850c4afd341120423428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94562d557e79164f0cc437982622440429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2205a1b945a8b9f7c1d2bbac557cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dcee3314f8fa993590a9e9545b4ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45996903ace042ec0dc7cbabc01aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501db3d230fc61209e741915e159c95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789d486602acb7b227e6edba53da444434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f667f713f7d3bd16b96d33277458f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f76197b0c20dfa7fdd8af559dd003436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28812756937d1a0846dcf14c4d55abf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42115fbe2a16afcdcbeb8521775f932438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfc1a230071c5f64e0263291f89ab2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4febcc39b79a89353c0927709ea969440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d6a9bf74b17d3979c87998f1cb4d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8e44893eb062581fe6533aa01a85d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ec2a95987679b9e5db3da9229932443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e2e01a641b50e17149bbc7b56dc6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc847089e59790f86a97cd204ef09d9b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c0fc83b6632f33838c8cf291c42e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe320dd7e4027b3ed4c7c387f5c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57d5dd63f0d990306fa3f21c4b9500448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be214d1f6a8a8b4618484290ba1f266c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300bf65ced7d58a8256d7fe4452ef45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2785f4311b1412b8f2ef710b3e20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2777fb951f3b5f4058a6baaa406422452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b25d03f8fb33c66ac429078543c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1adc4427aab4b51e28d7efce24ba1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddc4c3305916323cb92e7048b33755455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657648ee2aa7378c197053497e9e92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590377f36ec5ef1764caff682180b79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0094d7e1ebc6f906d98e64d09b3b0e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abe9184a0d9b9e2510f5cc9eff8c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9163036f244cfac21ea7409f603f639460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82afce289205c572cb668a8e8a540e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a099f0733c7a7e43d2dd7b910d0a158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf07ee42f17c86ab32daa50744bba63463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dfca834c3c142b9f24b3e6cdec6fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ea3fd6d6c108932d4eb88f06e25c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2274643e10a06ade79e48e58b2c0cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070716645fb2c5f98d9e20c42e66fbab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447666e6b04392ec4f84c8d2be48cd4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f84cf2eba213c17eec5d9fd49c82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1672d8f02358c66ba6ca0b8207bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf09ded32b8a4b722ffdf3eaafd2ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a28f37f855243c5c156112134341e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068fb38483311d21beac1560732eeba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4eac821ba7742db4cff8f9567a620474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a05c85b9799cd752efbb3f0606f00f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b589f4f789d4b15c7e114bc648ea661476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fab5a0c6be73d47eb36da97e200e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b455759edf411aab35f8722bc3454478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec3e4ee60eeb4d1732b82734e8034479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6f86e1f378ad7842ad934dac4261b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf39d4ff980a890e0a11865b3bcf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53d467927a92d9b674613269cf1a74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555bb7e2b7844faebb3e421fb2d8d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af2210c29547ce009732924683ffa2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5e527d136501f11e9bf60782e1727485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d1214db189ec51179de5aefb2bcc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9afc5a2f7b8ca50048339b87b4f8cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ec5e374943e729a34f715037f5f9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2775e1786c3a0e2a6b2c253d7cf7d25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d23a3ed4f107e9953b68f2776117b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800546b205db24bb0432bc07a4da4d00491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf61e03fbb00a218a4ca62d74f5caf8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec4967dde942be30ec0fab36f33001493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c348ab6d9034621e465dc8d9705c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916790e4d8b03bba23a9f7c518ad559495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c04b86a0579099e6b39e6be3a6d55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a151f23f58c43fd67bb28c00d5c826497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e2044a719fe782d53cc38a6113ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad452686b531227ed88c9321b791299499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e8d09731dbe4cc8cf5219c3293f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58adcadc052d372b2d0ff1ccb45b57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee1d82886005d5d98c0af9c04a96c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199bfc74fac83a37003bcb4ed3f2f59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2425662a4ee588b7603027df6cbfe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddcb8546dae70d56ad8ce5704a5e56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d06dc725042908b62e6b5dc31ccc3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac021b224d208e4ebf7edb8a0c5617507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d1eee8bfb6ad21f1d765eb51f7f83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011340d47fba39a25e182a8e0b56b1df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2077bd520516135c69c8e4f702e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbea3c01f334abe17679578b03d573511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77aa6e9b20f8d3257dcaf62c423ea8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c0f91879e38a879176d10cbe93fa3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2c45750323ad55bba23d58f38694f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1643e598d4282db287e41dad10b04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c34f6f2b7d9c9cce3ece40edca386516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b031c20a338c8f0ae8ba164497d46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c77b27902b6ecf1356f7a8b0ec122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675ba850bdc82d3b611af730e888f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa87585c5e86d7e15fe1671ba54eb55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4f8b50d73f156912527fa073949b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e3970df458b63c6dda1c07f05a0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e769af4497da39625055c872910b891523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b00f2a2a74feb8aa6a48c0dc0395524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639cc34e924eba48f4dc757cc59e982525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3498d546c1af2ee724c11a99cdba06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa342bc250f68146a51c0e1ba59c028527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30977afd0d0d0ab1983bc5228e6f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d1f0a46a0c71513bbdefcc5d6da9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebbaf6a665552118421c140f7db27a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07505660c3e73fcdc875492fabf2b3b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7537fe591f6d7798318ed89bbf37b3e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db81d818efa15e5d643e97fd11dc2fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb42de625479b5f953f9f9c0fa0a709534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e82493373e05c95a31974e4d6518a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaa524e69195b0a931644ae85e05b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a03fa748f6c7b08da3b4bb124dcfa1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07a30bc1671ef3f249806d5db067b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200090d0d615d2e6cbeb6cea5aa097f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc8d13dd4250e551cd4c53184cd050540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e369b7b7a2e7c422c23beaa056520b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6ac5e0e1f92d4d7446bcc1131bb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeedfa9463a068ffd0f554a2173b38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760385378367c5eeb4e44d224ea769b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698b9d78578e3408e8fddfc5a197760545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab4d6083a126eabe1329c9f31ef2ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4083703f9518b423e7751f21b89e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9656c2eb9f1ab348ee3782cd238b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8533e03bfef8c2975fd6f4df5abb3df549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdb5b85a41a91a34952d8bf6c2ea21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a500351a11a6de703c8f962d2edd7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92c5a3496d549dc0a53570e70cc3fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdff67fb0b3db91c227bb411982ebbe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98297aebcdd1ce60cb4a767d53ad1e81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4161486cb6c99079506ed5851155d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5cc11f93bfc90ada3584317450fd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a3c4dbf1d03cffc14d209982d250557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed493d2ce66ef1c02581b6b52e1c03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319c287c15bae76097f1edcb8bfa938559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0abb9d2a347cbc84f27b477f662cbd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a0a7e1088b30b04a3a2f98a92b50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2c02cbe3d3419e43aee53a0502a9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38d2a3f1185da94d96465b7421f454563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab99f82e3d85fe5d82a447025a394a7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd77b8e7c1d124a24834b91b989ce9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce3225cd40f00d8325c78ad776bb05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b0cf1f6ac54bac623b631ae9e8e28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993212ca0c4637b6dcfd9134caf20d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec530334db35a245b84c61f9b0ff05ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58999e6b5a7dba44e48d94c3521b7b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da844138044949a1d33e2cd07a8ea7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776a28df87296358cf6858fc33d726572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b0ec16383fb038dc9d3a744969e73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64e842d65f3f695dbda0ba3f722cdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc038455ca3bd7d1a61003e3184ed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afd78ec7307bac821a2e84a41eda11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c717e77f6b044c8c1f4f89f1e2f04e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0fc69861cb04ca750ca052a4bc54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab889710f07ff1a3220b1616c6dac4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eaaae5006b90d85fdadee3863538d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ef4fdefe5abb357cccf50cee1c1b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648aa681110fc73951da9bc7630a521582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06afe2e61da97286b323ff82d4210dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b230621c865d25ce876c5ca061b26584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024b72644e4ca667b2a1f0a15e1ed16585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2887d859d2558761de44ea514ebe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec7b363f0609fd54b91f54372c0494587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698dc28ebb0b848c64bb8be373f096588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5589e59f92fc6b9a456425dfec64ff0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea25134c1afc9bdc2003cbe56016ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f90535b529414989af183528bdc0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0207aa59007c91b10725547e5954cba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ba2156fa44ef5e9cb58e807f906a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a9c548da7b7745653c63c013e4c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c809745c61d53e639932164bb389595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ddb94da4707cb2c9caeb20a8d4e80596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ab8acc457b354824ae27330b88d2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e7a08cf9aa72c4c47c25afb8a646598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f28d8fd92e57431e597e2f47a573d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd5feec267eb659293003f9da584a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7187a01556a7e700acec1d0800b9874601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264d22050f0eb417bffb0f68156af8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e916083d62650342887cd2245c9534603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4b27f4b4e2fb08fc34716b79705e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad54e3f9bd92bcc0ff25a27f3d9cfef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69b9046ddecf2355d17779ef76f35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa4de37fff1c7ac9350a1967bf7202607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4cd4656b58385b8e524df61af33cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07593afdc933d615d4df45ca32faf2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6277bdf634bddabc0c9ccddc71eae1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c331579353de7dbb9061019b45206611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5b8eb0667dac766e19146f2fcb017612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2dfd5b6b6f6360b818ce04a89ef98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae473c3547159a5ce2196e438d8cf6bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396a8de3df28db664b65a0e3b5098f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00036f340cb660d8349543e4668413616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83577860a81c9a11ff1550768b25930e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e8afc3600b352b75d8f10611a1b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79445fcec7d0373960b146e2feeff632619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748387142743ad97c8a27558da5fbce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e237db5e584e8518753008a9e2d3cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6371ae8708c3b5587baeccfa3215622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b8cc91b48f425f3797cfdf5d34207623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156cda34198dff032a37f4c7857b964624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af5e0eabf30c35d102eba426dc8edf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8435fd0325d93d0c9f1627eabb8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e0ed1b75c6804b35bfb6a3dbd1ea0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91368ef7ae62201801ebe5abadc23463628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158180df0d820fc951d53ebaa27cdc9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe34d89df83e91cb193413a1e8756b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff9d1754b15d249dc59fd950a4bdab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99794bf14aa7395b282d1db629c7d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df620741fddc597f9a23b84cc933e7ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150592a9957a1ea0185f0c0c21f388c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037a36937bed44b84c151eb5609e10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c355496db66f28d6cb618a149cc18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73dbd5006f7df72de834ff218295d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6973a73b03bec00e42a39aa16988bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ede09c667d4d0e15663ddf47f2f8a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0335a60669fef864af98b5f819ebb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec3ab5de14ce54269601edcf55add641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda78536cd587051424042d05ec0b60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f76b0d56c3515ef03fa1ef3fc6a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf387e7ed075470815f3eff382def73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f6285cb34b105257b9c99c17df1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db9b93e95af55de93ac7fd574b52f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98952a7c774426f41af727839a32ef10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc529aabe12ee55e07362ae741a642648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3352c7e44ffe3aae8f295f809290f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d277bd2b9bf807235ee4c71ca5b4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42b39c8a0b005a3fd27d5efbcc4cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526fee8c8cd69e91b593c069195fa7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff1b7af2ed21299d47ce0a82c6908d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603e3299fe61ec5180ef630af2d7bf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bb6d4bf8538f8a5473ed1e102fbfe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1906542de17cf5ecc9a5b41c47beba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf66db2d629b666f6d771bbaea5d0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d3694281dd8726d7de711c41d217658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c5d7636af9250160a78b51fca0ae7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721143b3fdff0d36d253e6ee7674625660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb041df9e873edf7e6c9313cfe2ab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d4bbddec56edd98200b923466d291662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad47b29a033ff52cd5654dee2c1d18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a9a6c279be8cb03f2a5b27829e1d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad105ca8c9222c60fddcd08c9c39609d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e03cb96a03f072eee785cca7fbb7f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031066ae2487ee221eae630dae723990667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083493cd73d4217d5134d2a079c2c42a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7e776a19031d80cfc3facccaf1a2c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8e89fcff96c49e8cae5abe2600371670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade6bc168567534b8be2382917e4fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1ac7422a8d08082b963ad034aadda672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77078cab6726ae53efb9288602f99e1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325f9ebfe3f9983d9a3329bc59cfa1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f50dc0ac142e7da9d33a88021c02675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664030cae4f136f27ed021b2eed34c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82955a66bd5db9f1fae7e514164e004d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb46eea8dd641137ed6e64d62592a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22b0141d04033f6148ad58d2687895679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a8c57937be66dd34c7de40732df0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef74663740a8c550d2a52ccd4c6e8bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd89da8a992f154e6a583fb1329fe0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d70c705497d2e93e7bdb889123deb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6cc511d3d7439db75e4722217dc4f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa64f82db3eaa2468c7107269dadf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfc8395b03c72db9c83694314cf283686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4718a12c37bf78785d94b89268b91687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7759b5422d777e0bc95320b3ebaf7e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f316bcc3010fbbace821f8a51bc76e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11664e810f4d9672433b1755ad94e5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48a95e6685ef3a1cec069677f21c88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507fe183345202dee4fd2ae106a9973692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430eed9008d1696539c0c05fd3f9494693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb0e6efbf886c9527b079bd31d35a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eba3ccb05c054c2ed32cc826052e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bad6728ce255eedc88578ecbadc3f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3ba1ede9f572d82c5cadfffe773c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d65da8cab1eed75a3d81c03210cd96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da339036640a6da2fcb06347ad978cd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb4dedab0c33b299c834263751218700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f51e23ee942c9581a92d57956027b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb689ce24f0f2422487e504f043e72a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4ebd9c8f0368b4ddaf0b5e18cd51703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035bb2ed3a2734701b4a8f8942955e6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5635d15537830212246ea29bf9215a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5c1a66a00bce882d35fc56b733759706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24919c919eef0c636a3815b187b84c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb0102672faa24b75e409f515bf507708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566104f796038986f09425376a8563a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ac356103809d9dc5d7a88b97ab0c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935241711de650867d9a11b2caa6f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc78043b55e7099384608071935463a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33883cb06db7300b45ed0b040e5d18b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672a9ca81eb7493e984e27be29bce2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d35bb5e9932bd9816a81daea4f46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0423f8757418661edb2d3e3b715622716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32ed645ef8c169c5f5bb8ecfcf35dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2690a3d750dcc9fb6ae9844565a2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34beaf54f48fa8ad987d88df599ce44e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd9f1e70056728270fd413cb1336b1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5d5879b9746624f5d4418689fdc2f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f8a0daed371c3b245896b399798e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521148d623ed1ad81fa922e8d580c3d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2312c618f76e01474edcccff59651724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183be722488df66dd521d42748bcd3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1b7df3edc9b6182f89ca5988c0e57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335018a125d2a1f4c7643301e72f0f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd6645d8b03107555e8544957628cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f99e8ccc04d40a8db9108ebe47bd8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a917a4070c7bf58375d868534b1932730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fc527b2a023cbd86829233a86ec2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87536969242a4d19d2568b67b99d77f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e20b6ccd8501527ef388baf2fd96c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9aca9ddb730a60816d73cbe22b9c1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42007d0329e7cca1cb0b6e182f2bcc00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebbfa2d4199a92ed4a408efa09df0d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9ce10003e444c94ef8a91adc3573b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f293ae9ffec392e0f4f023a6da391738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da10bdeae513678ea2c5a2df5e981fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a1ec9f76c47e042bea128bd541851740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1410431248b0c2f1ed5e8d54599037741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d6be9ca41fef8bee53e876f8a053e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b090bdef75b7235695e8c3bd782c14743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3f6058329990388c0156668e6db3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28a3233b93775a7d911977bd68ca0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7556089a891e536a0241f1453c4969746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5208eb8a504f0200bd3cf7c2996927a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4e3c6d2a0935be9bd7b90c1ab4e8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5667c6dcf50972bdbdfeea0e06d8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d567e0f4cce9854a36b009f50067d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3762464c2c94e3fdfbd94dda84bf6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373911f5c10fc464a00c9c2d9b73a27752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5613fdf41e8a0223797e5540dfb1229753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ada777bb39e9b41a6e2b3b000861d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decda783704ab552dec06cc4c35d2eb8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3ebe0b5c7e81902cd0db6877e17fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8704ae5284462c54735b6398027597757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1c734ae5450d871d22800979394d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cef55d4dd2c0f7872a72c8a1ffe06759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeca7ad86eb3fd5f0739a52cb9766ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059315fe06ab823eb9b62a838ee86e9a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72129ec282ad199e10cae9244a7ce22762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6aa2d703832d27bb7e252f43a2df8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe3e70ca260bf7225c5a886d257b4e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d758c9bc02b8a186a30a9e4938da65765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2bcfe663ef269dfc1213503aeccdc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862252f5511870e7fb3db0e72a4562bb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>